--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1233">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3067,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3451,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3541,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3659,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3766,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565e7257e30cd319006d3417e6b8a861.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba360092eac65bf98da25f9661e2a28d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fbcff9de32b438ef566fc8a82eacb73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959d78f1662b843e6fab2e925daae8f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c6576e3114b4f9b6eb38d648a274675.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6cde2785617b954cece2bd488f1d96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27430b932df2e39c7fe23facd5cb3a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f0105169c454ae9c5e744a78ee4e038.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818b83a1dadba0fc551ea80ecae90069.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df0236ff99148b6b0e2cf858a65a88f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d743f07dbaf3c479302cda846919bd811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d108c7418f52d4d11d285cd2e04d42a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb66df38cab07a81877f7a7cc917389813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9724def4a4d5e1e5863fa6345590f53e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a00b50d2efbec8463031c6f0616a3c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213ed0704e534a456feaa0f5d36bef416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c940b4e6510e15855a7ae8d8e0a92c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ee66cc60ef62609828c507165050018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e77fffe090f8b00a43627719ef2e0419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111befb22a75b07c9cf1f8b73c45029320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b5ab0599cd31f790d2f9e2bde797d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81874d707c682ec3c513ea427d4ec5222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e32a83b11efc6d4579bf7360f7ffdc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83938de90590736e4d0369e3c397849324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b5885027d5a56bff2fb8e3519975f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d4698b8291190ff14b5b9b5dfc9aab26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be517a735b5ac21ac477d93a6091304c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b1d6d95dcd6cc9dab22d0102a5301f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900192ad7a157084d07f667e5a51e6dd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecfbefd8230f65e7ccf79e1420479f530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc7b1927e2d3528eb66e6c5fe0c47c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e8b3c9b8d147cea3cba659250594532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea1e232d9c312e7691398582f80c52e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e23c3a12cb79693ad9fa5eb73c566d634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a1a42df9b1169d2cc3c6eddd7484b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6201f33b612b8fbf5debefec002105b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6cfeafea1446422962faf630241fb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4667c5a0f147dc799feafa27a233e038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce86e66e808168f0f49be748492f366e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864426572c7a49375aa3389277c2aaf940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f02f57fe334428a7c131f350a1445ef41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ab1316c6bb6c7cfc28c78e54b6394242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec010d2ad33c5c4e28be7d1485f8248c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694a2775b2f7c2609e339829eca9ff6744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485eb9361c9f76937f79b11b3f3f6fd545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e367ec334478a92b1297367d6697d0e346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c095086da7d91e092cdb8028d0a9612447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a64fc2426c9fd087eccd0b5ed745cf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e0ae2ec24ae26670f2cb841599102149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29542bb80391dba80f254c4e39c4dbc750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f5324817b8eb256fc4a171d8d171b951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07bc87066a9fa07562ae3c8c1a0f53452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32641da0463c8db3b737dd9beb030b8a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd39c6f14d38a06c68b06fa1689c453054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d47d4880f05318021b0e97329aab8ca55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ec394789d5d4c67b05ae63b843637a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390683bed9b0ec585f6893c900ce26457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d1dccf380dcd87e6626c15ab1427258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91064490a86f1a5928dae26f8105c4359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e80355a0407a7e8a3ffca40af06f260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a262820d010b8feaac5f39e5f72d761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d1a11052f59ea6610ad0ddc78f675362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a99987e20a4caa7f55a8515040d060363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1781db87c5817966be39301289ed264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22156d6ece7822a93dae17f1ff7978ea65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a9ddce1e4e53c71f3b9c174f0878866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fdfc12deeda40d211930069e1f6b8567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b68c536400b1770da9cdbb4d2274de68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b5a90263e25a5714972ef96abc6d469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5224e08a3c8a3ef779d92cd25312f9a270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222eed07a2e29a7917816a16e53eb35671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e06e7286942a393da4cf79e79a4c54b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e5bce7489ecbc16d1491b2922f78773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267c692b9e139f05917525252077e1d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa6c66491b85d5d9a611f9a5010955775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b307010f4b3e077839d5bec102f6a2bd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed86d148dd95b4a84e6a4eead69ab477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8522c847f96795c2346c9b72addb0da978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d3f71fd9f0bf33a747367bc0d75fba79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb834c7bb667db1894c9f067e5f560e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7521e00ba18a02f078d59281a2abf081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12487200acd7e85e0939f6565af513d482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d88fad598c7409be1cd6c405ba80a7a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99535b7faadb1b40147c782cc01dbc784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163d32b6b8983348062e99f20af51f685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ccf0bb5eb20b42c4b2928f4a35a42086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e594745bbde765bec4d71ecce7a21287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad7c40b231e2c346ac714cf77636a488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903514a7fe9bd2188b207137c6304e8089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd667cfbf52efcfab182795c789a6ca90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37852317950c410c9e0370644c15f30e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f921e24a364e33fd0f928607cefcb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe869a5b07a3c98b22008c6e2a3885293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53781e5b18457457d57c552f19aa6994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fada42193f5ba789aab7c39b72f99895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ecf543dbe85dcb52ff74a2775dbc596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a39b428bc0ae1fabc5e1156781c76d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e28ec866ed2d1e758d213584332e05a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c0ed3fa8e35e72c412fef3c286f4e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0917367faeb89a97d45c26189e6859f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b1f286dbae23d058494f39d3e9b83101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7776eafe1396e1efb8b6c7e8163eabce102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d64e3c7d640c635dbbbbda5cf8d8422103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e1c47f8be7b17dabfc6cc608de319104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1322d039065b09c0d0d3fbcf850a60105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b804186d7871beeaa1ea114181959ae7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d66def22941cf6affc1157264f2f87107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa5522f8200c3176fc53c34cf512377108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7a29c07534316cf3edc1d5c44dfed109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c6fcef520c1ace7249be6f43e59c68110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c443b0aee45992176c8c0b1c7e833111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e2fd6a83728858fd27928e097fcf5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf9964b7609f5a8357c2278d24a0cd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91287096342d68301d3cc5b80ece860114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee2dd9c45d65ee0192438330b39173115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda15cee78f9cbaf5433fe3d08b64403116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7935413f122e7137251538823173e8c7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61977c332095e624ba301dc5e1357961118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1efd79b007bc2d6ab02453bc942143d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71493c833e3c596a04fb4860e78f8a5e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4fbd2bde0af8ea352935eab025e4f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad98e047db7da92dc9814c52de91117122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be12268cfb64cd3b9ed7c16c01fc1b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b33ad5f0827128bb4ff8543dc2f48124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e539bed7e404b47d24e7d4fd1c997191125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b8d178c5b4789fd7ea07a61ebc5340126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e6ffc54bf5071356b09230b6ca2110127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b5c290a63ce455840b8d1241acb0b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ced3b75b787630772a1ba9566ba966129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc566f3bb03e2483d641c3f1fafe4e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a478042a0d58419b1d1647bfcad579131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922acc60336517428eae9f98ce82c46e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10116e12e973ff544980f47ca4a6cbcd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09281fa424976c6d7251c7a9aa2a6478134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6471d956202648b9583685438a5cf4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fec6788a95fd6a61b6455269698c90136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4921a8dd1546e58f53fa57b98e154656137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f451eec5d0d198d0faf028f0dbc781d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c8cd43500c38579c0b36f9b915f5dd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef3b67eab0853172df61f4c9ec483c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b13cbb0f34bb986bff7428ab22d76141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ebe632fea99a975ed771c75ff66f6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110262ac6386bef3809a442e28cd4f39143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b2b89d8ea565740593548802579bf6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33daae14725cf34a64b6398b71b1ac8c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbfaec54d0dc81039826adfb440db5d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0722f5f9ad3bf3aacdd319f1e8621433147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a9c685e0c1a4d6a8de5679c508d31148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc45d7990cec241f15076d9b899f85f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c2bd327595a56589c13907782da66150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac7f56b0711435e3719efa361139e78151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf429b3703ca56bbf06f95eadf1aca152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c2fcc938b7b13e5200a29c243d2e3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665fca935e41d7f235cec7e75dc4b947154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98663fbf978404356edaf40a8f5411ab155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d5956a0e04ac6f3b4d0e4020276a6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b098ba84147ff99e74dddf0258686c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724fd4d80fb3aaa98e2d7fc37623fd3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16c8d8605d05cb5607b6b376aa119d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae979250a1de96ffdcc569405fbfba1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc664eb6d636efe1a17f1ce90eae0b88161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804c6ff8b3330f619c7846e7b9a22d1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b0f2f1436107f5d2f174fcb5df3850163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb3218393bb08c9103561eb52bc35e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004504f8f786ed53ffb2316ba52696d4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e11d2896e14a141670ffa94d0861bf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f51433c17d919d50a1002d02a6e465167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f6e4c9995cf57dc9c62866406be6c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae30aed2e3bbb9ccd3299de2260ca7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9484d81de40edec4de893edba5f0ac170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b67f8bf381b67af4d12daa7f5434317171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d948fee32edad74fa5e21f16948782bc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c5e7062b047f8251d7f4db45fd297173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c3ca91072aa361820478f92aee275174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d495789b4373baae96c596cdda404033175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d43251804994e8a4eaf249af1ef0ae176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8bf1a28b7d034ab57535b7d032a917177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aaabe29ca0c94ab58fa3bd93bb82ff178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c12956e09e906fd838420b108a584d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d582f6c28365d13dd92f7fe9cac0383f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463abd00786a99917655853c7b196399181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd3e3d92d31af07f0572dac6f77a19f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199e014488e8ee063836cfcb2e6ed30183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae5397274ddb3db1c0a4ca508786a07184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb0d27371002a401c765c747178f45185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8212528e627ac8c85312b0a9cb85abdf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a6fbb616fc71b40c08e3eb0a6a8af187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b2e4617f8b2ea86cde57e6e5d9ca2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f84532e75c31f69b6dc3bfff7db74189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad44b417327dd3c98f7fdf3e629c25a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f98ef0679b40b62b487f1e31101472191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87194396e4c94f92e574ec93795a8c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c645a74622f7c1c834d45ed202111193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a928daba808cccde9a583a0e44f098f7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bcfe9003eabfef224c822a9aa1c804195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c12bd2368267e1921b17febcd3f099c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f4c90a5b46d1c1affa00026310a00197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a0ce5f309b79b7e7250d820af6285198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6c3346c5207b84e438b4753f652d42199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cbb50f15c57d86c92b913277d433f6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d784f231f8bac60ff695fbe0820899201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f526740f2ae39cf816e0843031e1bc6f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd9a1dee2b0c9e0a34a77229c971b3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092be68bc10fe15e631ef7d2eeb2744204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132abb0770f6a7d289740fd8933f976205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcff371079c74cf01889dcb35a8bf40d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d9d169a023e7ab051d8abffc414f2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4423f42295e0b3e9d501c55ab3462485208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131881d2c7f76118337ca17b0694a9c9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0761a881575cf41ab5ed3842a5cfddb2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a4e8fe26f75caed6738652c010115d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e20aec95e044c8619ade4ee15deebaa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf4095e3084282bf5bd678f7475b858213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8229dcd81ab5066b9ddc32676e877d1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8585f6d3702f26933ff1e9f9af2b6646215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7afd126466c8ae14e3f8e164586bd78216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7087c7ced82d29a33b9a075a71260c8f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417995ea9231548d81f931fdfcbfa807218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c7c32d18181dc1bc29bb79437d4cf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff76c207bb8715c2a6d9c4a07fcfd7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1378064f4b90ae5001f8af5d9106d0c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8ef4b037c68034187904094fac652222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee9451dad6b4f6a396d97da5c3118af223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3dbb6d5ec7eea837034eb97f0da625224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e854ce4bd70b73b89f0459e258c51c7e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc28ff1d5afaedd8d662f6a0559acde226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e76b6b21e52523fce80e3186790b8a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9217d2685bda58c477c2f82368270ec228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429daefde0fa11cd4f94156c8d53d11d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d78a31d904d3ccfccbb83dbefb94e7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2ab77b001fa5d32a318e5ecb6140d5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9844b9c19be6fdb4d0466083bbd3077232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a6ec6cdf554d7cd79479457f0c6b5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672429bf4192b63f7fc5d23e856a6ab7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0971cc09709013dfb460f150e0fefa2f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f05ef0284729555f4c418ff8af65643236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12029083abaab20e73462bcc1c6fdd40237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b279ef7ca6ab54ad9a935005cd48f8f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e37cd9132013150b23018e8178d4769239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8136965f641742f735e36b982af872240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57697d8146c4165674832ce0900a0fcb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61460d6840a7cd1299b9410f3e6a3f0d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43735382a40d0139cdf4887d5c0644a1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad4ea8b937ed1cd873f5b329bb7387f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c4ffaaa3d665624627005a6de794c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8415844d29be4876eaa6420c8b811b44246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e3b2ed64156a9d9001e2f0991d866b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053662b4799f20080cc267db89a94b3a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e7a35cd0dab212c21e33be3240b8a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac9063c7234d5231544067d6bcbb9d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a509451251d1e81999e3f4e31706a51251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f2409643cf30dd0909cfc73de326e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a98484d4f8bf15f4e1bb54757e6ff253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ccb856476a7f533857365ab79a6545254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee86ee515150e460e9cdb0b1fe2d6d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca056c5a70f490c620436d9debd1835b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d29279708cabe3a002e21bf0ef37e8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f76bd668cb300ea3002fefdbd9df49c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f45b5a028d833697c0e5db5e7075f72259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1498e2d9a5316c53b7b43d6fe5a80f7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28798c415facb358516f74a0d146ac4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5633d30eb17c34cb99e18e8af4d7d3d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b9dd2f1733bce646fbed71e6b5291263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44360f43f19ad35642285ed4247f2b23264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c1ca86cc12df88189dc6fa46519158265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b176869f1148498ece379db2b1c0d745266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2098cf1db01fce8df6424b1aa522c0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e88ba4a8be43ba711776e72925310268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c852edcac4cf60013c90db14bd6109269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82a5af17ab6d910f1a3b72f7be3349270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbef56b9ff9797c62db2a0d26aa6893271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c108939398254df8ff7a0c7a6ccd97d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b02d67a4d0294707e3fb8022f700cc1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2754427f3be75b3e9343ca6ef464d958274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e172bd249af3806062f14dca0be7e1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9bdc41e4ac5b052d5fd17c2e8b45c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cae6f4315b8f4082a925e99c059c28277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac6c37277b2e0be3b65060d2843933278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab47765759c0b5ad9c77c0e33972ad279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c81363ab26d93386891c41f971758f4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc42e25bbb695dc7f23e3273bd82c014281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f401edaaafe25ed2dbe45e1732c868e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce092af84907da9d4e4089562341ef283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b12fa28b1f169f627b19aee949bc26d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00fec7a9ebb3aa2be7d888fd48dbc5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d549a541d6a7d7154b60a0ae6b9819286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f42f5e841cbcf97ab5f319ddbba7b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b5732ebb43bffb6e82c9fadce50a3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28706af99770a85c662630c0063b32e1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9106feffe7fb044a266ed2896562e49290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1bf32bd456cce2251cce8f50632e46291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0291867f8ab149fbd6a6f5577e34a2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa3400bbfdd5d17a334bea63d10f5f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc7d07cac19d1fc310bc4958b9a942294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b72a0a8ef917603755570402f5a78e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ae619ad1f2e936d0bfcbd2c637b85296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b505003ece1cfb941ae6a644f8931297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751e14e0ad480e0ccf9c44d2f91580e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e8fedc4f9837e2552c0a25a239c68299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e52850edcda6d15c969524787e80d1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584389b26b9219852f64e306ad56fe08301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e4ecc37600af396c8d43c52757bf0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213169d76b91ed09a1194c1f7d72be9a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7426a72f6a47b379d4f0a08f22282c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0117e2ed463a4ccf30f66c1e719664d0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e1a3c6bd0ffca87f021a407eaca8b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e666d1dd915ef4db2651e7bac4343c5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cbb479605ebad7d125545d31034939308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f329c2a858f8a5dd86017a806a710565309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f849b0a74a151f7484e92bfc6ea8a4dd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4acc52c83849926c739a8c8d35106d9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb8f1a1f5e4ed76712a298b57c5155312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3381846c6f317abd7957f49b24a2f6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02388e732c55a28433fc1c86e1223de0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e1488612e700968eb7dad4016ef212315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94c0d2e24134ee8044e91ed6324fac9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc59459ed5b787b6f79373f963b36af317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c62b0ac332fd30523cd1ee3ac7fb31318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60950434fedbb88cc9eda9e07616cd4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef778ad7378a8a6f962068e9b17f57320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837cf200e4037f2e29ba9f1ad785aa51321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67414dcb79741670dfecdb07898d05fd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e690097ab312f85b64f2ec58e7b2c91323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b99eb57471475007173fd82e039fc2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098142eaef5cb8d57e708fbd892a0630325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad1ce1079f1ba847756d782149c2321326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbfb71c20a24061451404923af5ff6c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42ee8c04aa52f701a244013000fd3b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cf9f5655449ceaadfffc3223bd73d0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd85c6e9c2b144491ad0cc40b3da08330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6749e4124a080c4cd147b77ae58b6ffa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c88e08a716a8bff06055cedb541a4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a26f08f932fa60fafea0debf35bb40333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705323238321981aecff343eba3df0d0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fcd1383aed772f46f69b4252c09964335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e3bddf79bdee6fb52db1415dad6aa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d4d3a2af67f7ac96bf762404e53fff337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b0eeb2a1c21bc541d71322f781a83338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a0fc85dcfef400b11287e0507d04d6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac7d080c046e87494cb433779e365d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ef2c4bc16eb24307ea4dd9a0fa9bb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbbf64990bad6d78ce6bc684be31183342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1638dbae8a527cef1bb2b49882e6b1db343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c5af6f2c5dc437d70cedf377e5612344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd049244e63dab11cf919b8ea8fb5c5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a946ea8c2820be1202a24265bb745b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12898000a80dc9a5960666c6fff8fd2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706cfde24385a3e05656adf41cc9a98b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb7b02caf307aaa1b52ff7feb01c5bc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5bbcdb7ae178d1e567c78a93a52f8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d028fe3079328f6c26608368bbacad7b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd193b21f403be2f1372f9403565aad352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c68ae638c9e7f06fb71dc8b7e6504353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96dd0426d851a12a96229460b80cdb9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82756a322a544e37e30214394ae91f1b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf996d1c4fabf5e9c4f9ee54295344f2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a0fb5c761a43faceeac3f00d830455357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07815b74c218556f55dc4d55a7f5b9e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d28a60e5732859df73a55a034cfb6ce359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a26d8a8f1e1ef6915dc077aeb90689b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743fa72ad7cff38970d1f2afd10863ee361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d12fcdbca30eea68783f663a2eebe2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6238237dc5a26b2dc1bcb0dd732b6e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e975b872f573452c2186a0cfa95098b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b83aff5f9df1506ee9ffcf95f9c768365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ffb65b8aef737fa4fba3fbdfcde9d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d82cea36300a1eabce5450e07c137367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d0b41f14eb25c9efcd7518e0c65eee368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d92fbfaf71a681a04dc29cbb56022b2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce202873a5a524282d8675becb6180370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d55435ff2008c396a5491d33ad3b3f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ebb686038cce4f2d514e348e2b1df372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6240d4c5522dfdba3b6718ba3bcb592a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6098d216b430f07153af226c88592e1d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086c89fa805551b86d9d5f6390b0de7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0898f7f30c6e879ca0cf2fa7ff5ec930376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd9647a35a374d238199c0b98d01b0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c1d6763cc9861111761b1a0a780fa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e63e7f02158c65355aab2a90c3b4ea379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed54ba83003a20ef5f245d7c0963e2b6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0a9c2dbd891bed1e63583e7bef9d5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5dce9de7d76ec1c52a25a640ce674382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa2be499a702e0828282be6eeb8b149383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd32a31195bc3f5a39e5aec0c45f9f6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcbc74dd78d93f153a048cf18c0c1f0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7bd22ef484348d8a648d74461a08a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdef2dbb28a2946c49ee97b9a64d283387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c35489bb2f29788a5c77a0ca940364388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae88ee69c942bdfc07361971869acbdc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd03c721630c2fbdb78e3c46dfa5ca390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c085aaf3655eb06ef71aabea925e9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d81355436f754fb6641b8883aac92a2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb161310015f8481d458f4d2dbba51393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d88876fbccf6dd46589724a88411e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c4b11b8e43cf731e85265dc0c26832395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a067fa24302a30b3da45bfd86eac67aa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a774548388e4f187d111d99f815e3f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108449c5e6cc696288b0cc567ab908e7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11691486fa8574d01655f23898179d01399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c897e8f7f77836e2f98c764ed22dc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39991d2266cc62586017867720462dc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60155bada838be7e33c063c97efef93e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a8c58b6866db2758e1e6810ee97f71403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb44982d1beced7221bea4d0ae70834404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b459f2bceebe0f5d0c50be2942177405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804cc838b96bf257dbc536f4f80a9dd4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d098df105434371470090841f07f65407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2346f35f54369a813dc409c797865557408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4681c8f24ce89e1a554b7967e56b52409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c753b914bd3e7b0b27a743eaf2216410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b49c4c555da05d8a37ed07f707536411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0144781f6b0a99aaed8acb5b9386ba412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e07558e2b49933a036b58512ad6daf3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e02989add9bce9e076f9c3486fb8159414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2787a7131c440be39b1183c44f2116415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080c140e5d100a2b76e91f5170a29f5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d968e45ae4d796bb34138ed0172b4193417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc1159b1e96deda20fac5669b278ba418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640477a8058dfef14674dd47fb1bed22419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc647adde19987908501774ecf4508420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d045866af69612560625c7c6bd649421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058497a5a3f50aed4ffb6f13ddad2bd6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bfc2417bbfed43b3a48395d0146ecf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af314e385214645200ea88251673910424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d29f7433920382cf0a262b62c5cc57b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd7512dd80edca9b4eb71598b4c7719426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d484a7926db96445278983865e321427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab6ab745e89fbe2a33cfebac09e5220428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879b03158c145cef51e00b5bbd51fcb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6295a17ed7e6407a4defc9710a082af5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f9c82363e0c1d20e2ad96aa6409200431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e44e047afd2867e0bd5f7e6485bc7b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf3ee63edc1c84da6757a66afbff75433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e377b1dd797193c529f937f5fb691434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a6fb5ad0bc3491fecaf6bde141f9ea435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffee5f266287a6067262ec3c0127b10436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b998a9d6e4f61c81d2868e1812c2e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc01dd372d1d6f2f77771923768dae438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb892780d6313ed33446df618fbcfe7a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a0a1de3a148f700e0713371791a970440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d395b6e146cd16c8278dfbd1699b87441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c12f6ae0ee5a332a6c7f4f3208db61d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17627a2caa1049054ca04b9a926dd696443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d046e24d53f57058e06e1dca47b3c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234cd97f826fa89fa79211013741470445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21a9adcd789453ed6fd5902e76794f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba87a0d65551a302e36eec0360c7bfa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb5873ca00e754e17d81e140f03485448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6316b72d74d3ad9b57b0552fdee50d56449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277fe3ad7bf195486be3f1fdcee7d984450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a595ebb41ae51ddaca219a04d4eb0b73451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ca33b10369b68a848cfa94cb46634452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e53c475f167a22cacab39aa4d42e9b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aed26d1d84e17a25cce5700af2a58e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec8c3a068d08ddf21ce413ee8089cc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787de8384b8ce5a1facca4db5686e641456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d1096d3a79e19d7cd73f58883b4abe457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dea0812ca8c2bf650706f8886b3bb8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8903f4eab48f8bcd41ee9fd0a90d5a2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56a091642ee1af96db48c8e8f8cada1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c6cec6d797a49c5a7a73bda9c0450461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8a78f8698e9fce0afab344e2e0a0c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29439591bc9ac1d9e69c6ac343b01cf3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0798eb0940f55258561482728658066d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da5430ddfa36c7f4d1c742b480d3513465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0e8bbc14836a514cab59af5cd9d42466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149a484ef21f0a95543d775e9910d7df467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52bf9c306475feba06b8272cb6d05ed468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb5a23f434262484a4e535196f1426469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad20e9fb8beaeb7baf9d00729ee806470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c7e7da0cbe51b8866e0a73b92caf7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bfa6b939225178778c788f43ff9ce8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee1e203ef548c8db8fd0c1d0137cc3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3655aae1598f4b9e2a662710903f0637474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0abb4005dd0fbdabae0e72a247a349475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b43bf0e931ad3155a13df28d8f1b24476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802964a0641708d5718dac14ddc6a8ad477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8747ade8009b6186d782d47d5de221478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be594b903fec17e12b3557bc4c3e4c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5ecd5b14a2e2a36954299a7a72b876480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb83ce6e8714c23ced2b3d6ff230e0c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7a508cac6c6973b8457ea95417f9d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e369429bbc0cb52264f192ee0701c3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc339cf0556484bf6ef63fff21a6719e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c205251c940f6a266a5c77168e3d7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1beaa0888721faf2313e6d7ebb2cdc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d6215ba0eaf80b483dd9c1e8d735e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace0252870e84d9b06e5cac6a09616da488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ba4e9351514ec7a49c93b499b6f76489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c114044632119e097b6eef416ac398490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d7e03e68d45fab638a00db68f5f64491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e7c082d76be9f754bc9532180e2b55492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9392dc5d1c30f72fff98896e0d2094c3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c732b1714a0dce000bf09c6c844320494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6cc846eb940a543935d1e136a9b407495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6137bd3b4b3d70fcc3bdd4bd12da88a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06736a72b15a9a13c62f4eeb24bb57a9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d57504d33b062ab94f29de5473394498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf1a1e55c738e1ebdab9005aaeb035499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a7179ef20e3f9a8b66307280f584e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b5b0c24fa9fe8e2cc86e4af774d99501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6adc2cfde641b45e5d30dc5c81a4f4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a591aedfc9b4c85984619c4335c67503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3922225ac19a560d2e0863ea9322dd2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d47e4903f8fd811015ef5ac914c24505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b2e4c2f47311fc979408117a77d1f7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3370a335c6badecdb62ea02a5b60c6e6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164de5c5a035965d1be1d99968f9b189508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1776f92ddfc3e80cdddd89eec42887cd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff091b88ca099c98a47e368f3a0cff97510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d87a90cb108746f237d6e112c449b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf2b46ddb1784312f3db8b74e34ced512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f0b9f127a492e46c23063256fd283513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375eb8e49c4b23e1b8a717adc8515341514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022091a28b792d754349aea2d778fa73515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af72d240c0ecd29eff2d080179cc0425516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6866d18e458f4f55db17aa384df27540517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528868f7dfc2750c38fc4791d1c36ec8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0543ac9f118b29e2d0d029971637c5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ffeb3618acdfaeba557fd334b19b99520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3817f2a3f45900d56f446333c0ca3b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769e2e2b71b363248222fb00ce19607522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b01836c8f06de9447789be3deb45f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7b761404c619d2e036b9d10f1423a3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9931338f80c57be2956eb94b83a14f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33817661911e2380c40fe9324c672f83526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fcac6632066072954639e4a94f3727527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca37f2b33b6b1aeff91b7b1bb7920911528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0142014c52f1c4997b28034537462c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d3aef9624f88f5b1696dd638166e28530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d71fadefced2304821fb149b090ae3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8540e0b7d1e9b96cfa3ccbf6ba006b07532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4770e2bb33351c7255007ed7506d9654533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce03b342e62551e89415a1e2d7445a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2af0c793eb410eedf74d8f4cd84adc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f4f0b96ec184e57ce17f138e5b220536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164001f70111d19fc7d3fd9989cfe973537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a629bbeb388f16241ed2b566eb22de7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c0d14af99585ac21a6d424c54c982539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f9cbbd457a77d8029ae758b948f546540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b29021b64e659162772abed322150541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5cb5e02d2dc691dabef480bfca0c12542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1293bda2099fc048a2b21d5285f14463543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0726e8221ae9b7144af514ec3adfd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7604d99e8c43069f0f54ea8ec24dd9c0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8cdfba1959c37f6ee63fab0bde9e85546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffcfb556b8adfcbdd2fcbadd7cbedfe547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a3dd0d5661a93f18833ae6e6c7fd7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b33d2a7291b5664c78db904267d215549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16baa46cfc43af0340561bfc3abedd57550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf79aa634e8274a2e32bc14356752b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3325406c5d66ba6909000f893b3eeac5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f0ce3990133fdc8a7cedab201e7fe553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc96a8b2330891e250a4fd5cd5799b67554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c24b771342c7e36f061f70457cfaa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5023d26cdd1301613ed211b12b85a74b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79103a41145f1892ce43978252ea063e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1671aac194da2bba55b605329beb570558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8437e646a13b0b2104ab6a3f76fb0b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd9e92e668ed421541482e5f753003a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e70af34ff57725baa3ef294bc59ba561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe74d107a03b9ab08d404e40628824562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff01cafa24f4121065572a5a7145aec563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30153c420b0e57f0c964a3ba59d2527564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976a93acef1a550e770e8aae0669d1c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c501788d52ee24f0b121c83fc9885558566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342836046376d36f591c2990fee65492567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f8472a8ceea6200fdfd86c6965c09568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c310fac85e766b7e8980d25bae26f5e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b925437c39d3cef89fc5b7221c1c7fb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6d2da65aaa35ab7fdec9391bd8935571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd9f47324fada4f5d04bfbab342b474572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a53c3f3255eb0a8158f7e14d75128573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a329c14416ce0d8e6b576124a9e65a6f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2237862bbace33aa5854bf74cd485b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a953313781702aec6f083e2a552e57a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f074a25c950e0e633eee71430cce43577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4c538fbf187cfb7477cfa9e409bd0a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cafd9f69dc6cd86046dbb63f7b5f5c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ee1757345dab8162d22a1754dbc58580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d262be8465a60090165cf2dca3171581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb733668cc18b92df90529ef78538d94582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765040f4cf5f18e7528e296b1bec88e3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da3afb138010d023a93bd5dab087892584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c5cdc80f3ba0a0bb72d1bd5d4a1c6b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68155c15b7df47f34356f8e5f1698e91586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dedf024e3b6348bc1e7fb5e2228743587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe7e04039abf6239149d9d8b71d507588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b6cea5350ffb52fe8f8cbb570637c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e9429e0176d9eeca9b355beb21a6f5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6941fdf421ee595b6f4e848963b47c8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b365f6d74b47224f3f6a94423b66165592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d14e4c8e9bc2757d09f863f203e01593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956278a0d19224b581d75d37b2d09873594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3afd1d5b1e7b6c2b3a7976377253653595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0515978c1430178c1f7b08a766b6ba36596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b1bc6913c5ffebc980baac23335820597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3693d7528519f5bb7d7f9d7588fcc5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca005fb11d6cfb6ce1bfc85d180a1a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ae081fb57a7bfe3bdaab0530b849c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37381c3ecf60fc4843d2bc65146f6ddc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc833f73fae22ae499bb3f475af8dfe602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d019d20b6a3b8e89b3e5370a843c1cee603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab761d74ab95bc016e43e8eef18146bb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec7010a87571df0d680c3ea5fd7ddc2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5154346981ef738f0bc7f623eabdfd14606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e073327b0660560c260fd47da4149809607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7108af1f63aa56927862412f0d801608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3136af39d51a93b1e60b5c327f28cb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd77c28bf3a3380fce83cb910b5f96ba610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa966c442e483196e348e492e87f92611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2953bba4b84d5accaed305a85c3f221612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13005d51439ed5dbfa959f66c2c64ea5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad2dbe148c4031ae7d20f0aa7f5ba2b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601b50dc524330795d7b6967920ac06615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae9272e68f1f0be7cc696794bda5b5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b94b2d9424f7955b3f7135d8b7231617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a8f0d7d1575234ef03708e45dbe8b6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d4d32f31a5a531b45f7f90a7e6ed4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40f5e69e613f621412aa3077765e25d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1dedfc8a74f8f1ab5abf89f37e55b9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5b699211e0f29fffbec5fcb2c910a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741f8226c9b0d6a6d7d1e98e0501f27623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237631bf906214e9826ba69766fa7a77624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f246792e7ea6bd3cdb5f463af41600625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0219d6a3489b53402e18d5d9fc98c7af626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e3e2a390c515a2892945963a5eb39c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d9e2c125962128348307bc0c5faed628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e159c1c81a049726d1185d340523ef629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2773d1d60fef39ad054ad9c428b5b88b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4dfb4842b29a32d31e0d773d7f3e5f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7397246a68c9ac392c844d5be8c09005632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e46318456421b58072e7f2611b2b77633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4cea39f949f5f2caec5a03e68b8037634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb5a41181c8ac2968edd9b6acf7c42e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c031cc1b27113b5dbc292ea82a7a3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf0377d99dfd7ad68672e39872e2faa637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f773e3b9936401adccced25009773638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a234ad2763f504d0cfd5b18df59d0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003e2db3563ea1ce85e9ddb248c5bf2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f8cdab94dcab8a832884b17c0b09b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d510fd0df45480b918da1818d1333e2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ba277ac838e57457a8fa1fc1b370d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f2e01d4f0e152600486a7c064d867644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfba718fe680190dd662790c749db0e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b90da777ebef63c4762df527bae20646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8094def60799eae9df9bb4a2dd5b40647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa5ab97b132d809a8cc318572d400d8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa04b96e1e850c54dde78b2eb30e440649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58963044f00f12ece8964b9803258b6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d64dad87182449e37f99a0d84eac3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3956a3019f4dbe82fe7498862a6060bc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a1308f4d2ac1eba1836001dd5be64653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd24559210b359b6eda98bd8dda321654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5482d900291992424cee1f32554a4b20655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a375ca3bce29916730aa3c733432448656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11377d76caa7dfd4b94814521712fd21657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733957eeabe05c1b26521096b3aabad658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb9571c8ef5f78cc7f95d28bade14a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a337e4d306107261429b627663d9c8c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2fcede78027f6bd818b35b7e6d4ec0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805b32b6c1c172a160285817bdc79407662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb06dd39a26a2f0beb5bc5e8aa8e073663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa468af830f49bd1a54314f653703e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b8d328e43692a3b142f8d63bfbe4b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20e42db6790ad058f241cfea350c23666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb3ce093fc1b0b5c4ecaab2764e4c8e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ebb9fa30fae7e9d6305cb353c905e9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6557c6a4b1a7a59f354d6e5e741aae4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc158925350c9cff02979e46b0b8f87670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704452e98fd4465e754dc4a69c115f7b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b7afc8e2001d9b9f23a3fdf13bbdc9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a4eded00653f53960b17c0b6c8544a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd0cb123641351dcecaa4803a618c5a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b477b01883d4287a4cf29b42161f4c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f469db6fd2091aa84b2a2d84b260a56c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae711c35b0775ba4bbd300f55ca8cafb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f473d021297ae2ac19be505682a517678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f1f62bbe050aa7cb7b0ce49505b73679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546dc5e97f04191e8fb638bc732d7de9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb20e56c16c51b925a658a1f6933af681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff02ed56c08889461a3cc4796af3f71682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3698ab08540214d4a1ef93abbce216c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed60490f31be1d483c028f5b55df13684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b8cb1977f55b57567cde7c7fab45c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e969445e301fde093275c27c956511e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42f1e56805135f6089386501d47c78687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd68bf353145d7e090b5f28820a6c20688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4733df23e4560cc6da26bc769b6bd91689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e7ac2f9ef737ac4e9f9ab7b186703c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a2fb10ec58ce253ced7a6a1f6da13691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ced8285b78dd501c4da4b5cee36652692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94c1942a084e4a11aeffac1f728b38e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549ecdc0dd4b8631bd6b9d58cad8270694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15114d4f22b3d1aecfbb3cab61c515a7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee8831f788b4e9f31884ffda3f7d19696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43308ea71f6b5ac6d048c6dc6bead203697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529cf6e5f2eca79b1545036227e1c20698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107de586956dd0d6e1447af23765aa8f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd20cb9b0eb6b6b3af4750e2646cfeb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507dcbee49c025fe61a7f585fcb046a5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59c7a4476208c654da3c66c075cc4f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1ec51858be098b4288c82edc5f9af4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e63295ea400bd11b6f05e3dd8dc3913704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca99b152c1d5edcb2fb8c788eb806571705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7280b9301f559f00acfece3ffaf2b03706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9828d64923e5fcb21cb634c73cf71051707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d954b7a9e493660eef83335170315708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99978cb7e86c6634951593ddd85d86d3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1867efc25454a29d8b466a815dc1828710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8f41d9c8b4648a671d66434e907a2f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed41c99261f627774076b9e4bd871b2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd9422af165d88f89833080b66ed69e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ca59d73ba8f8d26c49aae43ec851d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554aaee02b5acab8cf38097d31e4d8be715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa3c664886ae6a05663bf122015e24716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00a18d2b4bb71cacccd07f26714dee717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14efab37a86e9683a3315dc38fee7977718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae117fbb78b091234817d0cf37141d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef3af8070c87dc66a98bdcbe9568c1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab8f8bb82cdf9ce4b11aa3bf0bc795721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91039d4b49d6801436e4669a3a10c7fe722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f307b3c53ba801ea442b05ff1016c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b4d88d6b9d511a874bd02e3b56864a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e25841aacb2639ca9933e3194ed556725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414de7dc38615804822e247ab2515579726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa9d0dd33557c5a1e556b6ad33ae7d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac32737342356f2cb84ba6a89e731048728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6899bdbd9a2fc73e7183ad4e96825af729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8712f270601ac6edd1b206a63f5566f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed38f4dfde166e8851f0d6edab05bd7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7510c1bfa81b79a7855e86d5beb2a1d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ccf61a7f20f75eac9903f1a1133323733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e6afc1e5166b76c5e72a4b3f8d457734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a4b6cb79d4ab0099eafb20bbb8a1e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a6561e373475d6b314467ce92d7b2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c3c154706112c07b836934bad7c07737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c0525ddbca26f8aa66550f7fc17cc6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84395efc2aa812fbe69e78e820619819739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d14e6749ce74a7cee6ca15dc1d61f9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f3718fab778a68e65b04d9e1b67fd5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b96438a80f87bec84b7f7d6897f07742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f24e3f23910612173ce80c8bbb196743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea42881779f202b421dc8da4082ab532744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beaa84adbf1a239faaf6e162f388b02745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a9721336e810d9fbd955f6b736a34746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c249fe22ae9c8141c2099894a315f624747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9086ab2fcf0970d87606bbec2ea0b6bf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b95d28b1a7ae5209c3ad98c2984377749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838678494260c908d5b912b1775cd64750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70abd8b6ad07e6a64d2e45b7102c9a25751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d791b04ad8eb06ce5a104be2772d21a8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e291331e85af2a6aacdde0f02ef421753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8c2b2273222f6d14cd4377986cb39b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead9771050403358c6e01e688dfcf8d3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e827d1f6f8d184cd404969e5c7b0c40a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade9eb35664369624c4998691f05e4b9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d765377340a4c4019aee3953a74bce6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25982160957fae54c49a644edf58a739759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b25288e7b95216e4ce71aee27f10538760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c01099fe69792e3564a11548936e0c6761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb6aa0d46d04f79131aa4b3d3cbcd5a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1af692a248559c2fe193b18aea8c39763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4415fc8e6fca64becd8a454b59deb98c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e931d7fa5da48e2515cf604c0fd0957765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b63f4a7224f372348a652f056ffc4766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc43455dc9dc9fa41dfd0ad20b37f5767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3715874845a9dc928812edc11f2f135b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321c45adb1ed50600c1f06cbbdb69715769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d3371441a8394e141f822b104f4e3770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7798f668d97d0b4d540fa228d622319771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec45774dd93a91a0aaa519dbe59b6a74772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99b11112d974f557c8b35b171a3857b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b4bf58a4b2c9a6be1dcbfbf588e0a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854ddd606f208faa4f2a9415ced624a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980cc9976baca7cd198857440123096d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698fc6a0bed864f13ce126fff02a90d7777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e83e626475df4dc5aa648e386d133c778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe20d910bef77e7e7918ab09c64f67779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05795615d62a285d64c00da2c46ecf70780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f49e64f6fabbe266c4cb492dcf91bfe781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bcd88d23123acfc3fd8abeb6d0c814782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7362b1480c376ae1a285f2f414b4e0ef783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7cc18149707380d47a954b11ed2f08784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76451dbfcc07a1ff13be54820a347263785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b678c7e899ed1ddba4f7f7371dd37df4786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6903b889791d63424836c2e2ce3ba9aa787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0080ce4605095c7dd40a0cbb300b3358788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e74f459cc4a747617bbf0900385c5b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e3388d2bb9d1b2703f24166ec113a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1448c526c4db539980a0e7c9c35f16791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba4da9c54098fd7ff67eaf066bf366792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d4ff5719e4f6cd7524051e86bf10db793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff53641a9ac8787498c1851d9c662a9e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1b8ace4e2f9b2e34714e9fedd16ee795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867e5e878da8cf0b367eab894b102a0796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf0a7d2cdbd796ec215dcd4cb179cc797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc0d7a187a08a4eac82a10ec58c6792798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e96b7955b0a7627c8207370d020acf799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99d9fd7188df7825cc56c59ca87c44800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d7c6200c15e166c4d667f7eb6842d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e969a6819360faefbbdf7d8ab9ca8802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee4249c27445d8f9701a61643c3c58a803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb624d05a3d1891ccd44f693e8a562804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd200d368a13636b668a2df2a21cdaed805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23dcd67174bfa2928647fec3782d9e5806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533bf7cf0dba4f6f3f1077ea940073ff807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc2fd533087797bebddee65eceb334d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26545d77d97215a160411b4dda13b02e809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb9fe40e6bdc40e14cc1e693e28bbf2810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d1dff5c8ecfa55c23c4041fff5afb811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58dd2e8fb50728275aff0b5311bc135812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f98c4ad3581c2d9c2c6e8ae3976c1813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796229c9fe5999853878be21904d25d6814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a4f48a267dba07e110628f2d8e46c815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82186b364676f30dbd98dbe1297fc8de816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da9b736943c0e1a979d809c417bee1817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b4dd3e01705444da575ce7a071584818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb568cf78960e1e1d3d7135b54df25819.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d0f08f3a415f6b05e5f5fd6feced81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d41b9552f227a12111e336d05a38752.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70642360c4ecabf35d73800420246a573.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b7a2c744544ae47c77adf89362bda4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f01f8ea23b91a27d6b7c5c8152bed5c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab24227fa626c7409c394586473b766.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018595240aa95ded4fba12b08734a5067.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b9b7859839b22edad02c24c6cb9ea8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3bd59d1eb472a1fedb358c7e6db5ef9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af2facceac2b06c9c7eedbdb4e6a3a210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de86dc8d75dfb084dfb06e809da97311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0c3034d00e5091c1fca3f85d795e612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af7c05affc7461701b9edf8552edbb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fce1499d4efef6169c09f2eb2ee5e314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23269a6f00683cfa3381845bc593834f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedbbabe08d0c25ad7f5da3a7e9292b616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8640da8e25e9a30e59653f522209317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04647c34158ec35a8713200e7cd2405118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe88e4bdd95117df354b5c1fec9eff119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77716995e872008463ff0c5900bd66620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b9a155c4bfd73be7832e0a6a257d721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4518e9ed7ba4992deba62111cea30422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3cdee7d9c16054e005d729004c5e1e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef210571c61aada1c9251922bef911fa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b56cb25b73c40b9f157409d8df82725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cfab92daff6092cdb5e00d6276ac3c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9464a033f286e4571df72a5bbc1e3327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f1e6b1e0bca8a01e02318378069a9228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c245cb36ee30619756725978a43dd3229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f48a0851f1e1010045bdc024bd3c7d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fadcef8c6bc13963553de92ab6885931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9603fef5d469ec8008f9e76d7d56f932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83610ff3bcaa8706f514550e9da7301733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0831a63cdda1cbf34567ba5317d6bacf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70311fffef91c54aeafbccb86eb2287635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf19309b736af4139a43b0a3e573afb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e011d34d07b492e335e11e77e2ec2837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839952c6a7786a3da13442ecd0b4545b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708d08146404ab0312255735068b88439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda43480b239aeefb633310c6bea33640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb50c35e9fa874582ec9432d21e7de41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512494ba9b21fac8731c4df8471d8d642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17882d33415661433e2d349cd4ea5a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb076ead45daf93656d826d4df0b8844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3afe8ece5054b8e9435d0795e4b41c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af217f77c208bacf5385bbc12c9b4f0846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1198fcb141b2aaa156cd247da41346d747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d287096ae0fea5e506d3a0ed949d87c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8259ea17d727bd5dc23c38d96d9aa39c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b6b30d0e9b9b3f922bb01adbe579150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd897d89af9885493658786fd55aae4b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cbf3eab547c7c265a21401f16d98f452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c183d2f59ea9277b63caa82ba2d3c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c555edfe7e63ba8b6520d8cd0d99d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f20cbcb35d1da5d9c3764956270cbcf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6844e43a6b792b591b85523c40787e456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bf92044ece0494585bc7821866f6df57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e50b665a415fa50ceb188a4031eb158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d18ba7fc35f418aff00672432d6aa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd02dec574c43c40d71f6be476df5a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f3451baddac10068efa85eb2ec5b961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1135201d82dc929c4af5f2ca5a67ea1162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff07f03cc8bf86ff8856f3ffa526be63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f7f03510b0c2024ab5792856dc31764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff89ff38413cbb28e2c547516af58265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a57c7d2675677d16d1d39851fd3b766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010d91da1f4d4fc1619de073007a1ba67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d505ceff36aca7925f18ccf6114a4d1568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e082a1b887c666a0451b76436ca4caa469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e69f72b14e494b37c3e92b37c8362a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca82a9acb44dfa9fe68aaf9d6e53ec0b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db43bb93837a354a4c1ea1187a2a9b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cbc2a99afe70aafb4354827b2b743673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297dc203e49f80ac5427efe8d83c15cf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cacd60423171c7cc7aaae33089228a975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878fbbee9842b25ecc6064994b5b483876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1441ba2c36d5e57377386ac9f01a8877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e70048170f8dca04f0860d467fcbd578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe93481d4f53800573e70a0e245bd7679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab05cb7f7664d24bb86263b76058ee80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed8037679d123c35887ba0fc0ab894381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5725089a87603cb9e3511fb553f0913082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60bc35f760fb9df5f933bb21a61d68483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386b4e44ab3b5aa10d5d9ae017e60e384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d6b0c6c688b3884b2d83bd5ecfda5985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b0a121165b0903628f837452f302df86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ef94d9319d87aef48f616062e5e5187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f999ce1d218e6b145a364919eaed4a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30d8011e33c04358497d3b900aebff89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba99efbf58a4d9669e6cb91ea59bb790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d6a44e52315e0068d766701e31ced91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b4b6987ad269e2d1f5355fb814fb392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18837c617b0c9adc05da84eeb1b656d993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33904a411970f5e40a0a8573aa95f4ee94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5393b48df07c41aa8e2b370a3c197b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ef1950652b0154dd4b3fecce65fed96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc19ffa49ac3fc29e2568777f14493797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5462fe9c724d040547d141cbc4c22d0a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e632906f9887f784c324924f238cfb6899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b0ce9518bc5bc42b55efbf6abacb09100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4529593935786073f42c5f6555785489101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c6791a279def258c3f32420c0d62b2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e743d9cdf15cf277648f01b7fc24fcc5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba553a1125926df6a533b7b75289876104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d6d558738d715e5e6f108d48a7ffe105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dba107524784fa027792d0d710fc79106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c27bc3208e09eee4f46e64390fc2ed107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d7bf8f31b8431e4c6ca0ca9b3faec108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8bddd1dc92ca42df3eff00e5cd24c0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25308773a50ac551350d2be59291cb5e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe976fe207cdd63866524c195690b5e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad47a54c92dfce5099677c7a3dd9b292112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c98f399e23ae37f9472ec51be05b62113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecfa31e6d10289c0db7548efef29f8b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e4d3d1ff8f4c8708b81b7a2b6f18c7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3592adac3b9bcbee2a9eff8a3e7f67d8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49373399615120d824f85b003faa7f45117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f282a527efd7a763b8037bd0fe44ddd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd051bd950f84c52dd27bbdeab7e1a8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe7c125c521c9bc5ba808094387ab91120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa603b0c0534567bf5b13b8d2f3ce8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3197b2623bef43e95010b63d222caf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b88bc33a5d9f12dca087947b82c5270123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c39c3526f7a4558a73baf1a797ab6fa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf8cfee120bda010389ba82cd8179da125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741824bdbb36c323a6ebd4b6e8877a7f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b75420edcb85c680190bcb5c5a61d7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b806e824de3f3c99ee32ac14d58aa72128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53456f93212e4993f949a2e4267f89da129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc6745d1f9c68ebb57d351e1d1f1a94130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3ead4d28c72bc8638c20beb12b617b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef66381e575e87d92046f036c254a1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f8bc7e9a3e5b939cb1b68eda6a1445133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f71b39ba0fe6f49b4150f7fab83be134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2594fc7e159591e80567fb64428526135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bb20767f4c2d5ebdebe0ff89b0071e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae47759a5f3a1ecdd4c3576469101fa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae6ea6a7787eaf2501dbb541f34ab7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982d3effadf1608f1ad0f65fcd39427139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd0384713b07cd88e287915dd87cef140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738b4ebc0d8604d684d3f966a0dc194141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7655f9adadd86dc270c9576d06bf8820142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd723b8880477306ae71b4b5ba3e981143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba43fe75fa55382f90139d8287bee46144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d6901aa709eafa62cc8736195808e8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9633908c582044dd5d9e5f955afe8f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d774df31aeaad3ddd717847007408f9b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef17b2dcec8c0d919039713768412b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5814d92580e0027b018e25cb065ad1cb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6383c49bb95943bee052d63f7705beb8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e844232c4fb06c47b7b5dabfe0f86151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa07e452ba4020319d9790ee974834152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2665634b55c87d5887404bba375743153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf67fc28cfbd728975cf0906b38a8f5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738cdaf3ae69464cdd97bd845615d93d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e349b9172747fb69e9aa5fab7056f6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722068de25f1ae116ea57ec222b0e613157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90195aa3894886986a7e5a425519ee01158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3062e85b517b2da94c8703f1fef7c8f0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f18adabed863f400320b1e4d20acf0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f7fece6b9cee3e9ca9c53ec79b35c7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cbacee1c5df330fabb5c01732d0e0b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df61372426f90d71b50be748d8b068163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd5990a889a125facce17a652bd943164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf976a468f843d5eadf41153e7be782f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13005373906395ac0e4531f8e8917194166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d89e0e1ce80724a9e2c2809c8872704167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f2722c28d08c81585bb44ee41cf09168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ba2eaab9e484904b3f18675519a88169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281894cafb01e3b9fafe66f606ce48c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc52f299e32844bbf8312c5efa800f7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34445743d7c1f65af0a1233958205896172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2323d55182a2cf3db768764dbde2b2ba173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724531238c95132ca4aa16fa1a27b96174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655edca9c8ab63633992aae0811a99a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37dd3d3397e4e8d01a5f249d705e9ae176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a98303479dfff8b014d2dbb68e8847177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a8a07a9df7f0f40701551072656b6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50726a638069be12d89684b40cddf1aa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8608e5eda723efd3bf2407e0e85d2ea4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73440457b0972a125071967473eeed2c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb715b98aa7731abd52c11fda0c0087182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0d9d76bc8c32f5e072de1c0bd7c84183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f59e04e67430d976b2aca4dcac6d90d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb73eaabc4d3707caf8d055cf872351185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f17f8cf89f8e7b1271f7359684fcf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99835bcdd916666de07711a0c4a1a0e6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bcdc19181ef0696771db71240ae092188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ac122b18328c921ff9ff014649b7b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a990513612d656a0665cfc27b7feb1fb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb03361881b86689628d5e59c1cae1ef191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a7ddfe44ef493ac0a8f4fec2753db192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6018c7587f64ded6fbd3eeba1fc474193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0969f6251e8ee7866bac5751aee538b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5299debfcb2c82459b998b01a168f89195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a99dca79c2ce8f31a4bf0fa3479c8a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2064713234cff29449a737531e11a42b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65de7c8a863884e800bbb821500654d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bed5bedf0cb69521c97b3b65592349199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f2047060d95e8f779786459c6e7359200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b718a398cbaac4ecdf76a980916403ce201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b1b451f7aa6173a517bc31f2c7e01202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b3263ab3f9d79ff481cdabb7850376203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f45f74348f5c26d913bd778c335133204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecba3926af6249a557d0af29e4823e2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad055729f5ef750dd521723c5634b2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad89d0bd72dc095a7c3204cd50b254ec207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c873682984b46a39e7a0d0d83de9f2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65baa4666eda7904bf097c6ddbb1a30209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f963f6b7e7f17f1f97171f86fc57ea09210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be645f6cbdb1e998d529ab87dade9ee211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1c5ad8e6a1be17bef5fc578bc319a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b356b9a303d2f59c0c2af93f898533213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d02b0123759866bcd0e644fe920c7a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75267e5b042d7116979ce81305c9d9d8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38f59fbda6bb4f5e007b9071b5ea2b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3df23d1c3da7fc34badb78668ae910217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce120c1708b271ce3df491d039adbe218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d11a245eaa0515551c8edb0f993e6bf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d069d8af37b220ede8dda7f38badbb9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca8af85c299b202333253b0ee109cf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be603e82d8a35081714a67e749c9f71c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c8cc37ab6265f5be6a189403dcd95223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f3188a84a34cafdcb1e21a91b317f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f028cec271e01bcb926d65c35a98a2e9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8832add868e31d91409cd93c03222633226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7392b8ed32849489c4887281451e4393227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a046f7b8b8aa8c9ffb431b35a18f4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa7ce6d1375915e7b1292d9d7da05b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1690fbbc69a56c9770106def0b61eb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3baae2fc1f0fb4c12d7d5878fc319b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdffe3088ac2600b2b87c73e007115a8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6350dec057ff975733050e651fe052233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c74313912ef092016d344b3691f8d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507cf82295721c9bb2ed9ffd49955b85235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8eb9b536e46b2175c9fc8c4aa5526a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85e7b1f75d22a99378cdc1408f758b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7773ee5fba3d74c09aca897b95ba8ec238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9831a7a68deeb748f9ce9126039ba8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac9bb035b9f70ef2768fedad59af9d1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f351ebcf6bddc6669248e2be266994c0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb88fa8cc1aa27416e8eb9950586d20242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cafa95e901a6bb04e7d2c7e8fbcbcb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3279aebfd11bf62bac194d7c7bb873244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65dd1c4940f82a87a0f4d14168f23af245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5681546ddf3498f81e33702d04fdce0d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1895329238a9625eb79aede6520f04c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5bd1b62adc5454ceb9b2168512d989248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb6b0b63b6a51f26df123225d684b43249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c1544f85d51c5ef95bda59270e4aa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b616e5afab09353d64810a1067d972d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2768233366ae9638e3c3f36120e9141b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e31a0db100372d5e3e27326054b42253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed358501bfab9b53e2c69a653c9db65254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d674fd6b8d8f1425b67261f15e73c3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e122670e9181652bacbcee2c467085256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c26ef3cf0266f542e2cab886e9508a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d665820783b0eb788ee02400784ad87258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287dd5f42f3002ca0e1202eb20825fb0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bee50e6f6e818a7837ecfad4b952f0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0a2898f6518c257ec6883b4027a99261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb610949a5d00e31f35c5c7b1d0797262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3f90872e4d21f23e817db0cf2d4223263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf73fd06d0cc1faa4f4dc11cb488050b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91313410bca6c8eac96bd97008f9a79265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769decf45f8d2af7f95061daf9683fb5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58489730afb55b995824dc2b6166d5cf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59282c5ecfc493033c8d42e722cf1ef268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b44bdc323d68ee5441f68da7348e6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6373ce37a89c1a555f6f77af30c8a0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c12b56688f403dacfa19973968d28f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c2ab1c0f6a838f0cd647f611750075272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae3819347a4549d7f846e6e4633d3c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b36668b6621ad57c78abfc4caadba274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4447c5e096e611459d3f3d1ec619e34e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf00436ab055236ffe3ca0c013a254276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44faf1e422b0dfccfcac6092047562ab277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6ee74644d3731de39554149f7124c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab2d7defa2bc961f831ff31177e611279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a51c71a641eb706066ef2bdbc496da280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08fdb7f02ab435d537fa95a113e666e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c8de86d439160ff64a85c7cc5020b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d77b646d4aa79be25b862aef6265723283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8dc2c281852028b810af99eb296251284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0355ba189ac6c83be11de8f34a0090285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de54a8536ac9ed329c046788b5f6f4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a1cddb2e15b898994dbc9b48f40a94287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d2b28a6a95b5652f4244ff398c491288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc803734c6a5a3ef483f993af2f24ac289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d0abbdc1fcd0d4d51b4d523f614c9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df3438f92102ecf7f1d4c47b1bf770291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c288c1822261779736f48b99b030f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f488537b8146a62f9961a07982bb77293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ccfc03ac4c294075fafc7012ce381294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49b0dce1cc50a41b8a71547b9837cba295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46808ed627fd94be694e9fe7ee510b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca062c51f25b06dc8e09c1c5e90143b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950adf2aafc7e6d3e30be9728b1e4cda298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f8e2f288241b1172188429d053544b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ed193ddd11f9a3fab853b7e52efae300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f38e06a6050e93a10cfa60e870689a9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d6c6c85a6bccee822606cdfd10b1e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b92e712136ee8fd69b526e27099e58303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd55c0031e8a4e0dbcd59d11924bbe8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b23ee6199080c6f73d54dbc622c415e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7303d73266497313473ffadf5e991c1c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f17ffca80bfad8129d7d9d72f807b2c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca306043c26c3a385296622cc0b44ba308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948cd52c7b31cb85d16309f8e16176a3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e961f42de1062275e8542497050af310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b504df0e1ccd92fbfb8e7aebadf6d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8035c8875d7a887c2b22f1d80017deb0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7560c8afa09fbbb9e6a8a63f8941f667313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea57e7073f2b941c456b451fd8edc5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf4db90cbf2a6d77119e97da3a9f5b4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b30e23b47f130c188e6ecbcc7b631316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c14300b7c623179a16f5122638ac5de317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b80dc731976551cb4eefc1073b84a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d01d38bbd94032564f2bbeb7cc69f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca521787661c846b356f06322af4e685320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99d7ca02c2670a478cbbf9f783dc8c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa1db2e4f7ec9c172774088b882ee0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c928733fcd5ca52540a543e33fb56b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df65b9495f6391178aed927d39a27d1b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e71c60654fafb722da57ae86e573da8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c6e04dcc338eef88bfccec18b32896326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc38b2913a9ae37cdbf5714f02fbc80327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31bef6e17f3d40bca57b22599fe729328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8feddd9326607720cc23177c09009c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fb1d961f57e889957c086bcd58682c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55402cff8176a96010b44a03f0a2d12f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d3a459f5d6b85bb8b352f66322f3bf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c5175f1a795b3ed7b61f75507183f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238b7545373ece88090f9b6e327b5577334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab72c9bfa0fc9cbce4717ef697221d5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca2add798015a4cae16912c0da39120336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a905e14dee6adf6eeb7a36252610cae337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5389d971c29cf050e8b90a64727019eb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844bb2c6c6454a1ba794022db3344171339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcf62d941dee72455a33f8bdb1d8e66340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8740eba0aa4e9e6832298d839c3eb3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e75f1969f0b135f42ff6f0521615f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4726170f3095a27e908425e820c434343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31441d7d64c5023a814ec62433301b5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccca0b54b18e6a42802cafc061528c2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8b2596a3423b8cc84e8e326b968280346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b4588db5eed1d06bc3bda1a5d0f6e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571962d1f52b172b2618856681cacc0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089a839a6e3be0b4d457663a8895dd1a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82efb23b713c203166095c8c5c1d3977350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fee5b041b655c39b3d920537697b83351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90132f3289b6ca138c66434cc537c1a8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b1da942f0bb1cca1f33c0e42922f30353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d4b16313da18304dca3b3145a7a44354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f4e6c824cd5d9a22d3d555a7837835355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4234beafd0feca189479221179b12065356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393639309d3217e9a8bf29a34fa63be357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e8063024c46340937791af04940d82358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f941f6ee47ca74bf09c5633dc4d55389359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddefed5b5dad107477ba0aa10c635499360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9234268c936b2fbe18a291f3c2c4759c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edbd96192d5920cab96b9c93ad182ad362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac11782ba4ef5b9b148f6f08b6c0e6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a013e1ec0de3fec2c2420dfcc90d4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b39d71ce1b08d3d8130c7c627edc3b7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5463fbaf5e7d474a485cffca31cedde366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e21a20e01343047237dd50bcd92e5db367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed199f317d0e9484c1111bb7ad5008368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c5157a605d64067726936f3ab6bfb5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c30f4864c615b3b74d3c75c5850aa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2d56dd5e98683bb18c83c2f61adb5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fc42887806f2657b94cad573614f29372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd918594048cd93ac938d33a7d1704373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df20b2044f94d47a2d9aa4d6c0714b1d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd7f933071df819d17c02c6d079308375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e209403d7e98a5bff3d547ed2f0fd3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7968c2488687365bcd70f32eb3df921d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c028ef8127d24d4ffeb68592cd01788d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b879844cdc4c28009d8c7e90c7f370379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c28a950cf2f58080d0fd9d1232de2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1449500db1524f0f57878aa9cc76bc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff5e9cabce7e207fbf438c81fe104d0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf241539358ddebd228c5f48b3ef6cb3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e610214339887bd0538237bd906933384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb4f03c7cadaeb8d48744237246d215385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb8b4058476b86597e709c60302882386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b066435bf35f89f9e9230d1aa3ddedc1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1a3ed76c5cd23576c8ac2ebb851a19388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e4309bba28fa88dd92462d9c8e25cd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e66afbf13a74dfec47a4a1b6a5c10e3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4dad2980a986e068dbf39c28f968f5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97981a2ddbb9c5baade7bfb65e5e7d2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f744b705e8370541c2f0624af71bfa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc342453011cdc5ebcf1a82e1a50a951394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b2a816970a62e9005fb0da122c986395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac81721a4cf80f630960a6d3d66b6c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e40b7e833324ebd1f239643700e0244397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9331493bc2ec37e31fa500a789e077398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8408607c839495fb621999cf982c8c4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30394f2bbcdae217b23fd922c90f66ae400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db190165468f42a792cef143b6084c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d1456497e61b98793f86b4c33fdf1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1131e885b64afecfd86340290b8deb0d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c4251a48c78468f6c4f2b6db92493e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23b37698608e169f27b555aa45f9cc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01413445861d905f24fae64b7ad4113406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16baaac12f4668473b423de46ba2c4b5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a10af380c6e51b33531e37670585d4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cefb70f6918c712b040af15ccd430e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a00ab50eb0048ec124dcb90b872b97410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe9b76e550e5e47f2a0c7c62dd9ac6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d68cb7d2ace14b5756be8e4f379da08412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ba9e23ccbae4f984d979d82271dde413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f8d638cd1c7da358e961ffcf933a9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb22aabc3741c64477eab6b7e8eea93415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ebc5a223d855119437638d06d639c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d14d595993207fbc533e02d9337d5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e24a4a1e4a5e2a00913e0d004465e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bec940433077fed46b4ed313b4b997419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec151b0c2cfa760ea7f4af5e2abd8f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c7a97a9d03a14547ccebf695cb9ec421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c965e17738da7abd9fb6f1bddef2ca422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b93bd71eeee1abd2776145dfc83317423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e3d270b05cfe7f286256b10abb64d2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1445c7062cee750351a15715f23291425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b5feeeee5158d722fa5149e705a566426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d20dbf7c1a787de37403238a280c8e1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099df7710f8797a26862a05abcb5e87a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ecfe19621c7647ee5d10f9fa53c796429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78810f9956bc12c74a4c4a7c18d236430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084a081192ce9199632aa9b436cf8fc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df28354d37997d8e12589c261beb2e65432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d6aada3648dd49016c48e2f89c387433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47d6b960027a188f5678b9df0843e6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b599ce9f44f402cedb14e3a6c7496b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63838e3924d48474009685b0f288534436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a75d3313d7bb29f7c770e476a49cca6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc03f35d5aa148ac61f88d0c509bf378438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e105ff69fd3f7b7950a1e4ec34f15439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d5f3ed4605af7a8e6591d94b953e1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf6c5403731cd5757eed03dac96a37441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f8faeb2864470d9f3b7467aceab93442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bbc80f55f6b52dfcd8db46fbe96d3f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad48c978bf1d61d0180b3895ba6dd35444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db898e37a44002d4b4cd8fbba093ee0d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9bd1afc47736cbe88d3267368e7f31446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a24ccd4818b2e2e91e2742e816f1c3f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df64b9eeae6136a742a64d0c148469b2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245f7781027f065af0490642e780bae449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff510fae60d0b30abb0152e2c7563021450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c836e2e48ec12c301e9732e42724e3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b96f7e34e947fb26bf84ed8c22631b9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1713cff58600a7fcc3a67492a726c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8062bc3d58e44a7f2c3697a481b4e3c3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6705ff5d69f080b50d7bbb1aad4df8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49173a2de3c729a3d3bc5fdcc131b5b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c80c0447971ad3311ece6099213e11b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dde6ad262cec4805d4547ee27d79fb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff12eeff7b5bd4860a12b644910f451459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd29b5cceb697c34e64933099c8629460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970d892ec5faa844f739d44b617b3c57461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e14e7c881d2f009924aa5c23be6f4e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f942cfa19b4f974d11c3478a23d393463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c65bceaf46cbb17a97fe474d4499a5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f3107cd1af3e837f36ccce3f27d90465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e18c308bbe089c673b479fdee372d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c2b9ac66a15b461a69ccce20cb96f8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad6bccef322ccad5adfec2dca927bea468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4213da466cfb415876f8170b1c5f58469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b9c9e412efb46c08bc9fe1d9e8c57470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288fc25c979816a3300afb7d28ae0d37471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e6c63aa10003698a0cbb93edd78bf9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef473aee6b48ee90627b75fe069e5b9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d525e2c034e3415fe11cb10686d40eb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c8bf3dc77e56f9fb1be106764606fa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad2de4c7370a7078679cc5184314fea476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ccaeb5f079cb3b2b7717c3b5acc889477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d32340e38b5fac1dc2b925468497614478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fce9bd8eda7088ea699d878f83b133479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c110ed9369c5b4b491d26c7e14aa63480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f24cef918d1c930c87a27288842b55d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4409eb2203e4ce86105f1c32d415b5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b4b2af2b8165dbc76b09808ad199e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3de3284d8c4958cc789475989d6130484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec8e3d2cd76b1271637cc9f2190591485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d0f31994eafc52bc9dda285feaf6c2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b5a6569ffa323b740b169d248b61c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b798525d58a9461bc8e3d8c1cfd9a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32091bab915054bb82a258ca568a68e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04836cdd6ac75af92146933bed13fc29490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7d2ac236df28d10154c12f8e47d8f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f61ec6a8ed71f1c5ac733061b2f34a2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692034fd0eb09bce38eee113b7e055a8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6efb30e856066001a1d850173a5865494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc7cd0ba64862d6451b83ede16d0382495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab813eeea51f2d67cf63f451f780535d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667cf83975892a2e70613f29853742e5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d20d9295b2306ceeca79c392e4a19b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728ad950bb31b63697f701b858f1010499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede4a4b806bd5acbec4df641ce9d622500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd20fe99ccc746c955721d1d3d7a46501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1710b0006ac99b9e34ccfb0f7b3bdeb3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec3e8a3e62bf1b46e1cc9a8dcb35b1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47717709a4cfc768306eba2632d00ce4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc45ff8a4d0e416783bfd86678c9549505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8499f8e9a4736079f0c842336e16b5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7811cacb9c6422ff912b0e74fab01c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233fac2632ee6a9fe6a4a80621349c12508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc18e4501ccf2fd7c3546448ddcd85509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30057393443667922864b1c40f71421d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ddb6efd4909b2ecac049f390852d2e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2567f708d4c7bf9ad6df802a7a43abec512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e64d94dbf284180db66112aa70633513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d206c7f950c6b7ee0401f551a52f659514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f83417062f3168c1eb9eb5bf048aab0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa02e0a8ec5528f7719d0cb9722cd3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ff6952c0a23ef0ab378861aaa956e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5affd2c25ab0318ede5abbeea85100518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5554b5ea2849decfc5ea6c5f538bf966519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e8ce7674b8681a01065f83123dc04520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ae43e3f68c6a6414f5717e598c342521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c42375d3e106381205f84133a634a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f07da2c01514076d0ba61c39152792523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee7a482665233aca078e46fd284c926524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0754b3e807ccbaf27f70ca8f8071a28e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159df973093ef1a56a103f4c34c9fb8c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4803c17951acc7c89a7853f2dd98ff527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e539af1a2b84375c714732aafa3b4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c51aac7dc51cf5619cbe7ac859c868e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870606f2e3c3369831dc78f68839c04e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a3ecb11ad633caff6162856bf30949531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50533fe72ff47f7b1df3b568a1493bfc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2874a49ee3b14444fd5fe9f2fd7f537c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628adabef4effe06c475f51c977a2899534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a4d055edfe19fc79935e723bff852535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8543666c0af7c15d99607ff83e378e7e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd565cf165ec1e1da70e296270fc606c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a8c1f6afd5e0f6e54169b178def9bf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5185f6ad4fa3491d1aa27eb32643e6c7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3df5f7ce2c8dd2b10ec9f0ef593f4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0972c41c8c877f7c09bdea9aecc8312541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f649fe1bc165bafed2834f793ef46542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b616de533b4f677a8b34daba99004e23543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e88bb8a668ef9b4ac93f8f131d2d5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac82efc3052eb11d6c9d8f106b6fdf06545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555676fbd13574d09c346e8abdee4b03546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1916910e2d2a9f8d5e16d07195c1f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c788fa1cb42dc62e3d1f915fd2b04a67548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23fec221c8036571387bb026cf6f9c9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f12b348b19783c5d36354bcbd5274d9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba135b7d82fe506c1b881de6269f2c8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6385abda1da3b13546147921a490a6d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808af62204f699c390d0ae9351939cd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3508c0d9e5b536f61c7b577af3155554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63aabcd773da6b73e69b7d8299942bd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29def47a06009158348ee63423b0cda6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c651ea2901092dd4b27c99d30d4a9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff3fc4ee64b42e17b01b8c096f7dfb7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134937cdf9cc63d1a35371cd1449f1f3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e7ff309290bd223e4b0b2793d8e2a0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd45f6e112666a0e65847554f39ea655561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc6ed42fb8c2bcbc87144bcefcf601562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8696987972df1008d90ab2d3174cc53e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee93d4417807c708b11af653ef94197564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc0589073b8a32202cc25d42f200269565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b53c03a910d29406689e74d948ad46566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca8e76b1fc1835858e78effa467c84a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d029c9d899e95b8a589ef8a931a9217568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8eb78ed201ee5917deb5a2be433796569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c1a50fd077c731932c3d755b4d9110570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4520c2a2f889d8228651a5af101a75f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ea412fe6f26f8c69933e99b6414c0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf88b775add5887cd1b8f784618b63573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b7f40813e1b967862486b857531a3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c1fd5ca9da8dac8d0926877a480240575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3299843dce5f564cdb73e825aaeec02576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbfa6b716fb30ef548a84abf10ba51b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa2e9ea42e28349a21fda7d2f037b2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35692f6bdf5fe2070ee6ffa3409c51d5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57973ad6afe640319d859a4eccde6925580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ecd1ef411e1718ad253df781559156581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6464296cbc39c5dfa0a7a87f021f9c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b7d086303fdb0e9073d5d4876379e3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd8d41c6ca91b26af38d4f11383487584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4514607d048b0ab3abd57091acb0a7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae47b5df77b3f1549dc689479c3174586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e298800bb807f80f02f490985ee55fd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753022e85cea058b33ff3b824c82ecb9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a46aaa7fe3eb9120d2eebbdafd59ab589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435782297bdfea9eeac3d7d087935bdd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf7ee4ce01d18c3c5f665e8183b9be8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe0fc3b42ac8c101e5f46a0cb86e7ba592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937994c0f1599fb0dc790e45b79785a9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848d14ed2933da47ec7ded3daa0a36e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf57bd24f4ba3c77c0198c2d2898347d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3be3c8e486a0ca823d8e9e070d3f40596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68627e9baafc2dae6317c95b1471c22597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cbf0811cd659c4c39873cfcd07e671598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ff3a54f1f69e16a662a9c34eda475599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ab7818fb82a9ec307f43085540e70600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dcb9ef0e3d2f9a90d04bc9fe0928a9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db96bb148d684ff3173ca151a68bb8c5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d5b78a8a4bf60b169d127f3d37dbd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef73a8627cf3f051f461a516f91e308604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d52fed4ee16408e4219d66f5defbb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61cc03dda198ae01bf15f3b28149250606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a92fe11b7c0855b715e8f48218f0e8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aff35898678a8d23d75244d9eb428c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94347d5040c7ee823ce82b8dd813f1fd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf60bf6aa3ab86e5ed3a16a562a75c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f3df9e6a87537b16f453a0ca41bf18611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c59bdc7590b88be1fdefc189757d47612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf748ce416c513ead1872d30fc88c5a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3bc18e6668d7c77191183c00398b34614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb7949d9efe20668a8aad5e0175f33615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4148c67634fdfae2686cac1b2443efb8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70614c3a5f67dc5f6424cd606a25a441617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8235f8002bca536d245d749209fbd0f1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50d9212dccfefcb81aad69e6584f84619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d34ca360b1dadbf0eab56a1b675e9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb354183c2d8a2d16433e479690790ce621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b286e2974f88887591eb13afee95d78622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c610ce947fc4ba21d17ea6b681a91623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88b641d0d15dc5081fc98733a11bad624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796d9285aadcace30c3fecce002fb04625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523647754c771c6b4bf18b6dbd252389626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6056f0dc465ead3c3afcd09e5e4a70627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05bf31aac2baeb16fbb97a941cf33bd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8a47803ff3a81c81c282497cf5f9f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf963a6cad191c089460ff55e39ae99630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da98f5f0ca121d6f05cccd6b709a337d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f151bcd5636973ad0d81aa277cbf273632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0fc0065e9761e89ae5e6f66bb84307633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991625329c859bbca93d1b5f91385373634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd82356e790d9721e5e291c7a30b92635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e63d1a6a7508bb743bee7349d13e514636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea968a2e59c11675e5757f815da418637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88588dc5e3ffdf2d039f5820b349badd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f4a0342ac2f71c51bb2594811d1224639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a30b34fb9416233dad9a0ce390ff06640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a32153a5a8975421464d81a744b82b0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b182bb9575602e10121327cf44422adf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0242f2e8676ca412212a137574299d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997767d229420afbd8c0cd44853fb702644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb9a77241fb1e62a9d793e8ae483d9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90020e83b65a859bc100f105dfb91831646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c64ef7b78526540538407eff85f0e33647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd47f16cdcae64949165a296cbb1e2b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7de36312ee8fae253ba9d8fb20dc14649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc39b52d83e9d11ab4beaa1fb2f8dd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c17b692c8cef182815d46fb541d9d0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5559fbfc12f8a9e2996f3864127e2233652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e7150c5f17e50756d2fddf063e216653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c211ae707bd0a650ebc6c02409e0cdb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aaea0eb0c899c6bd992439d53db749655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b95c59a7709a2ff6243322e50ef83e1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a6a0e8f62f8d8a4c5a4430fd33b8e1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b526021c54b406b4dbb3e7b31257f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6857ef72dfd77027197ce1d4ec7d7df659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4543674d2cd68883b543e66e24888d96660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab2803f3e8145c9d0957d943de028e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f3f7acd6da9ae1953dfe5b72adce0c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c0d25552f6000b4a46599081f9e3a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d59e30bab235a1baf2570a394e8cd96664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3530810a29f99b293f81a8b1d685029a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa4ad87ec0146e6ced3fc5e550a5f32666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1f2eac13a55c34ca3a42c974e040e2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebecc94f2d075e7d10596db0d9b30af668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435cba4bc4aa6c8ffdb5c7ddc04e334669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd54012251271ea77a7e084344c2dc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030cef39ca04b12a19319f529d5448c7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c6152f090a4098840ee5ade46e60b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051bbb698943cf0799c3a685b4442f0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e33c755ddd10bf56c63a858daffa7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f19ee58e2ff8f192ee1732b04c708675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db800d84c0c113f667cbace765bec422676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0069cb44b405bf2c093f35b7c2021e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e19e1e7a8495aa9bcba25fede808b8f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0befcb7efd10b50647f7bfe98c5122cb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de072388c86fe658da25388cec47c132680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c5b6cddf2012253c60fb46b7ab1a8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087f38787cdf2b93836376bec613bc8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa0f128f17457f63a90e560219b488683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a680724dc44cdcb3cc4572f6be9bebc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b69808f2a7c4ef0e1c24b15555ed202685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06789155c76745f99020ca732fa58614686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eef429362f7bbc10367db7f7291b5b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51357cd8ca8772140cac6d5602c022d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f92910082923929b75e644321c6d6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5210567d72759e8380116bb63b1fc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3373b70afcde8804262722feeca0ab0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3882a7e174f3b1ca0ab8b7964edbc15e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebefb032dfb54e4335a4c12e0592c85693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae40ab6749eb7b3cef9ff7d9800daf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ef9f61b6e79dcfa1e856424763079695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f5db08c7853433f374764375678be696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc8e1f6699ac57e7f7d00c4315bb166697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a39a240cc9c6ae3f0618fc2d1b36f07698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b835b8a4a8649bf80a53f7167a20b48699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f054e9495a3c02f2fa24ac1d9b09f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1237883c77f72f84ca16c70d8607dfd6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1263e407b8fd70236dabccd604cb2d44702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c367aa31aad1fe4a3cea98aa039da703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109912d6d000014a123332e53a3189ea704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8031e97a645acca627ebfbe1ead40aa0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64aafd4ce0c2a9e23e7ef621b91358706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a341b44e615106234ccba60410e5180707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e44fe095b8f59bc6c36d55096586f4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d924964ac557608e146ade2ffd9b9c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a48bdd561fe38eefed64eaa55975a0b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e2c36b74de5517d5744cf75e911810711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642007e149007b785de428daf7a068a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9996680be7a09594b766a790ffeb05713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c9759baaee0b5a44ee82ffbee2677714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f76e9125153811283ebd576bfe792e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefdf0fead87859962b463aaa884952b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec1228ab100975ab6482e68cb4163d1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac20c7acb4a5bb63b485763884381a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a01df23e967b4a60d6e1cfd44fc3b0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87aa77a7d608c973c2b456130a760e1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443bf7fca34364c6f99af97b1c548448721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca07eab1ab3cb170af7c2d65b32f4065722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c8608f77b90f1235b97bd0694f94fc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f13692d3d2a5b9ae08770dd8f074d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092eb083b386f0ccd9e5aa08d899f36c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e0cd9d84f28651855c7b2b0f049c2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888754df14ab807d9900ee09977c0b82727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee86a6a45ff0c06d3f1e24327a3280de728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20cf609e0273e8f41d3abc08972fc05729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99538e6c881869f3aeff5f665a67a42e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d834dfe36d87d082c93c3d030b2391f7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea36680136b3a30919507974298cc03732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e0d647ed6ac0f93111341b03fcc666733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7df8db9fd127ea1a34e4e5ec4e0511734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d23e09c3562d2f490d4fe56338d6a7b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511305152f5b395eb287f14fe1e65bb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb5c46c93a116690a1a92c50cc18511737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f367fa783d35ddb1abbd0a56e0849a28738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ebaee621af3a65c37bb0eb17dc7dc3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc584f456ed008c38b43e6d5116fc2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941b676edef12170f117306617b81323741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab26bf5dd9fa643a65550c0d497d9a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9f96b10753f870afef309bb0c26c12743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b10f3e95c6890614ac13ea5e3deef0e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db5fca0d9495d886f44b142e7d92a9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea31725e11048f3835cbeb03e1200d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf88e478183884e97d7b53759ff45b9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f4afb3ccf21acb92ba79f4d865dfe4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34250a202ccb8dfe2a7cf0bb347e738749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6215aea67e0731f7722f5439391cd3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee12970cd6591050bead9b97f7d7df751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1d3281d3c251b55b0f3bc67c400309752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d6f2f2d3860c18287396a8b815e5a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b7bd2826b43ea213f8af3f98236a0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f67bc871a70905b5c9680542b5f98d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b44dc983641c08c1c92e6116b598cd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea44ece2648e9cc7f5f7b2e05171d858757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e425887886aa4a49d3774d8fd21974758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b9c1e563df7c6202f376ca4c06fe57759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e58ce00e85790cc2cf8b0df9671606760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb8851378aa1b31afcbb7e9058fd59761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0685ac5179eb0cd4d915f3db2662296762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a075ff98b76415cb2fad58923f5f1b9763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbeaac76fc5c9df084ed84d45f4945e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fbfaa55f1f00115ff7ded08a8bfe24765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6252dd78a8a0da963fb6d3a67d4ff716766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a1b9dd2ea2bf91626d367de13e346d767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5848,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6148,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12323,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13078,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24383,1521 +24146,1521 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26768,1610 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28638,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J412"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29214,9781 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.47</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.3</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.61</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.01</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.76</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.51</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17100</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17109</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>6.75</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17247</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
+      <c r="F335" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G335" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I335" s="0">
+        <v>26.68</v>
+      </c>
+      <c r="J335" s="0" t="s">
         <v>1003</v>
-      </c>
-[...10 lines deleted...]
-        <v>1004</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17533</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.05</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17590</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>8.619999999999999</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17605</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17606</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17629</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>2.96</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18255</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>15.13</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18270</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>45.75</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18305</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>14.02</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>12930</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>23.92</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18245</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>38.56</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17291</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>25.06</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17335</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>56.05</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17377</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>20.82</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17378</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>29.17</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17381</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>22.05</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17491</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>25.02</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17526</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>26.6</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17505</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17506</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17565</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>37.59</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17627</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>26.68</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>203</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>58.62</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>1088</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12553</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
+        <v>1088</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>3.73</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12621</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.92</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12705</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>5.22</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12826</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12831</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12832</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.92</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
+      <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17007</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
-[...1 lines deleted...]
-      <c r="F371" s="0"/>
+        <v>1106</v>
+      </c>
+      <c r="F371" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G371" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>1.98</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17011</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>4.69</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17988</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>5.36</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18014</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>19.83</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18017</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
-[...1 lines deleted...]
-      <c r="F375" s="0"/>
+        <v>1119</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>4.49</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18057</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.98</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18061</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.77</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1133</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1134</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18164</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>33.8</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18194</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>11.26</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17250</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>17.65</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17251</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>47.29</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17252</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>2.56</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17507</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>18.24</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17635</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>17.32</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...647 lines deleted...]
-        <v>1232</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>