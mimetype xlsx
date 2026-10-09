--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b38f2a4e7e85a07aace88dad4a27221.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce3e5d091779c7fa8df7f2654509bdb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211587fbf7744a13001fbae992b4d063.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e349f5642a639c5e1a4d2aa1e767c4884.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee241a72f63677a233648a95ecd0d85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b0b4c50aabce4e1d283b728cfddfa06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388966e5625c48334779570bfc921a717.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b7549bd30f5434aca3ac401565da658.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e6772c459c7c6ab1de69979c53802e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b03378ec62426949c46092aac863a510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0842b61c75e67f2384511f205e4b4b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44ad15d128fbf111c4c3d023f2342b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553845f7a4a1401e7858faf3b8a40d6913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b09c636928d380c54edffacfb9b8fec14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b1c0737e80e83237cac74b2c2c17515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4e6e1934d0128616472427384162616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca06874f505b28b76ede88171fa7d29717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c298f4c5a71c07aa2765aca1f4ff65118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ae810b41caa81768633b871f8fc5a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2686b95b2834fabdcd36907146b5071c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2efebdeb3ca41dddb1469fa7ad2c4721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a38fb0fa735373dc828eaa45a9760122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d9d042a6a157999ef85767d7bc69f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d5b77d50f024fbbafe7cb727b8b3124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dbfc17847fd989614e82f8242f3e8e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a023869939888e874f08ab7476932426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a0ee39cfbf8e086cde68af0d6275c827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c4e4d9941c06280c0d66779f002b0b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea20da9d0dd4d7d27a65c8ef7fa7b029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17978c8e90ab868c4062b6c1c830536e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc762fd933f4cca59ebb8990a02abb1131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e688c883d37f02db599101fc78855132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf6f48a639a69d278c3e03641cf99d433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087939d03fc2fa0e9c9b3ec3a71ed72a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7fcf735c2288a96e9e34556a2431735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1480613ad8c09d1564e31ce8e3dab736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47288de09373839eb87ec7996dd196bd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b4e3e9ccc0605f3f276dd73b94b4f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25811873babdabc3b6cf347f4b3098e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b1f58148459b862d01931d489621840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a109a1d5678ec41814745e9422b06a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed398f50fe76ae8be5f74ed65a0f2a3342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2def51d108c041453cb42033223cef043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89383eb1fe5c3d459f1fc1a2deae8e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e48182014f21510b26a0ce105e55ae45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399686022a9c2ecb462dd5d99ac5c10646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb29ea23d0d52f7d5b16bf261c22c5047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c814134eb0296f29416ec24e5264b5a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990268a18baa984301c6ee36284134ee49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481cf93b8702f1d875eedb30510530e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e9c529ca0597b622e70791747b07451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e8624f05dc4dfb3ccd9227b7eb31252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75528e1ed5070a13c67e28f37335a05653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8a293e62d72a37f16079a070be7bc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7f18ce0d60db93ddac5c65273f8f755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b61f46b34fe737f06ab40bb34f88a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c57c8483889611ca6e3ea150ded61857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c279d55116ebc212f12dd7b17c5d7d758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1915d379d1aef039c7323fc487e5efe059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d78889ca20ada9db3b85dd71bd2dbe960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4525fcfccfe012ed132d785ee85ea761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a782508362a6ff0046640cb4dca77762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead1991be7e1e96a29bbefe553accca163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad1824c1baa099e74d7f0f6aba3014e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb696ab54d11277769bbebec3f6d54565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4f3ecb261314cab729feef6cf89d366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51543631fef466ef3bf609b6d062faa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df886b18c58907bdbb97bf2ae3b68b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ba2ae46f0e3342d96e8c5a536e69669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e5a54fa0df75c0b37173698ee54e670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6789e0884feb62dd082b8e8ba2f019d171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d349fe70e4a95ebcdc2b155abbe59a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d73f7d8d1edfb77601ce885735ced273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d52bcbae127985c0f3dfb426c312774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13fad3ab0e2133aefa61be9b7b9325575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee5ce07c9c777ce1d1f13b1425b2eb476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d26fa0d4f2e17e0c8dbf62594b5f577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c9547522e0bb628e11cdc9cea140878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96dcf1ef64da5758e78e92029f5f3d479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936bd38f65dfa0fdff52542c2be1a21e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360de4f47214b60d338d170da5ee2df681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0129be0889ccc2b50711701eb218d74282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1434c1109c4922cc5f41d314ff69af583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3079cf3f92a58428a9406738aca14f1684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c375f33db880a67c1f5ae122b2c5c1e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f994358645ab05d75d908065acc445f786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d6b57a556d450686bbb6e6e7daa5587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a79146c7121b1aa0bdb4018084da688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51945972311da2052e50bf607c924e289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0be90c97a6c87dc8be9bff38f002c490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23ba4cc16d484e5a045a8f43831d1f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f38a918cc59cead5455bad86d0f8e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c7c32d5dbea4f7fd71dcf15de975693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc83fa86d031767244de90f614250794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d165c97d12bfdf2f382c66f6855587095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a17148cefec06dd1a7597cc624e506996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d8f22784191bc2d70f3566e1b7bf7597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963fbaaafabd9649bd1955c54596aae398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d948fb7a8700885b2cb76d7731e992d099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89921d9bc52eec23d42b6600ad1af51d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de50d3dcb7c4cbd32aa187c989615ac101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b647d8816184d0f838557c13aa37188102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7823f974690d3fce0793c04acd6bd831103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c15041340a04836bb04da8737f7ac104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0816ab571109dff1a9b0f835d238a9d9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b3e24ba0c748d921e405b5b776179106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca15a0b30cf41f896e93820f58f58ba107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb07375bafd1a061c37d45685508be7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7657d7b07a880cbcc47b281e319c4010109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc678e9fb10c00a5e1d0d1a65f0cc36110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e9009e663633c440f52864f6d563b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc3af8ff437e132b48ea90d41b7bf9b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea483a95e23e01774074e3f44e0069ed113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f93b7f93c7d1dbd32d92b46ae265f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d6012d55cb41f9dffc06db37b22359115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce1193187d811143c61dca9b0cc1aa2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eb52ce22f2ff203504cb0126e361e2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065dd76f5c8bbf97e11e51d8a0717387118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9600c75e084b761bbbd42b0fb1989bd4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9496c0f87ad288dc394997359f09806120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea586845918a81310c721b89c118281121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95538a4f48e9fb11452ca9a911a25aa8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fecca132f86491cb4ac4a4e9189618123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d6b0864a5bd7c88db9d5f50626b90b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e719db4210cd3dada33f73b469177125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1071a3c2a3dbfa33fe86799e4dfbbec6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2768bb3cf4e5702562bb24e6a5be30127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe4a5d47ff10400b756f5ee27ad910128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fca1623b8df08c26c02bc980e68e23129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7aed327610498463302d6be777518b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6709e2585650969095d2c9f1db749054131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9085d1e028128aad3bb69be080a12b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6e98d46923bb95c0a1037c951a0d3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afcad3150da24ee5288f40eadc157cc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a035d709dc4bec186d4a746aae6f5493135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad09a7c257f87debcb708a8eb73f95136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe2bc52713dceeb98fa9a8f97e17174137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5bcd140f41775d420f23f81a41e673138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee684aec5b99c2482c0f7effaa94e7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2409755372a68e585e04c5ddd05adbd1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c8d083c3ce4ab13098c8f1443953a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d3984f6a674dec5e1940ffa1497c5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29be10fb0cc99972a957a762938f186143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f72834fe6b79b6ca698d43ff32ab4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd58677ebe4d3adb2f85fbd0851f808145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d18d82f13c209432893b8ec78a9c97146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa5de1879690c769f1127421d648dd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02888e9e90f2709cee36ba04ba2e191f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a10ca4ce9a702352968c163db190284149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcdb39b27241e375258bd126ce1859c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27d25b2427da5bc23e62ca7d686cef151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5163ef91930030ea115ad1e78e3c2e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876994b302e020980f74d7481920a467153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1b35fd78567ba6f53688fb802dfb1d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46fcdc4b18250a3d034e98e6febe3bf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173db8b04095adb61fdccd2209cffff5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9862743ce4ae05f8b5a13610737639157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8a8e07e93275e86ca8baf517d7e62158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff4b3e858aaa0d670f71595cb0d4e4e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c4fdac77b98ba7066c0a287296d6c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca46cfeff946b801a8ddc4ff550333161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a48d42e6a4459f57b00dc51d25ee71a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d747c2eb2dc3da9c79c93fb78dcff58163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1661167c9fbc1003d32f21dab8370d75164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a40df2c4d0f59775d090a96f93cdaf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac682325ec488350c04bc459d2f68c6c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b4b7e79cf8c6dac841b3bf3b52cf7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf50734059f95bb585b4d95d92e97b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2bae2e604bbd55270d95641bddc08d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317584e19acbce3d8218952f8368d68e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd36c4080289e2175d1d14b49720ddf4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50399ad824eb4eead2af8a9572644f05172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de416acb4f4ac16f9cda679114aac833173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1eca2a643e739e6fcc436f640e7f88174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5aca85a7d246fa8b197326faeeb143175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d07e8bcd4f31ff222c96e1d66a0b6d8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d3045a246c76aade5f73b1c6982e88177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59859b6dbf851dd7f34be33f32229121178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e89d3207c78c3706d635e8e649f50179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d923ecfc73e634d8de9df6469f685180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c6ba4aa7f1fd0d0e29ba80c09a6b8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657923fe61e18c60bad24678c6e48c75182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2559ff208ae3668da9fa44779d6f533b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9482d91c7fdb35c421d7933a75b033184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc20bc67b2cf12beed0d66cf5eae271c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc4f61c16532f7b2ada84e5d7ba57b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce833bc8acbd65aea28c06f843bf78187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a97052a48103c7a7faf2b504053c2cd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8431cf0d4b817418d4aa62604cdcb9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e499f667f6fbf5a9bab2fa422a417bce190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca13fd84b84aa755fe24acb7b43b6de191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aecec5348549a344e79d24e2ad6611192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a3366b2d3e9b474e4e730413dc2fe193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0332dc7686c5865ed0db2eba959bf976194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96018239339a2d973f91c0d7f14377195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9613d7b44901c610a67a96c99fb8b4a0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c451216575dc5572c483b10f17b5672197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9169caf122978cda271e0899098c75198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6227ea43d70fc32b31cb68ff1b4c2743199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e89f66c1b33e0d3bbb143303f68b7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962208b4ca437c25eae829596d197407201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e4347aa39dcf55ff0b889cf72928b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d67f07f725a625e13e802542be08b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8741865d9722d90a254881aeaa4dacb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad88c558172ec6d433a63cfe176a8d46205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39850fdf2124be51747666cbce1977b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d907c64bd06bbc1f34c975eae1160d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f02f40be4fe83490146080aec14947208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc370f0a35d551cbd46a3061f16195aa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d12043704bbc4e70dc12d61540519210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f092b34457c2cefb7fa0187bb8269d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe390d31f37dac51da9ba7bae5cd6888212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed69db84502deddb59452b139d0e3ce213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0cf676ec0ec77e090f220af1f69d70214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05182e08899d0b25cecf577f8d2c4b1b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee2a5c912d6587b41f46db764df7fb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1310ab19a701751fdcc61cb766d83217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1402231f2397bd546981373326aeca23218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a761c4bcfec3d70dc699ab85e1055cba219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f003ad83a503614ded87eebe06b54220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5cf65de050596a1e77ca5910fb4c3c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d292fc74ee74dd5b6d9a155b514b15e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9c55dbc6007da92344582afd147576223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5141f006f19ee5d3a56a971b488c2871224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eef1134feafed7190ddbcad7388575225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c54fd5d08280ed3c3c43caf1abe80226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f7896f3f7304eae46ad4925bacf488227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe07c8836dda9c99f8271131706180228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66e87c39876e7265defbd64e33ca4e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab2c8f71265df873ce596920498a14b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0305f74c00bef788171dd83fb26ef48231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4430e25f9ea440054f94dfcc29b67733232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ece87a0de88370d1f3d27047181a5d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ff9d4fd575de0eefd8c64cf2b1564234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bf5df881a3680cc11179e839b54434235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a3421ff3f677eb4882fbffe91fe7c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a476d32239662b0ed9f8eb7847d0f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e7332e9fcaa81b90af8ef106dedb47238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3790c4365dce8660a00f0dc4f56ef239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f419524e31acbaa7a3e933f2ede64332240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e7812d2776930f36c2c528a3bfee6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b362cea57e485f2e773d41f48184736242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb271863a833d1f0ff906f8a249e7e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356be047c8acbf39fe143721a77cf1f4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e803715cabb8de76301ee2987c29c73245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d038e5d1104c1a9b75b6f4706f6ae6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c6538e3f2c7bfbb4c12ca912b186c6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881278979503c4cdbfed229ea3434b56248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4831e75511af4c9a920b8381c95b26e7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6bd658ac804d975eee29acc7910c2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adafb5835c7a1d5d559cef267a07f75c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c60b4a968c91a4795824ad5e19c8c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f40d25671d55e6444b8845ee065eb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f849343fc34f8375fd6b2382f858a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ba46f05fd80ac2d8c82e2a8419410255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f3b087534f43f4994d2e029154c3a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395cc61b2ead13c962d01249ed02ec0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8291b929b8381b24550fd7c1f128f0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42611376d17cdc407ebef03cc9f7e22b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6779814545debf95928c5987f4c6a3a5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3de17976a3cf6d632abc7b96e1cd3a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da0118e70676994ba301822892bd0dd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f245d43351f85377225456adef859eb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc3575531b897382a2aa50bf02149c7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62fc2aadc63fd4c2ed8380a28459ce265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ebf8e1af180f9fc5291c72db8be51266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca510cb635d1bd58bd0b270b8f8dec267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d43af1cc673dd92470d6d293f8ee91268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5320a0875d380d211b725f5168b59ac7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e38dddc0d57f6cf24b2f1b1ed4e08270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d2f84d8613d1cd716a702b197494c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ec961fbf04f4833df2e7acd898f956272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd45f26f7034fc35f5e43e04ee1f8df273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28671fddc0c43ff58b217689cd301f42274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdeca8ba2590f491ff0339f5785dae9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d2604c4cf701e620bfe478627b4163276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecfd185bb4b7e60c820919dd64dbb4e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb75e4aeca5767bd4d0feb8785bcbf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f82836591710883aee2e9dba788df4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c95ec4479932ea1f6ad0f59337394c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d42bc3ab3b414f2f75b7542f307aa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba40fb5e41960cd807920df7c1addf6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd89b34db688c8be163b6ed431b741c5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e8326dab5b9d1dfb712fa0bb66c05284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e931c09c4b161a72f13b4d01328eb0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca483535fa0aa6dff63dd852a12f77f2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed263de6cfaa0e477a930a81290c356f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a303224d239a40fabd553f4e7624f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a8cee3b9b2ffe6130eec858b569d6a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c3de055286ffed81844f2b2783ad9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c7352a6630073c9c76c739f67f57f2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7212e281df92e9a29fd0fbea9461af0b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8cdbdfd88bef28a928096b02f4b040293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9166547a450a463cc79ed62ba3edbb8f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf3738fd53a3666f39b47a15cc2bf2b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956de3d7ff0e109b90abfefc70a364ce296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb9ad4b450317ad7f7e2c18990b9b94297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83492001b7ff6ffa772988864268ce6a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c3068e7c6d05039404b696aff27aab299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c350cf70a416697dfed87a34bc934274300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f895e7387e4e46190612a49e0a0f4b03301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b168766abdd4adb54a7a7918329a3a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d582a8bf804af1c9b2529064407118303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3502149842f13d996b86a9ba16f07df8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb65fe4125d02e0d138a18b94a07472305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaba335a8213fe268407354db1da1be306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5400123b88c3795d5ea9e8e7bc0b6354307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35ed79e85e18a85e9d0b0993e9a15a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c387b8955aebb36f6ea4ab40b2c2d23309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d0659df442eee011fc3e4fe0ee1dd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1963d574d09aa107580f69a36937adf4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd4a58faae9d21bbad1f1114bcdd81312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd01e62b1fd53ae05062287fc3c8e5aa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18187c3056d2632841b9ee21dd68af1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b183aadf9e27d2cbf33003f04a92b0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0022faa1ee690ea2c6ac0b4beabd14316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae67da40e4f73abb0d6eefd9cff9ac3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a45d14fba1ab8c1c9473d26ddc9df318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ac1a2f7d624122f4ff1e4811e15bc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c948a36bc0ae16483baca8744aac7077320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2c3ac242084b2d6f16a0c9f8bf73a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b429bdae44f5d49ab9fb22423d8f4ce5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99332387c4cc3c7b84b7d19480bb55ee323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a26c49d9a45c286f1f2faed3a82b88d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b140c2a11bf8ee5faa338b8752170fa9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7172a7a7f81efa3c46b04c976f77fd0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228505a1af3af67955b0378cc870934f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d2f4a3fc8afd4fc8684e4d0162d54d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181fdc09ac26327983b269e275d62d1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b63cbdbbeb3346a2643c203e55cc3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983de7cc139123998edf11f6b901fefa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfd8b462139e9d06009d10e8285efd9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6accd91a2a47bbbd544eeb5905f45326333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490525d171730a06216e8ad37b32823c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b7c10f9645e5e6c15132d248623900335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dabf74215fb72330da2224428b3e4b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98fce8d254c3b359fa89ba74458e9b7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d67d17464bc01efb94a7e52bf380655338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1dd455b25ccc357483cd033bf595c5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e80e537beebe5160cc3f85855e1ce0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d81b883346bc8ba010feb18a89b012341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b7a1bee40d51711cdbc17a85c11a1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c4e5d28ce8a713044bcf189e1d8603343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e666f698338427da62d14f5c42aa0b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c144e00d9f8dad23b010f3c565aca432345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277eb53fb9da0474d3e93a685d0ee8d0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4d8109bc39dfc001a950b9e89a29d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff293490f728886d727006a8746b808348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce8a322f24af7cd6a244936b74deb1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e829d7a69ee6bde1e4a3b908dce023350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf8e4d3eaf7f4f19ac79ff8885255dd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc037690a119afe7204d100323e49889352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9f43de17f9860ce045f6ec671f689353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7436ff72dd1063a4aefaf31f987ccad354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7c0321d59aa1f82b9b1576c8fdcbe355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b821e51a644b8e291446867baef22c33356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e401c6de5738f1a756cd272d6ac4fd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a40255556e1b665efbb784aa30a865c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9291aaab10565f752b82223dc54d33ce359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a615acb6a3593a3fc02ca6759e9326c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6b9e8b8172137e651654fbc26df2b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f7847a60502cf8dd1e5d1aa360c46362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f588f1620b5053bab148734b1f1ab363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f99b30ee145704038432111b556f68b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342822e5bf6a662d380650b3e72b48ec365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa92e3fe6005959852ecc9be3438b9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3cb3a7d945763a9909c1af143eb1bc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d668cfe8b2d3129e11b44e9b8ad7ea368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7e4b78888c6c1dd4b04b567c332207369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8676ea7e3ace5caac2ef1084721e15f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc5141d655ddd41e870aeda9e649d14371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d569a032ed4ac69f80dacf3120f8c0e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c9c56b68e93b6d0cbcc495faca5a96373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df72bef29de43c6307464bdc7d7170c3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e47b34ec5341bad6346d1ff2e30a30375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b81e24cdaad6cfb16d761cc809b891d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a2cbeb402e7dce56d19595a6161858377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4391aef9d5119371f21d2363129aab08378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca501a8146011250f264b9218dcee4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c326caec972bd8d42d240f5c90740f8d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8073573afbf225430d5698fa37b8d3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73333ea195c5ad2cbd8add099fb5ecf3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb36b33ad02eb735eaf6a079670d9953383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b78683a57e52e4a926cc7b1b1df190384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6ad0eb70dc136053a0d29af59fe45385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08968097b21221bd3436803810f1f691386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4388b5b7c2927f98ab3a4fd229f59be2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966439f8439225f8230b3a8925fa9699388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75b8e00e127b004484e82a0eb7710a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b988ac5c8a3cac8b4b6771f6ac820390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de25fff3576a261b0a516bd9e5d0bb6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e353fad87ea0eb53ab8129a1586c2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f3583ff3594a9a1172e2d689aba64393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd97ae2df902eb6a11adedd5a609addd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa18d95d9820e0f4b051dfe33a24d8ce395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7108ac0b239ffe7bfc69b119b676e64a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8df906808c46541268c7743f5cbcc0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a51d8498846592f1da0b05429ab67398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b81cd2e241fada7f6f7c021add3e7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6523179dd487c2b39d7714ece757720400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13341c8a03f0a9f2f1ac83adedc9d1cb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906f488730b21a59195a6dd3b246c56402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b975c696729837ba3cfd50a1b8b52403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b585d36643b6a7031b6631cea147f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2766a53cdede62306639d20624b1235405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0dd8293595a0874f9109d733bacb4f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e308021f64ea847d1676ea97861c4fb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b433d6c7a5dbe66c70a35fd11c94f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed539f9f2ae5c3c4d7c07794b125aba0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d05784a176d1f703bc25944153f97e6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce6f401518820ec6884abff9e6ec016411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087651c3fc6c578cb318969cdb89d5f1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658e0b3b63e3b30883b8f89874550e4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f3f9677e6427a82834145a622595d8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e61c8e3e98f0dc1e1523b57983f90415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce918ff0df13253a5a282e99094f360d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd3f9ef38e22c774ff823ef5acb5af417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c10214437ffe90af1b6cb01a13ac4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e872760cae503403f658265fe00f9b76419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35011520a59e24f935aef3fc7a6a6ff420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed46123bf425f6c365f4e28114fca30421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d607c8b7312d3fe474e83176f2c70c5a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d2d490bd13ca9eaec8376a9f2f6ab423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc090ed4246820b9070b37e9994da63424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca4c95194b2bd574c64f56dda2b93d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a19be3361e1b45a2f32e82889a74a0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b93cea05868abfdcd817e821adb09427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae3d06509e0d85d013ebce375a7ce4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3707c00b1cd89fcd0b5026031b128e6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a49bb29e6f128dad69a5c08ac9f246d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c679c856bcadadc20b7c78c6d5d7136431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005c6764a05957651f3b6a4652dfdd0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4229d04ee646044d9c1f960172d94a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f316870a77d96132e1b1989a767d1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3923e6c8038d4032f0345ceb85954063435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d123e2b9297dabd51b60319ade71b9ba436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b41f29a0b887a4a10122d08bcff4c0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad62872ae5c2899d6df213ca0ccae2c3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c05b0b3547da3af20022ed775ff9b2f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f66b8f1a80b1192e5e22e376f8f6f4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e767542cc010ea37edc860e4b5d96ae3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dee3c2e721bb23d7581e603b71d52c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a74a24d07e0ecdc6b77e1a560187c3e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7796a4f530c0a8d92a991087604b82df444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0746b16344d7daa0fa34b7e972753317445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d11ab37557d7c17b59196711bd683e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d4877fa4a05b8805eb2e508dba59f3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb095067a1552eda8adc274c4e1ece8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5d87025acd1cda41fde2bd86d305f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7cf01d516017470766e4834c09241f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46617f7283394e588c6577c84a18de43451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046981e4e531397dbef98adecd9fbfed452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c1e8f5976ea14d2049535f89d0c10453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c9f95ee2a43d05c1b126dd45e0dba8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac619267d50391f045e9cb96e872db93455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbecfa08c40cf17b559081f5bb3819fb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44fb97be4be70a12a23ccead65baa6b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b638e90634348dbff8ada9391309f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5358b4b678f0bfd64b9593e4d2811294459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce78e8f7eb15756b091e8f7a87c497bb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6054b9eb9f5144b3b638a0aabb9be136461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad2f7c6163c37e70484a3b8993eec4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f63642b30df1fea782625bf4755ac5f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2078109f0c84c191ab20124baa8fe2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbcc28f822e026e45adec10fc7a9e82465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18842bc2ad20ada511b5df0a5898733d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faca39105cee5efdc2d2b135e4d4491467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae57c9d1aaa5226f90fae9b55a35394468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4035a86754a527cb0c29b51b8faaf521469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c489dce6f326d0d98c729c8e0c5afe470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc394713d04aaff3428a11694c362f21471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3490592f1009667ea68e4c80e7a2fc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a81984189afeeffccce8d62c797e71473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8035408cdcddb92f415412c046b11c98474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0618b86a39e6cf9b9c9402196e1bc53475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c638f82381ef6e32306482cc6d8d90eb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c3241a0e03b27accda9d4ceb21a29477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a82fdd0b71528818f011caaa3b2d0fc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52538e8368dc7d7e0236354cf2a5540479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a6ec0f1ce479722bfa7e071455afd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269add57cc61bd81e598a98f0895b518481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6efdb435ce8fefeb832b0e9d83ac5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa477e08fb512240d7ede464f566001a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389907209fb6d89a3c7d62b9bb423e0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c11acbe641f93f4fe0e777861356a6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709661ee0a33cbd9bfe43cffbaf41063486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec10a18745ae47d9398933d1aeca22a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f25a9f0bf737b97f1619b4748c7c8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f3d98ae5a4496cb73e9390e5ad300b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b9f29f0be444282794e22204295c8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab569595cb8ba2ca2da57c4389e96f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906800578dbc7f4a01faa751e2eac8db492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278bd014c6cf438fbe3ee896f349a894493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c376fff8427ae5a5498bc00a88175dfb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c24fdf4001aab687e0436a19f17d219495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b7f2de646d7db083e65cf7034d5b2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ae13f69879d61152e59d85f1589c8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d971ad7d38306f1a82129ba6a9249f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7178822a5094b2da11999b5382b68499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7db11a9d126d0519f344bfce87774d0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6cddd711a84643cb847fcdaa2244a6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b84a707362a32b4b518d046ffc71ec502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3b7087bc7354b406916a160bba1344503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f79cbddd781e4e1374854cf340d09504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960f8e1585a360b37fd648b33584115505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc3918241cd73868877b134ba5e9ee506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564bd335b2232ff8fbe85c05d1408725507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c34b10a759e4a2ec09a381f587a3b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e5b0002659ffd1b94a10309759faa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a145aad7aac3e479de7313f8c640a4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacdfee1d0e87bdd33360abfe08c8375511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55133feef102e1ebc5f45b804d2c82e8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9812b19f082240c9f2294ea8847cbb9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b42795d997c26e2452923375679e4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc9cb11f0b19ae2ccbed47003146d25515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79f14aa65fa86d8014ede3f53397b3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ecd95cba36c82a00ea694b01719998517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b4d1446a5027b2910117c40408226e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b5a4cca814a873619c5ad8c2185d0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec8ae2663853fb07552db09dd9c5eb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94437494cc4d5e6d7cadd228424215eb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e249c680a0e61e13afb97729784441522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded71f4e97df66a85a8f6723e3e10f9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af7a9d6f57156b948f306a9cfa4208524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a52a64052239c0e8799f82919ac63a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cfcccafd2c57620a561adf7d9fd421526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab251eb7cc84a29f0d4457c7a55dde77527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883698f0bd5f6770b207ef059696e173528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cbe4d03d5c048de9bf9e5adaf7a41e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640622aee182a69f834ffd4e373df580530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7acad9d5b2076278eadea9633ab2c0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3cda1098949567610ecf6715187cbf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8803f4b7a4b9042b1475964414a7b5d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fae00f0a51183c308f58a4bef3d7b1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a25d378ae766db270b4d8cab11d0bf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289069b4bb32cc05fb842d1a532f5d3b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb380ddde1793673c597ec38b9cce96537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04ba5ed0db593768ffb4e93e6e0d78c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73795e18e1ac3f4f23bf3937fb334c0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc26d80c736e5981f8e5fbed2ed1d10540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ca350f1316ec5c008c379d3170de4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063039f6746adbd38a8ee9900f3fd641542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d9dc2f5e4d140d3388a33a06aa4e1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed9171119887065d2a78adeb233b85544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b7b61c40480bd598c2965cf1d54e5c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9501eb54e799dfb8dcf94556148f7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddfcdf9b9922695959ff6f30097985a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abfa78a23cef24f77e1ae77597326ab548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f297717a861e16f6c7ab0d48ee3c4db549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2843d296aea24fabfab001a9db0ba4a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d8b617074815903aa9fe3f31378f48551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a13dce410ad121f5e5f1ed0d0ff18d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5510dde54545b0d4e998c45cb93a9feb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31be097e417a164ceb5036bd3efbbe6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cceb1581924fb4a8e161e61af98df2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc7f153619e23cf9950a0ab21176b22556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de5ae3672b1a54305c1a28c60a3b969557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546da0f37e9e252e1b95cfd2aed3620a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e73290de8dc0b0aead03724c09e6bd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670521838a78fc8320730e3e5508ee24560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0967f3afbf5f39c1471eb0fac8ed2163561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68180c88ccb2cf3cf541d195d5d3e499562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c141814b580b62bbb6b0067032ff1da9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d168828e38fdc5291fa1d7a6dccb060a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f7fbf95f709fdbf44949caf7e5c085565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b001f08f3d5836bd3f855b5c551f5c1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e9a086a50a3b075205ae27e8385294567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f32a6eb6e70e903dbc7960143bb151a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf57dbbf59b98e74579be52623d5511c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b0b3f5f4c248be5e69c03944e5e160570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7315a1f65e14adc07e70b0c7c877c981571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6997f73cbea142452bed0da0f63ac3a7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fae68c243bff34dab777111256ff9c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b6c013a0b93a8d8f895e746e62dcb8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c6b8fccea94eb9a009ed220f9cbc1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b1ed8295db10d316912c0fca6a0a3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65edebd03c63cf9fc5ae3945236fce8f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b9e72c633981fa764e9f6e74eb143578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b2ea2240db43d78d41bb4f82007f3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e7f6445dbeb71fa657a343070d38b1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ac6e57a848e554f9622e6627736ed581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d41287ca339458607723384d300eb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a41d03243d9f39d9ae7d2a63abf95583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf1860936be9f908462479859625da584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe6cb65a90bf6c7462a3dcd38ef1297585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b9588a8d16e1260e9909d1a63f7169586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d7c46737b6b84eeb2f11c70b87ea5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ceab48055937af37c8d8abda9648a7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f55cca79e4a43e29b041410ffc177c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17aa334f534bbba9d7919f97983e387590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa914cff9b704ceeea7c467fbae04b55591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c110419917d77066ceaa7ea6cfa29d7e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a4107d2cd67b71967921002e213e1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd61af4bbf32b379e98d1d18f06def594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7583371d63d13593b5f15a92cc35453595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fefa7f7775e3da2c6661dbd5ec428b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c0f14406e9bddee7b5ade4c9c1a336597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea22b28ebff01779e985f35cd51088d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b24e23348157762e935c99019ffaff599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c7db133f09deb012ba74b89920dbee600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb4bb3903a94c7c948e08192f4d5058601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb639a084192afd65d59634306098b82602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a4ec4cb1131e8d8968083aeb72872a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e71c34fe3fe470d015b744fdfe8460604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64687455bede8dfaed488140470270c8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c9f2b25444f2b4d571051564215beb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a2e19cadf897d1893197787261e71b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec7fe1115ba2e7c7146a4afd6314b0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eccc9706fb3bb3c526237f00cf6f013609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c3728b09a40899ba50dcec26abed4a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2158acf5929764800d1e8190786b7afc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0037ee061f16a730f7fdb8b2b01c835612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a945123d6b65276d7982c114f356b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e490ad025af88e32b2aed64eaaf021c5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b533e78e8fa826335640ed00568c0b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981306a7307c09acaa875c8bdd5fb1e6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f8e1f485e6555bca733a1a30fe696f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c541e8685c93dff326e5957cc48673618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c082de98abd054882fe187c9d8222c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e1bf58a4369cd737ca1c87a4da8ca4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ffc5bd6b3fbc79c30bea1de56b931d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19418c09fe8bc624637c0b79297aa5fa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc7d3cda9352ff02d3de25f229b3e7a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f844156a4e3368320e6230a243ccf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df36571554c9f7ca051af1ef63e4ad625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad681b1da3fe2019f50456ba9e18a854626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299c0cf87b9322617dfe943939f42d4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcfc66ecbffaf6f7195ccbb424356d5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa19a846de4e736f0029b063456081629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f1e4479222ef548c1fa83fee1de7f0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0246b2dd718e61e38c2d5903a9d07d30631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432cfb948f3394f8d53303a82703281b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf603da3ae10cd9f5fe135abf87a400633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac9d3eb8cd23673e1369a31dc6990c3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9f49a9043b048083a0d9263c251012635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07231f625220ceaae45f89783795b7c3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a05b6a701a287e4c66e7a0838eead637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f4635ad8d32d56e158b1122073b803638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c4adffaad7b8acd34ce2e90fcf249639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd104437bd719581d294984b1b325b2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5021b2aa7da114c1df3b87cf5c3d0733641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79384eba20cb30be140b501fe685267642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d434291daf95d0f634c2617dd8b7d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f75388f17517a70310d697a801b06644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37affe16aa01c01d110534b02411c530645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb83f2d56a107e3ef5be8e88530ff4d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435cf84bc220a7db7bcae79b14d44a7f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b3187ccf2395f6599ef4d55c44121648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585188c59833f0962fefadf31a9a8c13649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6730a19e5f64e6595e2ad4e333132a6f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091690947762e22df5e663539e016533651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f9778ca3d0ef1897939f0dabe2eac652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f02c6a4285227e734f385f901a836b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b607f542dd209955fa9f5da100d2bbba654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c12721510b8b1c08154952c0d8edc4e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fc66f6267dc547e8761ef0e2f47588656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f45bd95306606789d8a28ba1d2fa91657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b755c676b2f3e149cf1eefd65900d17e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1f38f6ae52e5d061d42c4d8b930222659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03efae4a79fb61c3794e82227941e83660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4e2d7953cfac7a18a0d06530834c8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc727f46fdb5e2b78ad42292c56abfd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b0a5005e55312e59900a66fd9a2be663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a8d64e5ee8888201a505046f91dca664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0139fad362cc6b640f6eea791f6722c8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba73e9d511058caf22aa7843f4a2da7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd333ea6b647caa0658b779ce4f088667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e66db121a45729817d30ba85733930a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb607278366ac53e73e589649e0a0b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c654d25755fe11c6257da7a57ad42c71670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f417d2e3fbdb852bb26900ceae874671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e936dda593461c1deacb1c191158a471672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c8c42459bd00054194caec5b5e617673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955015ea8cc0fbf76ba0ea6dbeea5650674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a6bd5191df1749606ac9509c5ae339675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56e6e0782682e9cf1d87473537d1df6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6eeb53bb04e5bae19376f4e0e91d60677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e598635a017e596b5ff97bbf156180678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7baffc382b1aa03df31c7064a8f4795679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce26aa114e2badbd40d468b9024e278680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e5fca4312f696831637a8382aa311681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9229176de181417c0d8c377c568a96d6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389606623ae6cf295aa4b4bfcf4982c2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87acbb06968f1acaa5060310a5f6e864684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a7e06f22ec19675e44cdb82eb10983685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adce34e5d828e6cae7b7ae58d845999686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453f1f17230bfcb72221b0bca1597aa687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041633758934edb8d74e441aaa1a4ba8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736da4e5cafe15f587bf3bcf27a4077e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae58e627da1151272623a47480e78148690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ea3e7175da3e044255fbb0f1ece3e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b4cdd8ff43b8e17fd3bca7d7a9661692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d78bb928abb994da1fb02eb2f5038c5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d35a2143619a996cbedd70313cd4d7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91826bb5264c895c1ad21d00de80406f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b308c1738b23b7e23dc45f20fad75696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da44946eef1701f370f1c311fe3bec1a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02897d06eb4d6cb42d1dd9b1833aed0b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa825d7bc55640ff1ec34fa71ba569a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16631fb8ffbf1bf84830e83f4ba14a3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a43979bde9c018c792935ad9b58adc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b38ea983d321fda839c3d366319e23f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2518ba11b02463edac656ef2a9b6c6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0706d0685a466925808606ce4d718542704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950a60db12df6bcb9aa01a4a81df0bf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fa95062d26968d555aadcf1684bd50706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d3c94b37ebaa876c1e1f84f37511d2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8224e94e2afc70cbe840033953cb9e50708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c66ae4fe412825b4f7022d445aed81709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723ed5b6ede35d4b80a307e3922f7f13710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a1f0d623cab651e80549af3787243e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c112f1fc11527f943049ac27131f7cee712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ba58bb2aca81baa38405275df7acf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a89eba64b75f9de23e3aed51c371e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60131009700377fb1f0b368a0f9da5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b997981770f3250ef3e0c9ef4e1615716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b12431972dea2ad1c274b5df43c6c3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cdb7149339e3331f79205d88d46e99718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6acc5657ed2739281ca2dafb0e3b5cb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c13406a50540bcbbe8f036db1076714720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f312a39b470a0793021ca5e383ae656e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c291088f409932eff8038cf23d179470722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba8c57a15459285ba390f60ad001292723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a37f67112198a409af292c6b7a1a03724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8093be115393bf6a6d1154022fc9d6d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f6c6bff6d14c76df46f60ab0cceb9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9721e89bf6d7a0fa5f9783be906100727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e1dade47f4474111fadf4d816d0cd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d76b440aa8223a5ebe7599474468aa729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f957d3d5f5b561437e76714076ca0321730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a2e848304f13bc6cce386dda8f21fd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8166a6d605e82c90430cf4270ac9fd1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e7563f8754ef1e781eef9e41b39543733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0defc2add798aa59cbeb03545a0566d2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d640d33728a2ea9bd214c15cfdcc9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156093747c5431557e4086f03c3690f6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c58de0dfc5fd58d4435177f6db62c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26f151d696defec19a58b81f76d2aa7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215eb3f8a85546eabfbfd2a78f4715f5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b68caa002d037523a0d870def7cc01740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a679047f3b0097f75cf51707c821a3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a65edd2bb0c88996fa01fd095113cfc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac28cc04073941fc286153ab42f8c3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2419855d6d2a9118f8903c5ab0046d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d91903971e2818427c4e29ecd770f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102605873de2c41c34ee80db58871245746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f70e68c223c8781f5065a713856c4ac747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3185920163952167cc8b19533f62da748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3497dd8fb4bb9fbe6057f958e6c753749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285bea8dd2092086c2456f8057f9921750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d991d73c7d728bba04ceaabd14c610751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75663d51ab35ae4dbe4386bf8336da2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f6c783a06f05959edde494aa24d07753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fdc9ac42ef270875a018a3f2a6e6ec754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063cabf89470d07ba59d12652fbba33d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf6c438b527b55216cefe041f615c3e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a54d645a57cd55968fe1f79eb619e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea4aff0d110b2bdf2fbf47624830a2c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1552a2c9e01dad011fb2e2219ccb71759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e418b32277a34b84af71b635934a6760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e148557444ea6737afa2af995c93b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aaa0956f6fa489922a9b89ac8ff0c1762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c648fbb724935c26404a9e02b7008a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced8ae70139f1653301a50532504ce6764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522fa02ba65edb9ac186e9c29a304ac6765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c64a4ede67ddb146ae2b2c2ab228a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f73f984da1c04c037597ad15ec9183767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f372952b012125070ed91fc38b146768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23efb11d6f02b798c8ece3359e7b0249769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4981ebef633cdf4596d29d8580d7f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d936f18175114bfff6b7d9f21d6d2c08771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f84784cc62500979b4a71c33e82636772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e5484389249950c50fa1f2f331ad3773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c36601a223f78f8743a7677303e0669774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4297921c9a384dcc8fe90101391675c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa42e12b2f16af420cf9e27ede7977b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59af07f36dc4784113604c9eb6e2390d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5940388275d7d6fdef82c3dd1f98a778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a9b56a9e675255ac4d67ed24ed41e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f0455689726c3d65f997c06459ebe780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792152e711ec1f3aef46c47ed42eff1f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c207525778b922cb0a657efd5528be5782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2468c1bb1f4f91a65ef18106b65a48e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13b3b0cc1298bc4040cae8c10850684784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da83651dfe7d4ff53110b696be188d785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50b9c09b4ce6a0a7e97a18947f3d99786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d290e71907ef79993666a87083c7a787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7759691d3d27536d7279429a0e1771788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322843ec20a45fd28de883578d8346bd789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f600a24181e2e0946fe43ca1fb3ab6790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9727ce2d15f8d2e6f307b09f67fa772791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447102ecce141f4b948fac0b0622c3c4792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ce66e85aefe22cd424f0e1cec8868793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c38153b474bb1e642328f1abf08db794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e04e40b3b69f428a97201882a71c81795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2bb8773c7c54baf4e189157bff11d9796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ae9b59d87febe20a70f5d998e14622797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e9118837375dd824a5f4a3f08669a798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad5850d6fb35db1c231439f3596fad799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0e889408a7e47643a2b938908274b800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f19bbda604e8f33258c9aa005f9868801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98196b87845e9c5113adeed4aabefb1c802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a339b795c8909dbcdd2ccc4d96e946ad803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd085e9e23a4838422ce5e0e490255ff804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb1d692159b129d99505b5c97475ef805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6597a28930cf09a695fbb70fcc3745b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece87a8db39120639ceaed94854791e5807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b499bad5f0b7febeed144957d9904246808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af690659d76b06bfb5134b83ac9252a809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e61a5b397e25d429dffa554d3bbe6810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed1caa63460f40fbebed68524a524b0811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d237cca325d9711788899248f0ae3812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bfb7f346d9406c1a8c804d2a8b3520813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b8574160c0dbaa303e54aae1661169814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6628d87f87841f764ba9ab36598bed1f815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b35ad6e08ed760afeae6be50801795816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc7f7e918ef6bbbbc464d9ae87ee6a817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a475ba78a6510dfdf6d8702d39c401.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdea1b7e3c320c830ff1f05725ef0762.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d527c45110944d17a8c2346b23b2843.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94daf23f86a4bbe0e75aea514540782f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4df3ec731d440c04ea2edf88ef88ee5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb2f5bf170de7f13dac7361536609796.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10113eb0575b2627a104f1d11f6fc957.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1405707479c932b638ae3b9fa83426748.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a927e16f1526a551aaea2fcd1cc778f69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad5685ba6eb5d87effe614af34d43e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d321fbea9f7669f68d4f4cce57e37e211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14711243d724d77d4e15e4cc2f1507f912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a08544c7d8fef8e9849f4b472e1122913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac673f8c9828dab5c1f1a8c2543d125714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746980b9379f48fe2f14ce34080b2a9615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904017b04cb7aa44d002000d906a6d8316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb4123de27dce98cac589df0148fd717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d388214f5a26e69dc20471258a14d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf69c2c87ade472049f847c80a74b8919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc4887a4c84bad2de2f47b438862a120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a9273945d3074b1ee25a306f52203421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049fcc811953cfcb286c8491d5edd1a922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b48a5785d14a34b4aa4ad4be309fa223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbff0a5be728fc5855c51e48c67624424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ebcba0e85e3cd8d34e2b64c1bfdfa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f432ba5bf6071b51f20b6de3c066623626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c64274f341be1e6478f0f1e4dbaa927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595efb654518c1d96ea39c640078b8e128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9689b18584784918097df7ca9777e56d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de30493235238e7384e56bdb693745d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f986fa32506bedd282a9cd65965840c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c75e2e89fa2ac1c9d7c12dca9864132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c37f8240bfe0a5971a4d6765f09a3633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677bb8890c2aeae6d5ecc0f10660a0c734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28fc03aec26fb5533e5f4a0f2412c8035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a48fd8eddc9c38bae4d224c94978336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f686b4aadf1b7af86ca3dba7bb26eeee37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dfed408f7fe8874ccb2939bf82bb0f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d32fc381050260bb0dba91c1b861b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda0cb47ae7578c489235b1cdfc6fa5d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461db81bcbc6ee3a555738f6256c184641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ba8d94d70b96a25c790b9750d8b8a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1021b54f1daa57d2e831205b837f0443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e941827425f8689ae69046a7fe4bd50444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4568c2e3fbbd275227312373bdc18545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f4bcd353db3b0df1c4a4491964a18746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc6a6deebf715109765bfeb9fc2c35e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0934db2ad5980f15621305296861d048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ad3915a85941c4863e52f3a8cfea749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0e104b5ce8bdf76701570fc8d814050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256c94d9cbbe9f3853ceafc398b53f2551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914eddfb2f0bd1f346d525e8a83632b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd3364a747d3e7811e7995dc5795e1c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280505d600a2f7336d599c2ce4f820fb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314726bc370643ea15cb42a249bc84d155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705686fa65d94760576dfddd52e9ad3656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3481e056d7e971fb5d315fac3e0f1e6d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055793951c7ff26a58b825a58e97789d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c63aaa1ee819da2fa432b04d94901d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79650a5c68a0725006d07497ddfb5f760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6227aab839eb5a239d8b6c3c43753af961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea876156bea74c72a1a09453b64f13e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ec98211afe5d6893bd912f733359163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093942a6d1ee1ba0dd6a712873b2f7064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de33b7052ff0352cb7603a85453992f065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694af6499ee20744a34fc67cbb53261566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf225ff8bd62ae29943831d645cd68967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a5562d2f8c08bbe912a36cf4e656b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199621a1b4f45f14cabbcb3522313df69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c754655db869ce67a81f905287da1cb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d253fd81bab06570ed9cc2a373f488c171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323298ec5aaa89fd3cb694104c7d916572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e478991b8cd6dbc8a8f88db2c3417ba573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d42c05576c5e907fd731c527efbdec74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61983f6d5bad8432e44b1eca543880ac75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f60d5c6786212555908666894a4a86676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb48f465a80f4a21349af41bc053cff677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eed54a56a02038abed701f340dddc278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d29ef0312282a6e23139342cd436a079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a52f7e40e998ec7aa4271f86c70f0880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0352748a7602675d8938bd0dcbebdcd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb1f7fa07592386f4ace4920aab52882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e50f783b54d4aed08867abac4e67a383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd6f501ae8337688e33d16d455b0dc184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4896c9b3f547c7a19b367d906602b49785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb3c53f45a85a4a8c5d297fc22067a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e494bd0d8119aeaf355fb746a866387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6efdc02fb1223707000bf827a4d6c3c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3720cf256817a1262ef4fe6d6ef20dd789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb45a6bc982a63684a543fd4703f3c9e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2fe20fa0149f8412e8c15f0b7dd83791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25363b6f24e2fa6fa6b6c97ab52b66f292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebdf1b65449ae12887c315f9e31894093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c4c19b69dc4ee7b924e2bd143e56394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86b3d06c4c21b28975010fe9cc1ba495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f71d5d328a42cfed3bbab29cfd4ce796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b5bb36e88d850d0177e1a8e88c2b7a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f08fecff1cf00d8ca7726e0c0e30598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ac7f38da9925d4757e016cd0f406099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd77bb3ffa028df55c30bfe5820e3e05100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf623aff89396a1003bdeb81aff9caf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322260e758929f63150c39a1b016c7d3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b7c80db35c570ce000b3a6a032ad8d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4798a9f0a70c5fb6674f7096beb6b66104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e135483cbc3258532e276364d0ec1df6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb5547bef55ab05e20376f1884b148106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ea42fc0f0e006b05771baf9074b16107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a56f847fd76e21ff03ffb453f7ff2ca108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9226a6a69939c18ea21b46e837fb4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b340ff09e9d75683dc56f760e6703da110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737580513e7c5d29e59d90105853f75111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45757158a0282b6464ab1ae65830b3b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b655474a51a5e56b10fc5eeda4cba82113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31045ad228b3f9daaff836c81b961405114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b38c19734a08de1c39699dc58dfaae4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa236491803835f36a37247cb3051fa4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44fa7acf671f8d75c5cd91433a21fbe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d31a115758bd54e31c9238f39dd2c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871f88098568ea87aeee2a11552af17119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eaa7ed191839a5100a960cb2797048120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ffb77ae1850ff6dcb9a8fbe865a121121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ea0fd8e8e82fd97ba8b1c4a9a5bf57122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ded4e97229db8e9a98e3eb7daac93f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c1b37ff5876da85244d34b65f7c05124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc17ee8fd5281ecd08b3a88879f8231125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557aea1f700f05b692ff38dde05022e5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa0f32e9f4b298e57e8804a88b7b25127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb6918f5c884b7dabe9940ea4e341f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0308b797b5210cb796f6c15dcfcd8db8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9083cab19c9b6533238e389d368f2277130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694452d83f72778e61e428b18e50ff95131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a082e695b6f2756f88f3600c446819d7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594359720fb35f9116ca4c93e4dc4566133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e465bd094a72c44f36108372e1172a7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb1d029781dedf03ad1b713c1c1ac8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da94256b188966a142200a5100abc8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1a64a349d25deed1d7a420eec7e09137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc571c4f8e10399fdc6f7e86e159c7db138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f46508aa74f3b1fe7d8fe2da24d562f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b40a4ea50bb5ce6ff238dfbacfa79a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1cc9226f76b63250fea0013804aca7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17afab44697caa3965a82d7223178c60142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b8b32bbd347bdbfb000cc748707856143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b795cd84ed2da2ffadf1c067c7067144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c3b113bb7d6390d451c15b13086584145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf6dfd48f594d650567eb1edc715f85146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f7440442afe144ac2cba4ff4413157147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ecf2c67426c907edae6c490bc6adde148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb75e19f6b51dfa4ca7c083509e0984149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60730c08a9d3493e5f9e4daffbcf67a8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ebc45d370dfad048029ef27c1241cb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538eb376a4381878bb78713f9f6afb95152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e9d03c12d89e91d4d51b8c060b593c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a892010ef5e686084bfe2a607503f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57361442c2dc88aa78d8f0a329673c60155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f3520a68ffee760387996efd896236156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e2ec018a37e6924200ed3827962f6a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b848d2f47f6a1f7d01e0d711b787a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d62b22f69f0beafc8e9303a323d221159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833bb9128818a3636c3d25e8a6b673fd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28294d71c689178ee5b348dfc3c1f559161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b84d3782b2672b289e04c3dc6230b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec9c6cda0d815d3fdcc4359e045f53163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf58a509f94c0d62ddcfe5a8bb6997164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd271aefd4f51a319698b40f8e112b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee735acfde02b12b10f123c843efd2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18666db80166bc62f68aa29a09e75373167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f80bfc9af2147fbd8fe9aef905318e8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df012f8e756681af66d7295ec7ef63169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0973a8bb2fd389ebf5c50015729d42170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c121846fe249b4061f88f851ba6a8e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4668a5978a5493b43c5fb4b17a6173172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a2bc130a567ecab3c4a9b32f02ccb0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb45c5398853f794fc0c3fad4d97b3d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ae944eca726cdb5b4231d4e4a3718175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a625d3bc15b4a2e54acb24c06a95ab176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf443fc9ba43a6b88df9b7115d0f0054177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde321302452ee2abd1a6a38f2df42bf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca6fbda222ab63b5088361ac2b8cf2a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2675b011de8e73b797f423e7a8775b1c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb16af481e9f61d21909e8df628d277181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502f9db5b9b129dde9ee914ed52992c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02783db4445b960ebe437984da70112a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b759f3b1a4a5f350e985392ea98b0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32499538cdeda0bbf5feb2ca1574ade9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e544c325b8b0932622d8577a8f76b6c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5036dc5f91f5dc9979ce9e64663e57d7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64611328272151510db13d04b40fa289188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135bab055516c19b2bcd3ae2e1c00158189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cddbf8fdbc30c5a6dd3221bdd2d3ea7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe63b9541ac748f44834c2ac4b2649191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5370c2251f922ddd7030a346a69b62c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f1e41980ad373e0efb964a228b277193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416dcd235ffd90df2eddc28973ad3850194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360cf340e98719f88deae300ed40c436195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f441e4911091109c67d676d7cad6c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97013f9028b053e9c1ca70aa25be81b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b96fd00549a59e22ab56e2c6893873d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc204404b50ca5130612247f933cdc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd596a0a0d5b006b7f8e52e9972f54ef200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52442d212f417b038cc0d2edb0ffd1ca201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c8da656b080e48c5f1c084d177b5cc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd5ae94081091696c152b27d7ee12ac203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cda2adb58442cfdead895ea3837cb5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32cc927955905273a7f15cad14eb3e8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03170f88fb42702b8ca439a5d54283a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084aab7a9c0c8d5b79c30d058dddb0be207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451dfdba7375f26d795630c60589fe99208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3359a57b94e7f95105c5999af64bcc2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a9239363b32004e325c31dd8d7d936210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee178e08aecb3d9b308f7c9576796a1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a12f08e4a070a973eafdab53ed4c37b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffc9210c71f96155306b05cc8617ce3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56114dd2d46b6c647fc21f49c413f5e9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b80f9cdfbb7f04799aa97023212c5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c06dd9e1b49e361ba0181a75a1689216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0302a341935aa48feba432c1324ac5d0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bbb6d8f094a2e0ef0a3848411223f0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6391b0363c5e91fd167278a9e249734219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa9dd90514d6d778e3e6fc308a2993220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da4266ddd716b6ec0fbe285d077821221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf6d249033d447f07a78f7c0564cb1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50448f5f504a74384e8ea0305f90d305223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9763728c247cd50788851b93c56257224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b113e55f9f17c030db667875c4cb37225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b54d90cd519a4508635d911d16acf1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95edde9074f2736aa633feb1ebca5449227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751e17f42776dbac380768737792e65c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625eeaff70a3dc692dbf1b7379e40c0b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9814f866dc6c93ae55c619b7a18e37d6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a35a483ed86c9eca59131e2961117e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d424a1417d43aa3eb5d6904fc99b578232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba5f0d1de7cd57c52f01dacc029bf11233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d72c9f755b5fb7d2f75a744408dd10234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfed096207b2b378a5398f2c0b96aa0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977b6c29a3193f5589fa3b28a9ab5cb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7139a0960947ddef154fd83c9e80f744237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7739300119b21d748b6500f20c97ab53238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1fdbc82f792321d7901554803ee0f8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e1dbee8b5107089375a0f2c106d96240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3708b57650db854bde0c491fd84e274b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb039ffccfe701c7394ef46c5dfa457242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91031a458b8f32d61d85bb0a2c4b9dc6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcba5e16bd867872e1dfff9dd545d80244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8532cf0fa11a9e40221c911d0c84e3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fef540fbdcc8b352172064909b9bc90246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290dc83466645169c600e53a60707740247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d361494727d5f1d79e1f6bcefb25610d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec3303cdf6e38c82c2f92bb2d83d31249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c48fc0bb9a4f31a7861cb34af993f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b97c1674475a6841247752bfd5f05251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3adec337a3ecb14692d1ffea5ab0d6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d513a57a55072925bdaeb6eb02a1a4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eafcf63019a4dd91d1498e86fa3fd1b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee65905050327752627d18199c952f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7eaec13bb6af586f7af10efa545c62256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a84120d65746752c9b09ed37cf959d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf0f145a3b98b8f45ce53aa5ea64b5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e8d4141a0cb4121b287543379500c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf008814d3d4d4011bddc85defb06fca260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c45ca8a0bb8148f6b180b4ec4f53880261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e3c791f57c0c81af7cc156d144bba262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b869ed9facc45928a47e212d699c20263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39701b2d914b40ff6c984b1329dae30264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558626ba70f7b495bbf4b78b796d606265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f4b1062e8cf48491c7ad1539f0ee09266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd5a35726f38dddc38ef588c187ded267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a88dbbce849ee91a1cd964f235dd8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e7f9f1696823c940080f9c29ad8892269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f912fbaa8546c4e57bb911064e09f0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c58881f1ef938e5e947e668faa2210271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c12c6c76730910ae69c9b0574a5b632272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab5a46cb37d2499df15ab8867aa94d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760755c75f379f3e3a5e609ecfbef994274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be51c0aa3750337b156a720d1cc2b36275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cebe45abfea8778adfee0302b75efe0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a7bf55a023f9b48b038992b4a9cf55277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf21f03f735e07112ffd9344c11e8d3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d455246d3b1fa9db786bac96a46f8521279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a9ca2d1d782aa2b0e697e259a0d784280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20370a4a10568edc30f83217b9c83bd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6201e02df3269ad06668941be02fefd8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa93dce979831bc016426781a3083b6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0004a91698e8021741eda57eba2edc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c6f48898db22215afd2a4e51dd9d37285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e49212ccffdea478121d5d42929388e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bfc34dd7fb1149bae01070bc0a0cd6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbeb2616c87bfca142329ce5f65b4ca288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb7a4f39a55897e0f01eac320fbd3e6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a264e5fd7e6f2df47af27a162f8e8a9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e91782303d53fffa1bf83987c8a85291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27261fec7c71d947454ce3f8f1d30784292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b451dd3498e51cc4e35827bf0b75cf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8574b963bc97907b8fc695774a2e2b4d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a99626e8476858e96ec81b1adf03f8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b1734d9f3a7594ceceeceda1b96340296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b3ac512415508bc1a06dd18ff23f6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca3009a49c0a60f84049969ddc08d9c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d396f49c6e849f626c54e4d4073d62299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ef9755bd23ee58424f7255eee5f7ca300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f8c63c4a81d518e740be77e3c8d8b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508f3da01191798837f64e705dbf8fd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4e477a22eb2390cb6e6a199c3be26303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e260a357b5a1ed6f67d220dcdac45199304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154adf0ed460792e8af06ca7531c9412305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83629c85af82de60bb221301c882859e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93195e07db9a9e20152f1f6defada31307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec2d8475314acbdc3b991601dded0aa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661bdac949e6e8da7eec0c76c4b5dc81309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90531a349fb32bfb484c09b6a05337a1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b6e86d19c4d893526ea12a5276752311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f0c342ec2e1a3b6d8a06f0dbffc9d2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e9f307b964aedb8cc1c12cf1013bb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5374c9859840284d8665b14154bfa4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0453b4110a3d2859417ed9cb4dcb73f7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ddedbe580f5037022a0e7835167c10316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed254a9835f1fb3c494f90930184d56317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecbe93772dc7010afe0a412ee46d4e8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30822f8714169c5b8bdd4c0aeaef151d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f22d452d3222559f4c7a8f0d9b0f95320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e1db915bcea7b7d04d3a6b97c087d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb7b0f8e9787836467d00ec73bfd26a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc71d31e99628de3149837b5642b45323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa63bc1ef34526b18b26cb05fad1a202324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e289854e72734197660022e6e2707325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09316de705a8b4e5cad49e94fb40df2b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755db719d9293c837b8e6556160f5d7b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f6b60cd1197e4fb630767fe3b8a4d5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de68852d5f964b6f8443d40e53d6ea76329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7226ed1ca877fa976030e40b7d61909c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38210664254347a11cb2b3e0311951331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db6cafd0dfb4d96b767463f3b4a8ed332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce77580af0f0e13a834fa9d99ee9b7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118a08917250fa0513a25dc23c5bfec334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b3c4588aba41a8385df76fc2912617335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e22de25d4a04ed3736d50b2b3269a5c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b5b3baf8b342c3d44e6265ae8c7ca0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b51b7b96579dc1fdb9d014465504d3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19129805e9dfcf5a0403f6d54215e559339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6cfbdc68ea7de5ce3cede7a2b3fed5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bbd491447b8359c3024b22137e4d5a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9555dc3160ac866ae422f8d097233b21342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3975026a494a3abdc3c92091d86abc0d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc419db46d5f2b5dc92063908ca981a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6356a9eb85cf9b99d37359216e2791345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984981cf98ed2238dc6e725e8e706d2a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e7c22620134a848825ae2a15fa7c15347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e91486dc10e38825480841e8dcb3f93348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f23ffaf305f9f5413493bf3a118bf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a55e2b869cf5d740dcd47350896849b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36528eacb5efc5753ea940b4e00a4e3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a03fa80555d971d863f7c073f946cd4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c1337eef639836e3295cdec394bf85353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4811c3f0ea6abf792ff1df53cd80e4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85622e76d746b5eb4bff33bd31cb95355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b3d94b2f02468ccb6eae385453620c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf6e111d45dda2e4b1a7fcc8804f13a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1112392eb4745c50e26fa8378a058193358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ebcd96ebd2bbccca292035823fea8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6b05da16c1a225dc7c61628f714bf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2682a330a1a6094aa061ae8b4b827a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85580ebd929736a1ae7f937db220333e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb8ce47da92a2818ed207916c8ca8fe363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e6971d33adfdb3e2b7bcba93a5fb91364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1364812413f74154d359e9357a4eedbb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a245d7b15344e53a3bea73c67ae2de366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed82624d7cace37173e005fe02ad03367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6d83b5e8f09a8cc2f80cf11371943368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82189c83aec57b2cc73eb9a8ffe80d0b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58518b0f53327514fba65054d398d68b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d7fd62d0b7870621cdadd65b3c9be371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7a1d71fea6abab137609fd63ba039372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a1fd55f8ea4a05461ee92f0706f8f1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f62e8314b25a36b42a0d8004e921494374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758be8b2db40a3b88b0294b8618a5421375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1468b87a63dd19ef736985776965dd1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3104be36f6c6b212bcd473dd55ca17ac377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e37560ce894184fb9372fbaeea8698f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd4f47b11063ee097b3d167c279c544379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b847938eac9594ae31ed04c14c2df6da380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12992267f0640a7260989f249cd5bc45381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f11ce60099b691a5db9741945dac358382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f5972671c2bd638e5faea341e97de383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff19d4f8d8ccbeab10e6e6da97411b5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a4a7a0c665c59e57f292545ac2e79385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179eeee963f9e049e6991eeb50b3b93386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d41864d3c18abc7ecdc5a3819024ce9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c22ff713c0b3eaf0c2cf4425eea26e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be8537cd9e6a60394a4bd4fb182cd5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c3e8d54dbf921ba454771113863ac390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e77e60ae1e2876ed9a9d3a72485ecc7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cd6a3839a8285d7b3c874e77f2ebcf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684177dd7ec05888ea97149d45c46801393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86aeff2faabe0071f5fc42137e533d6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d7de257501f1b2e5da28caf2bcfc7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17201e8170f60be0aea54836bfac36e9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e43b2f86d53176454f7620d2a7998cb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7456b3d148f6ef68c513e9499e304d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c66a926ec61d6ff137ec160638b3b3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c329b73fac140249e62cb17af11fef4f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f1195d638ca9a067708157fa7397c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e238305cec75b9cdcbc2ac0990fe7d22402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9817c942dadaf17724d76c0f4e289696403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092d04e93f6c69a0dbe4cb62c91af32404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b75cbed5b722772a3641c3cc2e8777f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310177167718d2e20ed6ee3ff070f9e6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2793bd932c25d548a46ba3a50ab82407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3619b4245232ed04f9525d0c11b3193408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c876b67a800aa8fe1eddc5c0f705e827409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6345136fa210b4a9a71b0490dfb88c9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f96b4796537df33807ee32d10cd49411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce2fc1eb365b8541dc67797fce6247412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2bf19be7b8fef2ddcabd64a991781e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f7ca0af22fcacecbba424ed1b74e0d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dac477b80b9a53b0036bcd36477ec4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a07d2f88332128abed63b5bdf496e0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b2e5387a7e825fd15f248d78fddc3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6f5737fe2e70a5a5847e80a35b042418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d31e2fc19f80e9cf3d3fc87d0546e2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f2e9d82c8c9aab130dc06041219604420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89dcf802470c138b3afdc098d9b50e9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad2efc230b1e20e6bbe9052dff7631422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab500956d2b63c29941d6dc2ebc40c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b99f7ad186b5371e7fd8a175cd8c6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b4f92644ffc14f21b2f3cb459144b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3657372f9feb427c74f3ff7e3cb56cc0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2210c9d000463205560e0a4ba7ba6ca5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c15d41a9b7afb5b421797d27239c6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ba55c9370853e3761f263408938e6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a5cbd5607745c0277d75546c24f5dd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf72f13b7af3178d039ec7873d14ee431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b13ea7006c8563b1fbf88e53d1618432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f8620cfb23407be9f72d94e1d88d9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd71f63165c23b703403c8556bd373434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b804ebe338300c7a0d5c7b91934c70ea435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4958b5595649ce5501381b5307580f7f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3e7a94fd435bdafee113ea0b3ff47437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca231c4d333e385ba756964d2e03ef438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d288f9a9a5fd7475d2231e0d6e2b5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb249f74bd99cc09996e0f125fde879440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f99373e81d6dd48eee82bf90e65f93441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04df0f531775ba74308bd11a2ee14a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13ff24dc2ef15233dac8ac1e9aaa92443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4890831f8e3ef788b9fc1eec97c892444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f534af2702f57d01e641f4e717a642445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da92374de10fc3c5c9d53d0a4c3385446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ce60a7ea8e7175959649202ce08d1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df748aea66301c0bf43019db6822a5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e7a21bfa4f696927bab60cbd0cff76449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a3569b9982803189e0706b990f348a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e73eb0e0fc3d2e2dda96066ede079e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f126a55b3f2e519e9310305c94da3b1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b52cb4ce4585c06d595d9df9c54517d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b7491e3e5d7478ea11c727ea377485454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1064808099b745987b95df468b5c1d00455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62493ce788d09e9faff8535cbffc65456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb816363c3db951875707ae5c87b73a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c00fa069838ca44b57e2ef2c08c3bc2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb2f1262446e0afdcd4c032cb39cd3b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a26b8123eabd46494c526cb10319ec8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e46bafea054b001590f24c6093edd33461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ccfd7b3f97bc6e372f72b16110739d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9523aad6037043357ab980d6db090a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343153c252fafd22d476f07f2d6b89e3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c47242e523570a3b86123d84c21648465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb817e3c2c7c67e061ce0dee6df418466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c15c7af8b31c0bd1c0f0bfadc0f5993467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f538e12cbf02371587f5e5726bfb6c31468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff46dfe38366ac29e87f2851c35c31469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963b63647dee42cc39291a35b9825ff470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543df13a855ee171ee9a14e71aeb7248471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb975114a81681fc779231afbf91ee472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446de7c26048c2dbf7bb642e52fc9ae2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee92240d2be03417fa8ca12c045f4be474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a36e2362de06db4818f93f17ceccb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722aa458ad8d9f488c9758528d8369db476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204573daed3deaeca9657e0eda741cb2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240c6799b340b823e2c5961cf94949ad478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e11160ba587b30c60697a3dce446758479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beebab43e162afc006f3b09eb920021480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd92cb8309b4103a7690663e1089dad6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c64350f394d6e2ea530318ba421529c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be37134020080f6f924703b9d62f865483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e9e6391aae60ae74273283a4c7f328484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb5d9e1f9a4c65fb7a96e5b212ca78485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f09b5a3ea657c163fa41d0f4904277486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8aff1ad6e12cfb86ef9711f77ed53b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d439d35f61058064c6922e4dc0eea96e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a484e204fbe53c8f6b104f10550148489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eea3ca70a3ef61fb7a86405583715c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09c2fd0d279985eca44159e8f5d162491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a076226ebc27ee9dffb3fcbac2146499492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54041f760b1fc06dbe6064da5fe2a5eb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a86f3f6ab51ee295a59a7bf593acf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4041a76ecb335110a0ea2c6b9717a24495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f223af07de2f30e09ddaf370599b9c9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a031f606e76a6797cde9b2aa6a4292497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e13df1a27547ec403da2c7be2a0cfc9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf8a7b342ef03acedb7d94227b03968499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98763359be1bc8569de69febb1ce31f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ff7eaa83ce3866ab25bcd209bd1c0a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e59a721b4f3d5e29a67e4d66654ef502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1752cbc7750ac5040212bfcba46d8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73cfe6ec2e54bc4187e625004fa417c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea83cde42826c3967b8b4b8a9e59ce26505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f79c87114628d5367b90e85966eb4e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a17a1eff4c17e7cd911cf6538adf31507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f28f9d1faf7f0dbf1fe4b92a2ceee508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b0abe1b939f5341fe30c624f93b31509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5786b90f7178a32d1e208629dbf4d5d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d36791aaad9c0bbc58e2cc92389f5e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f0f57e2e047737eae9344db97a4a65512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afebf859cdc5839374fa7f86160796d5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb8cb1850a06f4de50ca694dbd8865514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e335e60be6acbe21a0799cdc3f0a6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527fbbeefcc805fa54b0858c32838c31516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610922bce1810b4c8274384d01d9ff5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126228144189c1fa18525f05944fcf8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aaa4a33d6ebcce0349cb6055c8afba519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783286a14593cf559e9cfa326e9e3aa3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c964896afbd69cec318df76f41c2c13521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a0ed90b6a4d8ea7cc4814f4371ba0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1954761617962d70c064fc92c7c5d369523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d752716db1a10a27f62598edfb1d831b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90126f46a185a4851df32d4fad71e8df525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e8728d33beccee786cec82f58426a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98123a132711b174733fee3493c3355527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f3f8fb3b4a12d052ec1995b096609f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16a42bd2c7614e1d61c4ffb63066e6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc4de6c431311c031ab45694e2fd6b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4979cb8ff6c02aaa7ce80d3f4087f70f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7fbb568e0f363d7ab0b1db7775f6be532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6025a159b24296327cf3c306821eecee533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9816fdf3f79d0e54e1a57550b3de5e22534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a00e107dddb9feb76188c77c3dfa4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8077835570e629c7085d2782c0b2f1c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd47c70494e6eb50e81dcd31749d85537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d722bdae7eb788cc00335eb91832f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd0727765d009919df923d9b39c9085539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6da3ee545f14013bacbd6ba21e5e54540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedcaf1469bcccf4d1d0de352f670fed541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fae7bca68ac339dbadf3cc7ed5add6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea1af2da2485800ff6c2d228f8841e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6975ba5e87d7ba7791b52a61e8c76afe544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7858b451110bd54161ed03cf0c673545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e4d83bc85583626c7ca105eaef57c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284da4accf08c4c683f536e247cf0492547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f619e09f97649f2db8c48c339a807b29548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe9394c2c250521edc0c8ba6a6ecb73549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc305e2bcd655d3165be72490a9eabe2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7589a4b915927d77761dd54ed8845e8d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d69ed4b33df901f2748983657fab9c6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed22575e73e1f1a8798134d8f4328eed553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de723ac01f59d3b3be048d98d179b117554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfbf8397993ebe01c58064624a561cb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bceaa6645cf5b53ff1f2810155b193d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21213bce46f51812de5f6f36c078ab90557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23478e1900b32aa7b878309cbfa6e8b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861f7cdfe82c1f2030520880dccceec4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed34573f4cdea98a918b603d96495c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8985d69424f7409c1882f6f8f19c0acf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadccd38ed9f11ae0b23498e062bd0a3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c201a5b8c584aac30105af68cd1c7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f76cda13f440d44402de7fc0716b9c6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dedcfb2a255a2ab49660e3a148478ac565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce4f6651c37fc2cc502770042d5970c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ad8f0f6ff82e2cd396ac54dcaf5d7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b6236fbc576bd7c424cf050c54dea0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef9906ef62c7ffde000475a4ce4175569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af874b87c62b12a07b5a793e90d3ff9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5668a640034bcd7b67d26ceb77330b17571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3179605545ebdfedd62b2e179388c649572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab042671a55c8d98ed33f5dd90409e2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c3a58e5bbe06bb3d71656b225598c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0110be35adb43b33ce2d48a2b3be201575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e35433abfbe1400ba4b6bf9f25138576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b93907294f903eee477a62744ed2a23577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559bad887df97d2b28a5f888fe88e73d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6486920dbc6fd4754fd307555c51e7d5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c7a5b478beb2b9229086c2fc87fb3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57c46e392cd33ae0f21ad760979983581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0811535cebb6d9a947063b7fb22c8c56582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7483801e1ebbbc5aeff9d87e9463df583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff98f2ab9124ade730fe9891b9ccbef2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02946ae707a520c7c38f6104cc337a9f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85cf021fbab50e11acc7a481f02cfc2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2aa4b924afba9ccb8d5e947bae19f9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec43dd77f68f9031094a3683137aed29588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b2a03ecc5c5c38a1ec3392e30a2722589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096d8ad4beb3239a0eebf0d6d0ab199590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbca39917fe2a2e60349e2c483c287c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4bb31c555bb009b87e9954cd41252f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8791551a0bbeed5cc7dd3be4f161bbb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43730cc1745177ba0b0838436b7c7f46594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac198076a827a90a717f6d3c2442a86f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc2f55d7d1d5f9b09e4f995fd4b2c6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1584084ff1cda4561a1ceda57115625597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff8b1ccff62665529fe3eb275154641598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d3ca07ffeeca0c86a4694e42cf54d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7cff77bf998f4b9d350545be828d98600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e00afaf39e2be3e54895fd42129f71601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6495f08441e1ffe4b78f5d8d78632d5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe7f423beef3994818fd25ff7075ae8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ecf0f310d0a0497b85d1e6f4dd9058604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33edf7759a01fc9632cf14a7d87e7d00605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f26192828202a3a2f761ffb220c967606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877e14dc7d4d045445ad344c01babe1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b992a066969ee9c33c6f2f2881425478608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f032f406df15eea94420cdb719987d5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0fd10ecee76232d85a5bb9a0111f29610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d0c53abf9356412852ca2051161d8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40f5dbd691d713ed5d8b8d03f85ad1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05652690a6c0f409370926b8dd927b3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e3427a84e929d553447fe845e2a1a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbfb9fb3e9b1a7f06a4b299a00b1632615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b676b67f1f0c895010e4ebd63807b7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744edeaecd858d2ea75450de93fd47d8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825873d420d4049cf1f224deca554111618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4395fe75343dee6d087e3cd63ac86d27619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d4e8e8b56c3a40657de617ef43442620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a641596cc5eed3ebaddb79431c047f0f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f69e6bd64bcb1798511fc9749a9659622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f248cb2dd851df56ad1cb45d18f89623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e581e135ce8df081f25076e9142b64e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0012312de2a7c1ac5a9140c4dd4029625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f9ea65fb3a811af1895a73c6fd224626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8fbd2cae335c558cefd1aa4c0556d2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0b70b1c3ef4301ac3719f3e270ccd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f48b1e6525e197b1c556048388ed49c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1309ee5bc6c3e97488ed4e18f90050c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d50eb8d9407a43b9faf04f0fbc83983631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b838a124b01b6f44e923542f23e53016632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb321ee5b4fcdd83fab26ac80a354b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa946983101d2fdcc03f3ba3186325634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b093f40345cf8eab56b9050a11168635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d23a9affd8af548cd0fe965877767636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8874b52419185ad722ac5b4a43c80fcb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61def239d20356e791a075f549987918638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514cf0def852c486f4be35a47e0b9aac639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e39ee6dea6aa44105088a135cb2837640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee74bddb94b5d4d65655e77a62707a3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88855cd0e2acd7c9df177b029922c431642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb6b050d367ad30227d524a083550d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e1befefd06fd4bff17d00fb6db9431644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375a5f4211c6a89b6060506f97957cf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6101708920776a35efdbd6d773da1312646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c32cc3bc46e6d432baeea49717d82c4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce3a29f432ff63e37df924754cd6df3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d010e66a6f6c37390d413c84ad3cf48649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef206801aa2f269fcf61fb4d8aad9f6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4582555a885aa173d856cc7eeeae03651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd3b554fcb4bb49501737626d335b4c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2950db2460c59022f9ab1d023f6c84653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a4ae17df388e9e26a21db85b0a924654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497012e4f3eff830a47c24cc7eb99b8d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480e326b0f9b761c048aa261da2438e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca38ee1b13a52982e811a56fe0b457657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04eba864fdae7a2faef20f63cfc6d4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a224a3b83346920e60a191bb661cc0c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1eea3294fb13323c0690e3b2aec471660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b16f77bd14f3e8f6ac49105b2070c87661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63064276338dd8a0c5a7d85bb789920f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba5fc40882764f760a684c4bf9999f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef82e4e01888db7af45d809d5b3ac3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e1698fe6215abbf1b6163f341bf41665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd1806028485b279ee44836143eafa6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25782632ebbbd8bd6ceada9f6b511235667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c956cb796d43e6eda0cbe3401343a05668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d7198d73f76898977da31642f62ad669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb64dccac00833715c4940608274fa670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a647d7a311c1b15643f03821ce6f01671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811603a52d70e582abb06ac55babd12672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a3056adf540a53433ced757d52a552673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8166a16fec0b70c835ec395588e8db97674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db78851d32870301787d9c90ad9bae5c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ddf40db9d0ca46f63d812ff9189c38676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0627805b0297fb071646d61d094479677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acfa801bcf43e407a6415a215555e54678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25af18aee493d8134164e014d9b920679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3875f6db6dcc72ef6d3d0c4b671792680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1531ed988b798cb213bc63d2baabde7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e896cc800cdee9935f460feec3de5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2934b77050e16b02653b308e80f783d3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ecdad57bebd69fa351865312f3ffe1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084877cedb035a04adbe5132d98c32fc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa805d1492f8dd18f1a53fa6f008f965686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ece1b679a6204016f3bea3c2c26df687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a44fb5f57757c9b6eef6ec3ed5a7f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ee888beaa4157f33ff9ce4ca1efd4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff5d611705514ef1291299b358f53b1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c4c655088f9fc043a6754fecd5678691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b550737e147080ca603949d770ff5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec09a943e73741449957548e35b0171693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb73f60d969e2d648c7c58aff7f207694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb1c01930a16e9c3cd0f650f64c506695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff16668ff677b75cf88894fabb3fa58696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb82e82cc7246e72cc23b028b3f71a6e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb4a19c4909f49ae05ca610b4d48da698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c283623bd12ccb07dd8018d50246014699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e023b0bae0be79212533878a0dc5d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b26e208d64b8a2ce998a1d19842dce1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa49affd284fd1d4bd1c7e12c9d89a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f0b5cef6faa35b01b96098c48f62a8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2bb3ebb465de4a214d10ceca35fe8d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e02a6897f99c5bab5f317a1233cdc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3990c6ffec406b11c7c4daab29c8c5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f372faea12921bc731839c1a841aa2b9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf4a9a9ef65f76a37e246ed9089947f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c75bd6594195b9aace9786ef59a340709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ebd31781a5013cddd4eeb2c814099710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787fe8545155b9884065c23ed76b4665711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f5bd1459a361e40e4073612f7bf7c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e235e112b42a137a9de437d0622a47713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e103ea3aa52ee1987ec390a3d55ee714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe5959dddc75818a288187751ece83715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a197114abf720e5666bff39176bb36cd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6964aaa7674bdc684485ec55d7842d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dae9ccad59924e381c2c1f8ac6f916718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86fa6b3988a2a91b7578af1483d1e6e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c049d8abe138db6bcc1f0b51d2dd5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4769ffc5bbece9213d99161f8a15a8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e5cd9302b37721709ad9b752f5d2cd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bcd7215592c7a0150b37722421eeee723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3afc41ddc99bea57bbcc73ca16e83d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd3d87a1252e7b4671ffc49c6928ff725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46247a3006a62cc4c997da152a96bf9c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f281ccfee8de19578b0cbf771f5c8f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cfb6de07081d3a01f581d01ea26ccc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62750d63574b0f9e8a490e08b9d3cd8a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f25539649f147c87e038c6ad15bd9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5aeec892c50a1813dc3d97e394300f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d0abfc2318a1cae30b64af83899264732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec7de243aa9dbd1cf875d027dae253733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b88903dc3bcfdeb7b00ca66416ea03734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47b33a0ffcf9933232e911bcbd69376735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a39ccbe259e14b6732b52340fc7fee6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b11da0dbd16f8e9f786fccae05191737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7428c19b0811fd3ba95fd6a5d46d59738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea4495ed358526b05b8b7ffcc92c8f9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12a7a35796046ce1d0c17c7c4ffeaa740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d42bf2504ce3d32ac7ca71cbee1c342741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a396eddc101c06e0cfa6bbcd7f87718c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c381493f3df8fb83f650a7800b1676e4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad4abc481ee4f710cb088cb80fd20a9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8d2e8958c825a6279741b60375b19c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba7c1a2d8341c1ff1dcc25e9111697746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c70712659d7eb283f3004ed47f064747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d916df303ceaaa0b6e1083ef17651748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc2ec4ead6bcd25426cc804d46419be749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8437dc34792c8f8b64c6d8db2562de750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69363d0c6fb1542232cfb573a4d1d213751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb9db3dc0ca13168b3bb84d7ae6c15e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5af534961c5a81a351d8adc2dbaf6d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4790f0e91629bc1e4fd7eedb41a32b3f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32968e07e1552fddd83a2fcaf3e6bfd1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08032aba573ce73d8f7582ac0c96047756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d672bda3c9454d558606f5cc8907a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16cb732effaa9c826e6a142cd8f04ce758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed5bc42926a6980c0dfbdd0b1667aec759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ddbe2be366f0a82a82c88148660fa760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd363359c367347af9a0a5d16e56166761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c55a6e84107bfbbf019a5dca982bff9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af12862f4fcafbfd27c62f558923071763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256b896a48b0434d72e011ec17b8535764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d285f2c82a3ad54f0d6cec673b645b45765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e2ab325d28ec8a272abeb5d6a7a72b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f8fab36babdaea8fbfd7dfa3671d0767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>