--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d5728d319c9b27a6fa672d6dfcec271.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01359539f4082b6da9ae1b3c1cdd1a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d64a3c0d49f05d3f8feec327b2f3fe33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff8363d38efb6db055ae01798a59b044.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f43757711f13d754fe0612d5b8aa3cb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49527403cdbe8e5595c31d9cc5904c96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c7391923c121721592621290b23427.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453a3d05dddff85b6f6b1054216fbd58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d9b9a0f9ae74b1fffa53e4d06aa339.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e40b05cddec079437e5181324c3ee110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab3e64d2390e700efc82674ca0626aa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c5ae3a96c5bb26c8a77330da69f51612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9629a2981c7acee6b797470bcb17fdac13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d24cb968d48c3ee4b7ec431d5fc72a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c66b3af8e89e5049432478bb7562ae15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e52609e4312441b23b0906e06ba53716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e85a680bedc8e9d2f7849a689280c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ebf05a8f3a07b0eebfae977ef39bb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bfb5e38b83781d44177e4f78b7093919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f871e4b7ff0ebb98fd4817ed2498c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeef6e9b4a04efec3355ab7387ef8f221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992728bbc90670d3a576580bae7f7a4c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca7be9a362c886bcd0921b5e2f6592823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad05216e69ee79b8c2fd7d880a111724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fba4a5e0c0a1b418614e0b1136a9aa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5d4b469d99fb81fc710fb8384062326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cb514b5b6f8e018c39e9f9b22b685d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b0aaeb1c905524ee4cdb1498e37db28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505bba57c6b8b13625785b5ea70a905f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41739193c5b94dd19983eed97a0491a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96978c5c39534b25cce3594ee89a2e4231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e17bf1a4ef7ef5d18f5463f7f28b8632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dec4bdf1cd7985e0b6ad98ddc64bea33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0bab55ec68c63ec6125206c48a67da34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d6f6e2afb52b7a0cfbf3d17991436335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76fc8736a46d02a541da6defbf2d8136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df9fe70a46c4ae482986f9f67776b0937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b97a3bd41ce631722a6e5ce92ac5f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d61038443b9c989e4f3b4a5478ff2f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38665852fa243dbfb3f61dba7c7a5f1b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2268de166f4b30eaf4c2c40f8a2c3f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a919aab88e0b5da5c32aa9ed8d0dc3042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0556b7572e9b57e1507becf2dbae8a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f777dba247c1822bb8d984d498bb744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785387bb99230dd41eaf9396174d719145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc15ff41a13097b6b01695d36c4bcdc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44484d004c7b0a49151162d913d8d9a247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b994288a8d7c97c28ed6f6a8cb018948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7bf56695d9694b3b0d512623b7c49649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2cd7bd1f79d68ac085cad2b5c5f29c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280995c9d185680947d88f14960de3fd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc31a1f180cf9c9fa90c1b94640955752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b71bd1d6d57125e9422786aa22012253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f90c27fe1d43ce4c70ee1de6fe9d554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c02cad8d0492dc1c3619b1b092c68555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf0d110b6ad82e5b749f742fe2d305556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce1d5e2e08bdb1e95fdfc5fd0ddd3e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f3e373ce914659d76beec42b9e3ce658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154cfa5a6d5426d7d6a55d99dbc100dc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94293032fb2dda61a21fd41d8d09d0e460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5c41766f27e922a780e74aa76045761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946799cb7dc0594c9a005a032f11091f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da206dc5a6fb40a1b1e18836d5b73963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0709862ab0c00946acb124d89dcb9c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3781623c0afffc01014c9e4e8d8ab32a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580189677c099dbe48524e081f170cfa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5016f49c8484223e1b6f1be4aa1c967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f331e0967bbfbbd5e2a4f4a5e095667f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc7350115f12180803ebd368f9ae7769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0948bec7e0a5311cd31d669ec80a1f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434cac4171bce0680540cb2fe6b4d6171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed37ddb32ea3b69ced09db15cb2477b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3bb0dc4840cd32418ee59d67378bc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fa7b45414441e2ae1d090492ab1de374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b481d7b79bc7abd406f7ee021c7e775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db3e34ea74176c8de8440335660036a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa6766641ad0a619069ce7d1ce7556f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64574ddf2b8546b460070b36a16095178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa05d4d215cc546a8a7b1d2d9fc4d479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e251ac23a8734ae3c444f67ad1c9bef80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93557ef95c2c048007712c1d2060b38e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a93835829e21d07e3671dc837bc55b682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452106b1f9e7fb17978c7d385c6f2e5a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55818d918f9d0b7a7cc76b2650960e3384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98bea15159f7618d44429f93e6a1ccc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077cc7498b06630655a8c8aff70370cd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff07d522be061ef8b428e140a1fb5b987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e1591087f84233a38ceaf10ba1b2088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a63efb087df0ca698bfca88f284a5c989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804636b880fd46864101b1c8fad17c8290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c5c7503b4885fa1c4692de493f40ae91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad30afc2e39bd27c67b738214c08f32592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f917155d3fa9f1a75fd271fff16dfac593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5305989e78911b313a09aa2ffd61edb294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e509bd1b9dd336266aa2dedd347bc4295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba17cbc266d03c9108abff5abdb380196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c411fa558da3ca7cdb328753c63b430f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e82dccdbbf3785a40b40a97f7eb3798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336bd4df1714f74ce83aa73defd4f51499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177a485b9fcb313dd1ac9660150a0c3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e138e69b73d00af1416a5e4e2bb8460101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bebf784bdd0a8f807145ae6302cb5e2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413ed6ba94790eb75cfc7cb9b627826103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5832189454266b425b21f88b007ab2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4496be153919d70aeca8c8a7da28d3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99917dd28f5351b6ce5173e8cd25d54b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b62c5c6e7fe1cea542ad3246dc69e6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd287ca6d4db706415f43ce2fae348108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c459babf10427aa31dfd491ef83e8e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b926acb7ea90d40fa6c0d3c8cfaa7d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a49e92c3586f30c486fcd5f9ecb08111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20324b092dc5fbb7faf97eae305623a7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e6399a1bcd6785d3b3b11505d3324113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530699dc5d3ce331c3787f03fa27211b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dbe8d5102654a3bd69ac454ff6a927115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb71220946bc0860722bdb1a2fc35112116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc796a8bbc63d09f0ac2d62242dc74e9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca85b2b6063d6760f7382a293c367d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63490442d56dd0fdfbe53178c4e50025119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab28bad4d981b458a5f20ac097a424120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8110a9f60bdd648aecbe6032a6df4b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff54fd16afa964757fb021dc926a7ef3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca1056849c5d56a3130d9a16dc7140123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce6e84446156e118e9c3b732105f98124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd593d2f21df2a2f7e93a5a7b978eb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b2168e19902de3af08ffd65f27653b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a222a1dd365ef8f3029aeac8bf81a1b8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e65117e752617758cf6f654d11701128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d3752248dc765fbb3305dd3e0a846129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d16db37f954b39a1770dfce49224796130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce24b02b393d05dd2197019c467eee6f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c88e037a083609631b9d6bca41895f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba43018f3b33c3db09477c6e876aad133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca846dbab98cf57f4f67e8d089b115134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ba3ace8ba50a79ab5b4c5062f3e098135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d30d576e2ac27a5b5c7bd4c8e7dc554136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7276afdd39dfcd48a07c6c6bd1dbc0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157a197e3435442903f47341217877b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5801596ff8305a7c7dd195155151ef08139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3329024caf27c2f31aadbc082cda5e1b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec2d11b227ff74afd91514a80b1661141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c1bab8b8e687fb3d3310e77dee1ac8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d81b9e4bc8c6f678fbfc05cdfc3362143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49f11f4a96ebe1a8577afcdaba87f8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f664a192955529fed66a2e232c1afe3b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a17fa3f7aa35a806aab135e53ac8d6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ebf90ef34562b7b03bec41d98aaa3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4cebbc1cdef125011585cac68659b8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0960134a59278325661bb268417f28b6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1403009850ad3d14f14bb2d893917628150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb15f07c9aa9199ce8760a0cdfdfebb2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f48ba7b52ead7f19cf2c5d35cc376152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25aef61710fb2d44c5054f9318cbf07153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63380efb839be04f05ca86cb7c78e6d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aaa63eeea3aff799a5d0a2e3eb68df155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7eb7ba9917b1f8ac51bcace16c3a88156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8937cc672ecf9958adf59a84c14e962d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa66b9afe9b5b8e5547b49280fd88dc6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d127dc607012317fd3aad0a11c2bdd7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2192d725aa892e00950b674ede9630160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a696e1fdc0073d1e3ed8b6903e265dce161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a931f5b9f0d89c24a7e662737925cd6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4902a1965133862d9b313b4209207b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc5e3a7f90c5834b09946c5a1176ef2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f33fa0897bd6cf4ce0212971e8309165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3796ba4383013dc81c3ca201a1beec14166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b04bffb56192be4b3e15611c133157167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc5edb0509104404efdc8d2ee301bc0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6213d2fec167bab750d04b4272269c9d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36a227067f431a5fffa3d9c6802967170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd06bd4c98560548e6a632bef896f297171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a6bae2f928cce0c6e5afe27913a7a1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f7cf36439cd2ca5f6d301ad64960c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df9f801f73b5750939f3adda8ff679c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c986ce3eba862a1f31b195b7d7da6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0271080936010942999fd9d0d46478176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f3a6aab9bff91791ef4ee8731b90ce177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e956b13c9c8cecfefe3d43fce0af6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8602b29775bdae2ea1315a8512c15cdf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c414e20f792fbe98c930546439fe57f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c00819a78aae5c9aca79466c3482ef181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528031661f7701a7870ed22d8b940a43182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9068da231d14c26a274223760f962ce8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1398fb7a904f07c958449aabe3fbde184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd857b9cf55e4ae202d0dbea9509e4a9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175549e7871d5ae0b5cabf797a40fc9c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d34098168565dcd65f91ee1be9758187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc06428adfc53e346778411c604c1d3e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94834182883de00400a6be4740a66d5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae72f34888fb8e7d6bc7784e4c42416190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05822ffc642f3ece1fa1dc0b13541522191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d149687e921aa3e3fb63e3cb1218f17d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049541a3b116dd8ee169648951cf3a0c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443145f615b6f372b1a7dc799d06ce2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9002ce6ded9a9dc24151a1b00f3208195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b59b210c2360b7357fde4fb71adc120196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb2d6318000740812e44c36162de28a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75374339f8a7e7c37427b9468a36534f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c72ad72358559f4ea25adefe57d2fb3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f15dbedcd6c4e9d0095d6850155fe200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaf00a2cc849a295b0cf6ee74017af1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db0ac6d13b418a784bdb9004701368e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f87c5e19d57654cfb3c718b41947f3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28960404f4f46124048c93bceeb63972204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f03687a708a03c675c962ef56cc11e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d7df9889d856fd65fabbfc4fac4fa2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebbb7d88641e2e65d757dc694bb4f21207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b87581b94ec2ae62767c8d65b44b0a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881dab6a7e3b33d7840698c1979d47a7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e1140ebc740219c2fc3e2ddc8ea6b4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb71645c5619c36ed604656664e805211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a683ff574f3c2bb9a3dad92e35a2435212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba2ddb26853d608b111b8ef6fbe605213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b6041fe159c9219dd9a17c3249a5b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1175a0c9f62b3b6d4fb8f8589303b6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19271d76fe7b2db604dfaea4ac5725c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190eb8b6c7b8251e77921aa8d9d42b90217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a923e51f678ea03681dd3d020bbaf3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54a95840898793f390334d1213fa9d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ec215305aa61dfec572dedb1d3ad2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f84d5ed79d1747bd8fe0c19337e0a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e375be92444fb2536119c9da3dd320222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c1b6824077696deab28169e9b8f09223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9ad656a125c40228595268e48ec646224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2508788b6ba1cbf69c86f24fb2b3bb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7644daee83cb23625a335f7292510c86226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b150a2dafbd20770dcf64b97d2d29c8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71abca11f4ad63a9f7ac195457e1377228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e003c20021af814c4913215d63f43229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f33b572b495ce1f94cb86a9008b3a79230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8149c498a2adce0d1fcfe8b4a8e90ca231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c493a0ef7bab83667f850fdb547d47b0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c1686eaf6fba23b9334299654d941233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43143f5b67d0a74be66ad206fd7ef61b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5227a628b377a11adc2e93f47e173939235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d01c54cbaf634442731be32eb89779236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f1005359bc15676a65c613cb3884b1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43e367c9efe4b1ebc1bb549f7e843b7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa0447b130d7274f5f5648ea763a33d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b9b4dbaa2b6c0677a9761b3fa4e5bc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b418c9c36e8cc0575c587dcce9c63e87241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f09d76b62efbb184f53c2b64c9866a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2149e3beafcd08ece03d96eb97387534243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdbc52a776731cf9c4ae0146236be11244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c2bc8165e159100e2f40b3371193a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c9dc15ce155555ac9e9f3be1fa0d2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0353e444424e3c235bfdd7f03d214225247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb3bf04052a41eaa9619790bb7e785248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ead6627ad381c932b10652db9bf372249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c2ba4dbab04ec61b0c29a252e3099250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad7c03a7f00b3ea2a5b07512dd38b5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45451fa01737e2ecbf0213ca18754e5a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf214c0bfb41063ffabf880fe9268cb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e669ffbc35bb293c040a21c9736c91f8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eca34aedc96558d9a77f44d9413811255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f5b2940db63f422b141c73ab04710e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b27bef1d7487324e229c725c81210257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059997b367226b8a1487466aecaa967258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11685fd76140bd8e31d0c2d1180de98259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2604dee94243ef9952ca3e6f4681ddbf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8471bb208689f863798222b4988d956261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1d245e55db4f738171bd937042faa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91349b3ed8d86da327cadd6499307d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cbbcc3d55af4bed022732e6991ce16264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5173d398f162762dad33e6572aa84d9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d56d76a932fd18f70fa01b463e6df9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd41a49a2ee58ed9636cc2bd3d789da267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece01ba00259cd41f85912456943293268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e18aba31586e43ccae036c17a98bbd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac19a1680caf2f4b4e48446e2c6697270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94025c2aa72e791c61902fc72d87a86271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14730ba74b73f76f3acb95a13cfe1ea4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de08f7a508fd4081f1b1c2975d7b8852273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf816f72c9f7f8b9b8f2d039c61edef274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1213d607f601c08ee9c2def326cfdc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e737bbf0be57107aae8ca2a317c52b31276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f43744056f9f98a7291c2ef0bc313277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455bc49cfe296209f0d15b539a72232a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4659c46eb67e16094cff1cb0ca6e583c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a28ddaab8e877a60f63bbbb3700554280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ae98820265a1ee2d4da6240185fee281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b2c22efc583a4e3681f7276b229694282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a03ee94c4301d7c033163bda602fb4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a98472ff5f1f24b2d82b29c82f994284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ffe2ec921f63a84fa68f7199dcd164285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708f0f89a2195e7b283daeb7efbc414286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7112b49b6b21da115af7b05489b8f1f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8044c5f95d47b976d436346166332f4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fdabb9b7a6a6db9247bf3e250a4e90289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a40f498262876c4438219e0eadb156290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f957d0570c4feb37dff94fcd64851bc2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b46a0d3e446a0c608003493fdec896292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee604ce3e9cffd76fb127eb746d118c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f6d1b793bf3fb9df7ff6d9cebea4d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3609722601a3ebd150957d34aba2ff2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74831aa6d88d99ee49bff7ffd6d112296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6146cfc27803ae74e504304e7bb75c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a48c7c561c26d4d380c3c6a22fe36b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a351db62ac98439721712a7a9532ac4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a354dfd8c779a63a4b61bfdc8c665300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f03cb10a90054b217327408e4656b3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d7fc65e4243fed7f676f6994264ab302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a1e880c442410908c2842d465acbf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183cd0ed4e238a99f6e83f10f265b639304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc67b44b76e352831ee47e9aed3216b4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18840240d4425eb64a7565d8ac0fe7d0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1547824c19cb9b8fd6265c941a103b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832965b26758ae5c5a0df5305efbbcd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f70de5428cc0b10f76ea7fa29b185d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c29bbc7f7d1cd9f92707b9d6c242d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900974e661f035413a9781061e24697f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8faca00fb4d889b13cf8290c4098a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465232c3213e3d5d2b75722b6ae8410e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728fcf4495adfd3f83e61fd901fa6476314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36655ef3c0b5a126add5aa299df9027d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa7345ebd8dc720d3f6175c3687aef0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada0848e927bacb8e82c4789e776a3d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe9282034753e469fabe928910352c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97557211efb84fe0cc71462f260df11c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bbedf46f5f5fec2688de4b6cb199bf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a6c6dd0da3ae9043d20c919727723321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcdeea571c2535fdeb0bafb4a7fbdee322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a219ae7590191f6486a4de0f8930b9d1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a2cc171ed38db31d76c9196a6c520d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e77bb9b69bfd95ca0b036daea9e7f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64f7a2b920f5814c2d9f86503de080326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a821507f5e142a1bd22620077c85ba327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f6135d099a5c286b76c8459410cb2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc58d3210f8709d7cd4430790ece19329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd743137d13aa494489f816cfed544c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b144ae365e68a8a1a62c20fdd383577331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34957205c49007e15472fa8c82a6c39b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107dc0cc2b21a0cb9795feaeb73d0607333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f268f61e05deded0b6981b90be3cc96d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6aae662c3b13d90c76631b2214b5b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7cf80d6a336dd30fd7e4f400c2b58336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d6492e3502e4668b7d91f9f056adae337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9397110923e2b5c714483924bfe4d164338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a269f3ba9d8615342fe8921f0e0551339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1070ecb4ae6e0a62e8aa44f18977e0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac739dcac196d3115d8cc16b4b1e534b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351373284ca6c5f9108243b1b8203e62342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6bd7066f93f5aec1b1b5807e80c5f9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0379f33e35a4c174d0451662b274fca4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de7880a6d053a8d4a4bf582809e798345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c5cef7eae7b7dc4af4755e104a8961346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c2bf58b01ac164590d5f48e9f8f3d3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1575d9de73e5d2426aa1bd737d40198f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20154129310d4115d8859047eeed3898349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ff7b1c869d6038e8c842e2e539726350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91ed4da1a96c9491b796ee603bf82d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd36dcbf818afa9e3b008e593b20f07352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73fc4da7996b060b493df92f84dfc16353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e175fa31e6986c2fa22f90dffda5a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4eadac1632ab586a9ff38abe56880a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b17664b8441371fe363e7b2ee54d615356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c62e72df484b8ee41f3b26a300136357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b066586d6026e98c7e88d9408ca097ca358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f2bd592046939d12a721564f8dac2f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1bc51fd027aef61b446404e52419a6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5247fa9084cf12f2630aef0afd457897361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d015c8ff9cfb6e344c28e31c117324362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93917c7629e25f909a560121ab9e8158363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622628d3b33b22f9940d143eca4ca58364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1c1902e751f8a4ad45d3a1efbf3c3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59389b2d2ebdc882c1e1a8bcae173a2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e780947cefa80090466f90fd6609ca8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde7e16afe5cfb50cb72d5e83e1b4a8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dfb5727a77f645d9014eb0774e13d2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf8d1196d4be996940a273c1fa2a8b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f43a93c856e61216bd1c20586df56371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daac55f95ec69564d88f2b0de411aea372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2b16a642163db6e4870b7551d337b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0e759a37d7cb7ee05ff3843fe327de374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d5ed9bfba36abbfa2b5d8d82a159a6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaba98c5333bd7d8c8f28f98a8d2216376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9e1ef5d19bf616c13c64b65c0c7eb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace29525716acb923f9f3fc6d47d536378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b3aaeb19c2ee364d7d439528a39344379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda41776c9a659f33d4f4d5dfbffbab2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0442f26973324b788191cff8361ee8e5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4400a02e82882e492e6d23af47e06f4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456726749b3d45ec31abbf94e495915383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc019244dc71c655996d6ab7a840a3e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd0337a2a348cf5003e53d234f1e078385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c531b90d07e16d5b641e0b3f4984bf32386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f42339037e28ee01f50baedca5a7a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc1bcc350b43377d51dbf8a5ac8332388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d04e444ceeff535c9d9f8747f2b02389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59051804daac14fcc0ef845e4e73ce8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c58b5b7c0ea4ca11466e356307a6c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e48355ccb04192468028d8b2c9414d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf1dcc51af49410425f7ad2fbb7a835393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e5a82ad54c2146c33db858d896a18394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f75e12cf6730b163bcbb4a20832244395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865db37aa7290b5cee700c42c1815416396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a52bcfd56f21da0ef4f251ee5fa1a3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7f09c7a218476beaefdf41b5c04b7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523dfa0085f48dde2f2db860f1c6f030399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e955906e9df646851ad14c7f6ce4aaa0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58792f065961fd1ef1f33b5025068e30401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff1f8cd8b6aac689a875afdb3176f9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c9b70dd775f0222ab6642b8e134d2b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f2a2acb3b4ee35c50f0515b1f1fad404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38958f625b4d4d72330f237038c3f49405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb717af8d14d878814dc082d828fb6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51810b5cd096780d57b58edb2d039f67407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff272d4d64eb684f6bc6366ede8829dd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9ab537780de4e37845e519f2d9a8a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0507a427c651743b31431c64c62d0a4e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c0f82273edd3c956c1960708e7f67411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086835a2e10a5ffbc15f4936ccfd6d37412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f17352c18377d8dcd5ce58e54a1cf5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c68497d8a344c88d082f45c7e258f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3a731cca34b6263ab9de3c9b38ef7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e193d43265af4912ac8528980883ce8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f081a98886d44cda6430c62d2da576417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f730dfdee0fcddd65d5324e1e0ec275418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e5b2d6a602ce4fb45f3767e8cc0ce419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad2d7e2e6f39aa598e2b291d923d15420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed940fec628a84c8c1e7d6c52a60376e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba409154e0631ad60be1b684c2f5f87422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ace67057db89a865cb57ee6a83dbb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66014c605c6d5154961be407b56cdd34424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df526959980f79e911351f6421d35f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86783a7a92f61311c38389d08df3ddb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4192b98b3da788a3d978f4f919109f65427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d01bcd3f9165a7985916d0ff5793bcb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33396ee337f63dd5b1f882256e82a280429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fec20c8fe8c18894b30d5f15993960430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc61e98c4c871a52ed820e52e1a5cfa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6c2a3ad17f1319c88184c5152241b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872310f46c684b7e0c290e24439934a9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d7945c3ae635906cba8f6a8dcd0f56434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6697f8587216ffd0de015517b0deb33a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a131eb260b66607d128992e22f90345436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12acd2a70af4a45a246569bb1518e828437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef336230b5fbc2e6252bc0d9c6414a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f284beb739a569cf13d9fa6400d6788439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9d4a2a6e3ee77e4914889f7cfbc37440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563791ec1547f8848a948c25a8272f5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b424e949d355130f5bfdc8ee4661e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a964d8085ab0e997bfea33bd6bb0d6a9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd195c328f350e6229dafeebf963cfd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc83f05652947b3e52bf853d14e6b848445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bab4fa0cbc5996ed6cc7b6b7ddfb65446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eee7ab2acf0482ff52ab4b19b3ac72447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a16a86990d4d52a3e0756cbf089894448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a0972aa46ff13cfa1f32bc87215749449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973809992613ff0f5113476a47fcf683450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0260877bf6869cb0c3be8a05621122cc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f916f720952cd4c5e9c7bbcaaacc93452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd13e4d21c3ae777d627b7d07dc5e9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b567214455a154eb248f80bf1eceadb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b0b2a312b96a0bc7c186cc92c8a4b9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64baba11f73ed51f3720d83fac6b56456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075385c1ea78f2d306106424fc84913a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47163e254733ea4ea785110460bb665458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306311df7e8d4f14ac89555aec4a432b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb583db00bd8e929316043bfa2c768460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e03b1c32bf6909f74fd0a9ae377af9c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040bbe27340f28166be5f49953baa2f4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cf61f93a1ba748eb5d46742b321556463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec74575803880d8515ef5e0b37278c3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb86502cf54a0eadb03607f902fe7d23465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b97a1396a4e87fbf47a13011ff156f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e6b0cdfe0465b9551971f72eaf7b5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f45ece8be1b58ace0f915b6e2e81ac468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc5ed1b8a0c31f4d5c330a6411b83f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b5c54f5d7065e384af2552623d423470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef0836985c9d58e80da347cf62370f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d492d4a0984ea12b5a8878fe6e5850c4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7181348de6a51770ee4df66126ef8f0b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389360770421784dfd048afd5fb859d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3738eca27fe85ebcedf6d671c9e11b9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a878fc7cbf84d992efd6fa4bcb7ca1a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc4b86477f966f5bcf23e8d7de6d9c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c3d7981fc036d7d7d92c762d813c4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230008f409a567b2c3d63157c2e9316b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df8ad48ff93b42d4717d2e542728d91480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e0f2a8eaebead48dd245ea44de876481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f5e176dcf4d1adb40343312f954a5e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0194a1fe295b7e84418f37bd539d26483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6767bc305ab5b607332e2caf491034484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aeaf12ba2b9879a26e0d0cd898d85c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca9a4b74415c272768b6d2e88137dd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de564b61bd019de8af0929e46bfe8b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9268f0dacd189205164185318555c12488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c623320b44ea84f1a0a6349877cbe489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a6700c33c8921d536718d146bc46a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cadd0997417094bcb1f4cf75512ba1b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb6c9d15638653287a9bd455122901492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad042a9a216e77bacac812680d53b0a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c2b85374dbecbd830db1abd9d1c63494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057caa0175ac3d0883784b2071ca3a24495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d8709b167c7dce98a1532746f05ea9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66990f97d3bd75b537b92da93ce4af6d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b42e3f303e451950e44a6902d2588498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f40e26835a4c183ec984c0db51c46499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3723a993efaf1d44199cb3287895639d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa65ead0781e8986638a5e156ce2361e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f732e5b2beb60a12b2ee400e49ff2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf81dab9979ef85000fc19be9116d1d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ad330b1fc33708743a6f3bd1cc9f5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b192ef2e370cd9cd6959db8808dd2603505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b386e276c92c8d8e6051d9f9f8a51506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b289909bc77ebd439672b36f780a97507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d4825f2c40fa911c322b554ec86c1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d980c7513579e946f733e7105bf4c33b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fdf6c1de31de7ec4a9bc71e77098dc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d664b75cf2e904bf18f6d18f8359b4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dad939ce71917a8378687eafb30ecb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ffb366f9855461f47d207fd19ebdd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeea736766768042642c1dcd8cf42de514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b03491cbc722ca42c825d22b10bad515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc96d17f8dda388f5f6c7e56b417f30516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5864ce536524809a8829d77da46e0d7a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b5f5ade10d50c5ad4b8754d8da782518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaab07e2a9ec8ec85bfbc39b4019ce8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06bac982438e05cbc30a5e4cb2b05bc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ce40861d38c27b14bbae51cc70229521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98886dc707d6e53ad075e702a0dd6edb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeaf397f458e354724a7bfc154da74e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d11d597be67b105ae68c866982e102524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfcb280c30a5718bfd58f69a5eb4194525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f5103325a5db089c661220975d48c5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10adf787e5b6c5fa7dc9ff28d5b9db34527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d9b4d1b242ca154f0e034a9f91a78d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda796c84693637f81b317cc3b84fb5f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc58f4c0867101c9b463071809e015b4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03b1c4a24546b4397a2df7f79587d7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad40592c56448f4c196c3832032c8405532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e8c96017556ea9981ed7da603287a4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d5638aabae8013e5ed91f7ce95e711534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411170e7e7df7397c181875c1c7e993a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac8834c8241730f1810350126e1828536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6433fe007088b13c968fe23e22cb09a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd50ef905d699a922a80ddf61ba8bc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737fb89f78d0a021abda76bac85ea20d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79dc69324737aba2cc919eb80f3ccb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe11b0211f788e3b791f7e548c180c2a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b15caf738f149f89164bd01db57929542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29b0df56977af79e811832f8228c16543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89949f1f3bd39855594b9b279835b622544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf723176423a635a1cf1dd7f30d1f5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b985931649b4848f0b4dcc211e90a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5969df8d008c9465e524988856917f10547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f96dd278195a5b27a069140c8044f1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7024da96a0afe9b7dd2439dd666bd92d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a8e67bc36a81b69ed9f7a0e703c58550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190abd44bb9a4cec60e360442242d79e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1cb4f4d9ea8204864467ec43cf3ed5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b89675f2ef8b5d76386ae7380f23bd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a530061ef13441ae2fe0011e02f0f0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3938ac09925176f9c23209a4b03b351555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c6500606d2b034d3ac3f2a2e851e9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9253f6491831446f7e0a1ab8d2d10c18557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10955321e59d8bc183f31a08c8450723558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed912403953f023c8d2d87a1cd313127559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e54e5e7668a37c48b656d465776d67560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf035e0c72f04342653195700fbfcf68561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1e447066235d89bff1ead279781f0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e381fd68947105616686f44ea0a7076563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d7405ec4e1e2eca0acd40270e7eeb2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6635192b0cd4a295c0e92ddb93fe89565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f9ea22027bf215b62908022b55d68566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1153955dfe59280497545de4f570e6b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336433708890dd0d79487e51668a174a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ed8cf3a60e8cff527ca4ff6ff70c7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f02759135dbf15b892d001de5af42570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b0764badb3c7756a1fac13f4968e9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c753832850ab2c96a88f32eecfd97891572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56ebc5e39d25f7c595196ac9f6e91a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f6b2255ef45268ffff645f7143d5b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7925bab81dbf7f238bd85fe69f944789575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa774344160e6ca2439c3dbdfc73039576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78737c8be11793c2bcca8ed5c8eb73577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f579a31fd941ecac1bfad23dcf707578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689fcce18cddf15889780ad19abc401f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0c90e8353e36b23d81b4c9c12f976580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b1932224ae5bbf0d1f12ac9df1495581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6b1a6ef8e2be12b97dae36d2c2c47582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa659b35790f84cef36ceae0cd23d62a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64a4a61cde518fce4eb83c919eaaa4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb982492687572481df136b8b82a0aea585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbefb3278e9826b60d70fc248fcca00586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a506bffcea32b9246d7c01051577b0e1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd713d0241fd0dff57101c05bfb409588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39243d7b5e0dfacd83bafaac62e2b46589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b01f90d02acb306ed1c708aa81be28590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1efe148e2591f9ab62a4156117563d6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aab3c2b400f4634f9e73b59a0da41e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d6945f6fde12c3b45f355fe623771593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ebdfa281d61e292d575b78f64a206594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aab9d1f17e833be37ef1666459db35595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb065645b5d7cbd1e3e32a56578e829596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f0f388715d9c666e7a6bf99b497a4d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d219bf0e457da6bb7338e95cb69c76a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac420adcfd062901e47fc7c029b4ae599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a541ae427cf4f60f0ababf7ea599f9fb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d40483d14a91c5445fcf6b159d52396601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda3471d03b89e79071e0d1e7a700ff1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0916d7936a8012ac631c43c7b9dde4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1049b42ca70a102cfcbd3cdef6c89604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac972dfcda1926078a948c9764ebbd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a0fed0b8368848ba4ba1899809e66606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1a174ebf0343d72eeb141c98f6b5be607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776ec1513d07ebe3c314ce15105ba51608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da61718ce6c14592b597d3d4302666609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e421486d0769b7a6539ab26003c41a3a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11883d47f904a8e8d424447dd0fcbb6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b21b6946e4bed6418287816d4dd63612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9576161d56902aa1c5c11bb68f4628c2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bcbb6bd96568c56fe5ba887aa3bf86614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde8d910606c42f0ec6ebb19f526830f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf9605860b9ca2c4247945833dfb666616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9606771e8f6fe87674aa34167ecdc9a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb6024f9dd8c3303aa2a5f88f1b0022618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d333f74ca2b663b3291cc24d269a16a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52577adb5038a2aa16a8b227efa05d53620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0823f6a19a563b9b2c7ab3d1d7b7f77621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce34fb66cedb7ad5c07d522b52be592622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b623b08294734c1f6fb4287c776950623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f030d2093871a514ef7a848bfe237c21624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e99f459f2262de4e969e2458492dc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b307c756de1fbb23e66205d18fa38e9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282deaa1146636189bf6669752b0f9b6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585e7d0910dff12d0066d0b38687a52628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a06d4858f534347360a4377b726e4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef2383cbd84415ce3933f36f33b952630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e8e9bf9a885542be11486fa8fd1da4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e47369175727bb048ccb693ee3f403632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f64638ebd8d84aeb46f6b541d1fe166633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0831348d876e732c0742b900e76f1d4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f830b7e230c1784a92a11840e942a2c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1987bd8cd5d4e0a7827a6d10aa620f4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f477c4798670e1911b9e054a7b118e67637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691eaa805fa508a904b408af7718ea11638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae8fa10277c86ed4a3338de8982f5a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6e248c577daa09b6f4086f0472830640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfbd7441cba4ef90a857dca513d5c1d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad297e7ea2b919680a65987480f2941642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a3f1af4d9dc304997090d95580de2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180fdcfc940db88e4018d45b76f6c79e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0a0760d6d681a2e9dc31fc415aa90645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f2f9c9ad8bf3142589d2df80cbdb55646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26dd95ceccea207d74e33f64b41fbb4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc097e148c65580ed42e8b57eaf2436648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20512da3cdb1a4a7f9b1fe5dad4d6baf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e7702060378729ac0705785fa8083650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68121dfc7e878f1790cbc06f09d31d5e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b67936e1f3c642eeb8c75490de8c1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d6f7bc859c64795ce66953c1259d0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cfece0340f050e7288afeafcac841e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca07b052d4f2106e4faddd066580700655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2909dbf73732bb5e78290342672a9592656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7780887f8ba400d1afce407382e1f2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4dbdba8b3d5dd902f05b65cdb87a3b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a362a33c4cb2e51de65cc74c3bfa8572659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b8a6c892f68efac74d9389b3360d38660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc455a22c30ae97dc0fa39c02d35156d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6226f36f6d9a4dc5e0f5a5c973e803662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e996e0f2a6d7e0b76dcd46e157bb62e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4607b0a804118a3d42d0a8f9e22b2436664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a95d833a0c725af2b8cdb5e19e5517a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3bc6ae225cd44d1a2da19016684a82666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d391ff8a9cec2877917c5a0b506d4b5e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc37db67f378fe8f68dc4f6983c7d56668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1efe241ff5fac710e005d8d8e3c559f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c74761721efaf24f02e9ee06f49a8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def8f7873201abf664af629f1f443377671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f1b378335e7d72c66b4dfeecd13020672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e2b13c6a46fae744d5969001d8b7b0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7411a53934c6724f5c7dffa01ed0aa674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47215185bde535660b0df390a599bf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d292fc0aaadc26b2c0f16653164b4b71676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2572d31be6c7f15d2f67a93384458990677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ea201016fe43f46640f32adb3dc91678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa36ba0d00775c63b143447896a074e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34170e7324cbd01d856642e3a3b3bee680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c553e2b253e005401fdcae33ec091681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5d06fde6a1d660d3ad1cc6254d5ba682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad65d431d246704e43a506dc73b58b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef39f021b2bc7014cf32bc0376ebb429684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b654cca9103740cd3c4411fc22d608685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d41308faf1e5b61f32196cb3b2438686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a771ac5a0bbbc08935cfb748a8868fd9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b983ebbe39ab64062620e9900f3869688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55566757a4ad5a05fc71d201219c2489689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f2782349030a5e7696e186d9a230ee690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b397d0c213669cb5854b0f909bcd3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ba43fa97e8e6393674987365efcba692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa9c60c5a451f4e182aaa5a3a8e2fb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d8dd17ab704a998fc5d1144c3ef88694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd6a4c21ac8f9513ed3f7c30ebc914695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564453469def4e0f8d6a171900ae6045696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd0786d1f468d8ad72b434c7c1cf21697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38394d057210e8be1d155c68b06c1ad0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b741a4ae250c41716c47cbf121a3e23699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a39fcef16f5f6d6efea7365e855b1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b140fef3a6f291d621e0b02cbe262083701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52da50e6eea5ac359febc48fa9be757702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d875a74b7a18c8356cb77c49ea5bc30703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcfccf180b32bda94cb1349c1ea4eb8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1122066160bcde0032f76868b1a723a5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d457b35247daa958bde98bf39b43fe706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1447633f75f03bef526cdb485662fc71707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad3c0fe41ee3a9bedb18c6558d539f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a868b217c43d68d047092d2a12f9e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136fb45de4611018e40748caccb5cfaa710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc65870d09b712971f2f1bb5b296e44d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14a8e0aa32a40f426d9f19fc916aed712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dec2b362e37e6460f199c8837b7979713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375ad4f6f15257b1fa669f5e385a01bf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb8312b68e1dfe8a514d227e38bd7f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfef300764a812496ccbebf6bca5b7d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27959e90a1d146bcd724151112e8f2d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694fbd33e95c01c6a034215392f7839d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d5b8671af66c0b531bd916c6184033719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602681dbedc69c4314b53d15bf98aab720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1205c338b90ae6b8c07d3a87e16bd218721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954bb6eceb8514dbd88a5c9edbc400d7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d050b609d25fead4b45cfd13ea8e4e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c98f86ce865d30cfbcb50ccbfb82d5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf390355ee4737f07e9a9612b45b5a9c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c638e2674711316179a95cf276064726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d974b32c48ef0108004c1a8ed696a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d5341e0cd54551a61a3f33898c9a9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429cad85d5ecbf7b46c909ab8140e67729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6207022bc8380856a84a08782a3f4289730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b09959edf013225a771784ecef912731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c50b1d6a30c931479e6e1dfae1169d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b44d8fa71f400d2efbf782aef3823ba733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd705e27a338684eae338f4b7e833d54734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9560fde1b250f682a8295c9b987b9762735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14111390129f25e4c9b3fa16c922b1ad736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c081e98862dbe99134d5b5bacf01e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc975744ccc1f96502674f846841bb3b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487dc13420225d5cde3835222ca8c93739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c9da1d7884fd555700196623bd9f4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f2cbce09cf9387c9f7c00dd3c4d72741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3427361f952531bfc99a864f66d8ee742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b5bdbd9dd96afbb161c0518580474743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d63bfe18d010f39948c0e669cab4eb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62daa4b1111bdd60a6fe7175e1aff50745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97501fadc3e3e6b6041dd3c97e3a3431746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16667476ef6ce88f4ee3a5c8e0847e18747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e7615c7b6a05f1edabadaae2d96344748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0eafe36c7522a8fd25d7000abceb1a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51260acdef1d1e2f8abab07b83a6e766750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ae27f5f024e466a7274fd92eed579751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb359d60d89b1892d0a20ab9059d86ed752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2605f4c82882265a334a01c29a2147d6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f33c4af87d587a3a1cf9a7e4ad4de754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b67fbd87b3e816a549ef1ffd9edc0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b2c862274899ceaaf19a27fd64834b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cabb05911afabbebfd2d5a895c72640757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd3560e5683fbafa5729b45bcb4f6f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93831da928d2db5c366b16b2e43092ec759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f1097b98694b5c93801b45ec82449760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91daef280f7a502a91d963ce25c6c1a7761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e20711615bd47588aea8a59eadaf9fe762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8565fdaee02540a7820b8b96369abdd763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36426eeb48530017724653ffb4080969764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0727ab766e9669ca1bdc0ed02d366682765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f6b2d7b8d35c16facb7037f1042af766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051c8b87f7d56d997b9138c12c9e06f767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d5b8ab89291fec1369adcd3d628fb3768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e80452327f5e5f9a3fc4d61b51ae6769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed2e83cb488d398faecba24b3e22f6770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a8e4ea26213b4a60ef054782473f8c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1964983fef194c6dd1ef0ea087eed49f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968c272b9699bae86a66e146d2bc39d0773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e8ffdc3354a86ffa589e106f2b38c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a2c28af28a6f98347a358639784575775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f462ba0a6bd06b27588f691be5c3a688776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed0c64b028053282577d8a10233e270777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01c1dcbb902d35f32c2667952e04be778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d14db4fdb45ebcdb885524ebba253779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c64b1ee0ab3caf88b68b2b4063955f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20bcc150192b11a301a3781d51809ca781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4daf391d150ea4d3568dce2c66bc8b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3654de6b28fc294c682b862fd30a96783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e9e7142cd33a319e683ca1c4f68d5784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00b6b0ba4bcca8994926b341b6208a785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0afa355c97a310f9be5a9600b7ba1c786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a3eaecae7264bf3035a65b514e8756787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f26a202f171358d0d4a020ea7843d3788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1921a0b437c6b453889fb91f5fdc6e26789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e017ec7b98311328724f89b65194d3cd790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f52fd91f2e48efc02cf5e0b2fe010e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f703435d25ff75b35a89a12e1e21f452792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67535888d26e1e097c1b025abc0f4f55793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d835dd41014b00ed3062306a551093794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4873e6d49ee32dfefe3e06ef45db54f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2888dc08a90f415d79f644f4dcd6153796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f5b5c68f10f669aafd0489bb3a84a797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facae3fca0a66a861a10327606cd862d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23620049b958c120c111c8d8a3a6317b799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b5671c1014711590783b21c196fab6800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d4f9be5e02c358993dfe8e040198be801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a75a87bea69b61b637fc05f2a3de4f2802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3365258bc5941e7dd8658a62f6d855be803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137bbe2ddf64ecd1863d7dab894aeca804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a2162a232a5f899ba5641d69d35364805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bde919fca14ca212bcdb18ecf1497e806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89439b1410d3a77eaab777177b4fd001807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105786f7a5ef3bd3a202fa66d8947d4c808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f984ae159534b66a3c90277bf439b809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b60fe366c9311ecb02974446b23a17d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d2593d0540d1ef26119a174d0e8dd2811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e760d2d7afd31b44dc5c06df8075de3c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0424d22b7923a7d44303cc8c136802813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d9e83ad25356b922c0c1f5969c84fa814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62ff32a2e5d1ef329531c9d29b3825815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea91a588096fc8e0d44bcf2cef38d5816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb51b3d3abdf96b74751c7a9af236b6a817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98184e3ec854ba14c91e06fc30f7a543818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45041535f8c301428ee3d0a31f8661b9819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e1cc02be5b25b0d47316944b343958820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a71b295bc58398c0f0ba85ccd352e50821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b691016fc03dbe933bb69d5417f5011.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a701a690546de6636df71cbedc2337822.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c7abf920a90c0f5a63d173d359d7b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d98abebbdf30a2bd9564ed74d4b194.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd6dd26782ec9b5b1914a472a79d915.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4cddcf40b61e2ea866547fccb5b74a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759bf2057a8dc3300fae0e33b7ba46017.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be6b3effd1f5497679ce446b423c6b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af81d46b12fd7f981f6e6fbaa60cb39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc4eb513207644f1f1280678cc9d75610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db79dbd84f56ffeeb9c4e2afcf9ed811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b91fd787f2e744416a427909d71cd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f4612012eaaea85ac3043367376cd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bb550a2c4812b7ae383a89769d426714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d3940b77281176032f25136cdbb84915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9ae8257d0b94b891565ce32970589716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a0c7195d705aac3c81a5eee6d2ced17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da753fb0d03f9c0c3c6d2f8351eacf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069223873d06fb44237c62fc85dd562519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7309872bdf299396235096b9a227c3720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a34c19b766935ab8ff3959fc52e1621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c13f299579e2088060bb692c8c879a522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca735e417d8f556d6d77911e2f77522d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0551c1827ec207022ac8e0a7e3269e124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c98adf16e52fd42c9444e0d3473c725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09557b32de56f18981b524ac396f71e826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c530e67df854a165742f0bad7981127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc98625a865afecb43496980741c292328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df8d76fbcfdaab647b52fa8578cb0a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b04f6afd6a0ff3fd629cb4ec156e330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97513bf8cacbe34ac5282559f4a9037f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b715412464f4858175ff7558b9274e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ebc4c757ff06d4996a9bc9215e4d233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850ab9709b4eaf8a913be12f794ba1a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a625f82831bbf8c6b3ea5e021da09a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e0368ef9a2f04c9bfd929bb47d03436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d619995244ddb95d0b7c25cc8e3cddc537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cbe4c506f1742dbd64ed14f93cb21138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe0844d346d2e6ab55d8e26f1f60ebe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1ffb5bd34a12ec7320e6467eae21440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d276bda5f23503becdcd157653b7ae41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720cd9bb5f3fbebfb2cf945af8dffa0142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bbf3383ae0a82e5b8dd5b4aa8040a143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414925ff43d707c27c43e34ae00f985944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0a911dccbf914c7ad15d452c5e6c045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b901231fa03cd9ef908436bcc8f0c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc0f282a0cb4070e547aa4fd1a3add47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9b025789840aa3847aad420567ad448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c52119e073c31989d3a226fcb07658f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3c565bb0771f596e550c896d09dc050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71038d2bc7b139946f969faa3cecd6a151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06535b4843bcd8a7ec3d30c4ccdb7452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66cb2489a12761dc36b1ea71bb5813853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca4c7635385362301e9c699059040e354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f04164b4c1ff485c257584cd4933e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c78dded247c8b06b6b824f20d65630056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87493b3a205032e790f4124b2539b0e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a797f596e4884c81fbac391d13333e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b3ea94e73e030481e2277517b93f259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351390fe417767e6c0240c08541d37260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79834348aea83d509a758e360be0086d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e749409b1179fdd1adfba211a13d431b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe09bb794e1adc807e940290d5fd4d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780d6b3bbf049d7d78a3b6167a204aa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be519bc3e3ffcf5deece0aa7c57b7065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d05ec9bbaaa9066c3b8c12323ddd70d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d3bc9db45aa802b8a2a77df476302767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e7822c26ed29d18dcec155d92042868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36210b81f1013e4d7554987c8f4476d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5374eb769b5404e98ee6a1dbf6ca97a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f8ef03b9a0a6386f66ebf68fbd27471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ae3066e24cefc5a50a141ca8fed5a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40c0d1871e3079c513359b00df46bf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb445d0dad0773702f1d5e2933a415374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df69867008c48916e1c6475e8bd332775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d602dd5a4bd6f01d4b36e34dd8a255dd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa1f1c1f6f1139511019811b8359b877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d834a80cc66d6c253b129083c030178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf50625d17a7c8177b1b348765f4278d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86081772754881428bb2de6174ea57880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca159680ff0c7598d101c31eccf9c8681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ec9e77d56dfcbe56b3b139841d0b782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef1983f9266ff01aa743afe7a10c8483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e27afd30ebc9e200410bb2ad81dea84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a38f1e556c3c0af77a6e71813e4f3185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1d3a0471bbb5a09eac35832b6fcb386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d9a3752a3017489311263fd7865cc187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a7ec09c03fb3c03020ebb0cfea0cdb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b0b912dcc0e032d8cdf1c1cc3b15389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145db4121797d1382a518ca9d0f8be9690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e255dff55fac7018c8ba4d5d7c63786c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600cd888798610c28c6540db2a5ee03592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87cb3698db0e8df4bdef4035d86d26c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a57a800afccf322b8981ae4c871f3f894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541cbb27de0a03d9c877dac5482c64595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed2b72a2dcb463e20bd1893944eac296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e7a2d0cd42c97f99cea22e7bf7793397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752bdfc7414e69f93cecce59a7bb97198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8159b977e88d1bbb92435ada73fe376b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e169323f873e6a13ede9f02df8b67ab100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac047a6be9cd293659352ba8a4d8964a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01f97c91f8e80a28ff381eedad9c46102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f6e80c24a5e6f676131325fcf1b22f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca2a9872528ba14ffda154b28bd8d7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d80204e8844fa72d1413b503b9661105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42aa8419386dccdf8c1317a3a2af5eb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca937671efc849dabf67379927daaca107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a211b5677ab35c4203e61d78e7591108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b4dc2d4644e1d4e5f1fd91f69618f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba87ad36ad45e873f204f63a1b2e48b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f889109af0363a9b1bc20c94a0d08c9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42745fd731b6d277ebfe28dee097ea44112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a105d29dcb34e484dd68c5edc87ce00113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a89b7e431cd2bbb05aa06c34bb51afc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57dff9f70d51966ad95f2487930457a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98072f7485e4e6cc8d7ffdfc5b766e67116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc6e24c40ec5e4cad1aae1d1726667117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9cf52b3f12d37426b6a3f604be0ec118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3741f080f3f28ead7fee0ad81f1637e5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0411d800044615140f8f54c249634648120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee13d87ad1b79375429c87afe88cd5a2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd8128213db0b3f8140b1c6e1b38d9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab13796d6ca84b83cdf8b4104973285e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16492aae0ac272ff2eb435d5082eee2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d30be66b6584e60c5a61b931a9f9ce5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea53edf488d67f5277980ad29eaedde126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076bb8f2a9ce2cc39d9655d4a2dac158127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1346be94bf5e1810fa58b38bf59ec006128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd0995a89007c34c486987a167c50cd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d92f7a07da94f839a93fda16294b7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e57adb8800093bb5c9dd310c75501c4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2697ac28d2cb33e02b73ad3394a8e762132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea89d3cf8ac7b62c216c590697359e1c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae1a6d875747e762ff0f838b9497b3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cea09978252556386521b8cb492a8d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eaf968b757d62938080f6f3593cdfa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065a639dc914c129f48d48c50681862137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e20d05025aa1cd8857109f73697b8b8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b0047ce30506b15c771f878a1fbbd3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952dcd18bcfdf34e0f7371eb2988e4bf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e0e56a4a9aad2c26c18ddcdfd5b650141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec7cb9eef562856db74af4901b20838142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a653d3cab6c959d05b9d771bbef3af143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7890ab3c6acb3003a56ed9eb26677144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201298131902ba541034b4725ab437b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c03ccc4944bcfb40e3c2e8907e722da146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc96dc77c3b88985442fb53633f05a2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ffa71ac6bae67c07c9af8110da2f25148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dead5515619130bc0d4a6d5003766a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e06659c8be7a9e4b624cfd5fbf73a0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ecfbe660538d48991fa4be42b5917151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706857ec5f86a1650b210e623b30f8a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf65b21a496c712fdcee316c31570ff1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c437abc4be1efad366cab7b135ea96154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef41460e2467c65da190b092305b3f4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71bda2e8e147dc32294b4885343bbc1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf1fb1a3160bf5dc20794d466666fb0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3bad4990188b74c2774bba50d40190158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46015c42581258397700ba83f2dbb735159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c24b5421b33c47dd2fdbf539436f67f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b38e75196f1e38ea74bc1f1d2e0ea1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49022a74012edb8879b070fd4f28ad3b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58383cb72af81f56f7a3ff5e494375dc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e37c76d50220a845ebea9030abeb3fe164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f20593baf06d8f4d3958350feff1da165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026dfd41c39bf7f9666d2d23f4eb24d8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8342c7650722c630bb6188692cd0db167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4822e7fd755f90ed62831da4faaa753168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645156a1518a057ad1fca8b080db0c2c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411bc63279490842c9d81857f4125b6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5e57fd1f97d35fbf365e9fb2f5cb8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820240b69d1a9c0bb8b5ff51aa0fa446172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c6cd84cf7273465bd6fc5f860c6ed5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f7a00929b0afec1a4ee6f6e067ba17174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6920495ba7f8e50b3b79524c52c2bee5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6732845171d6b73f8d8ab79ab335435d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e35a97de53947b7d091381d554535177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee30e632d730e6e92c7e5529bb7c320178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc9c1003da737e97b1bbf5a673b65e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a057100c9a6b0eca42a049bc9e46f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dbf06fb7afbd43831824d8c6954885181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb7cffe5aec3fd9006bcbe8f335d577182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c060e8d203c59eb09db6f83aacb005183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb8a628c6b3d1c438e1e172a63bebc9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45382ed0bb7c11b05808d0cbb224814c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924450db4dded5a8843088d16a7b3fc9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a8bc4def93e8f2b6609da5ccb6355187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16aab74c142788731daff1ded1fca09188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6954403023f0aacbead3a9dba96a0022189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed053c280276a747d02fa586dd6561190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad4dfaf1d7f90c0a0b8e54f0288994191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ad99a695675d4dfd17f6a8a23840f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3cb54dd6ad93815ac93dd6324896b5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a6985567bdfd40fdf22300284748e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72e2338d86ceee7036965127042fb4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994ca804edc318734127bedc7b1b8c43196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee28165558c9d51a4097185f7a93392197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc41fe5ef415ae2cf33a8f1a016a561198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c4bd8d1ea425a1f8a93b196aae5c92199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d5505eb7b4951c5d0cde75df0e8d94200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea6e2c4eac46c02638062a901fec8aa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0759183e7cbb0afbd9223def37eba7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f34a299f822bab124f28f608e96cb7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a60e2ed004154bfada1186e0a5001204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa132a8f5c20d5675429d43105bcb0de205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e66672bb8c37a151c33a54deffc0b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5535f66e0bef8b1abaef4b914a72f3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbab0ab60ce2e53920b0eb8563347221208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9887823667c9754ecfca0badd85fa735209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5351747361a045132ae13b209fc7097d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32da335082ed56185a3d83d8811204c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e88ac8ffa63ad97fe443cd57a9e2e13212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5926f0402dd64160456bc5e9f1c04c53213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c6985997f3bf8f6f595fe1cade9a66214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb95c283592c7db8c7903820e6fabe8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc4b055488e11d86e9432099a6490d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7784ba50f8b31c86db7406dadf83d31b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb5b9abcff808e22eba1d31a0ad3b77218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76355c6fed4434d1c6ab84e59fc4073219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c50b234b63907ea292af93342111e2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a756e8ea944223727cf40fe69121a7f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd072ee21d9e8f66802afed530da8825222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12decc012514a79082ce76533587d8b4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb3c794d6f5cb3ba2bd19cf1e8cdad1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c5641b77e32b6dca85c8e198a21402225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c914c0cd5830a9f7a363d3274ec053a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc9b6e069eb55d23a3a7a14a4664bc1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb1551fc31debb0559c75c70b899da6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b6e30eb5ba0827b31f096fa8c0400229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532de78c1b28b411460f9129284a4a8c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c20af6944ddd2cb4fb8413d53f172a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e5ffcd7bbb5d3c5062bad00cf3302232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c84ebcdf82845967de38f609aa37e54233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2442735c8111ff83b254d568e9cbb9e8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e10fb14aa1e8e6807dd3ba9ec5cbc2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd88439a109f22c6cf6f46b982b27cd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15193e387593dd2f1a5de50c45e9ed3f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09607ff6cf79a630c49c912aed9b46238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401c4397adb34354af4e5daf9c3f3eb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd750f8e91212377c2948ea581b2f4b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ce2dedf84a9fa9931726211fb6a56241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da389b2a0060c94e30c16784058031242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4574d3fe81186a4480023fa09ced4bb3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9856d53a10ac1f1271d47a3ccd59d6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22686ab6abaea8706b801d02b2e6b8c6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f002f114478434db6d16087ee6e10478246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef7d5329bc16ef289297607e0a03ae4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c609ad298f84e896c83850413d7f2e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a97b9a29eb612e59e78a19cebb9284249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8969cd91a46fd89e70ddce5dbdc01333250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e210c9628d094dbbc7e66e2df83b62de251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c27e10238d86492beba0e3d04646b23252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd4ed9135c0163b56685e90ce487f7e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f25fc59a61166c23e8263a4bd846ad5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e17a50eccae6877dce4f1744bf25d0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ac2aeef3e2138a6fe7125780043a2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7961dfa97f1c016cd27db0fc45c256a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dd58e74abd9df2ba291dc700b14b5d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b10e838985aa09c6c1eeb46a798a0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da0ce3ac4ef969a6e1b1f61ef73c6f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ebacaa6da06a91b4e723449b3435a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c402fffff6a4d37a44e942ecc6bb19df262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be796d4addd5bcf6afc9afc639b230c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d2808dafb30a558bc8008c4187c8a0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd0de67b7188dec4901d02b48815623265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ffd6f2db795a473bd7d0a82bfb3532266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41314ae504a1bcfd08c6f2445a325e29267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9470d1874e978224ac6be91ad126ad8c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d7c8b0b070133d07e6f932f6926ecb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1799f4cf87d723c7a073ab203984b2c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d91cd066aab265a30cd12b2b99ef23e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c963969f469659d4da4cd93560aba272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f936679e55c5d913ce54aad5db833273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae806fb570c3ad3e08a841b785c62b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315bcdc0aa2b53d334dc56f6b44cd5f0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15102367af3dafdfa8d4acc49036b0ac276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52424adc6739a5750dc7c611a96d2aa3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3387bba523eaa3b7132212a9dd7744278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a3d1d1baaca49198bf17452e30ae57279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba345ef297831740051d03276b9f58ea280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91108cbdcfe9a9198ef15de0639a7f1f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85664ddb46f97834955665c85380c30282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3457ea7b4e1d06f6e89188033167c350283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06e6f588e84f5b630b5c91dc01d4ab284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c6f3f4a35a7599963da589a0a131ec285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe8b98057520106979e845e0c6d391286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07012f582b9241a622b9128c04354714287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e11a4f3f7315acf0bcc37326d027974288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ac8697f015424b25422a8449b3c28289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b822d6cd631e605150b3e3cb4b95a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb00a48ec427b09f04e5e59f5e77bf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f377eb42c68edeff2b881575478b5be292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b2f61b572ec570e0d411b9e72b82e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e8e2ca680ebb88011ff0349a2e2f0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e991b8bbe30fd294d0682774a63fda11295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d6e67d6dcff98165f5187a51648c43296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801e441b49a9ee45307aa61a62eacfc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b278454eba182fcdaa4a9e8bb42e5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f09e2c1db94455314f9a59dbd0917299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dedd85fbbe89551244be00418cc884300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55179b1059f93a575e2f264afa0f9c75301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e3958b55f298e7d24f4fb5fd927f9c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d1cb9034124296c8cb684e7451bcb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b70e9fea23edb31663cd2aa515b96304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e020db5497fe0eff796cceb07e5c5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169312163721b5fd940cf32df6718670306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e51b5d9839ce0e6bf2af17c181dbff3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c106cd23e8887682759cb817bf7056b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a711537e8815f75a2d56dbeaea058a0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a44ed43afd3941a4876bcf01e6f5ec310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f79f020c1777ffe7181608a9eb91e3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f70ec99ac67933d6f4234dfb491aee312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e67080b71bdd9ee6605ed54ed2c3a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843723f32861d83a67f5032cafa13d36314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b1ab850b3b205f3f4440fa05947e67315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21ac943e86312e93cdc0f324701c16316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104fefff9483babd81bde02cb03cf75317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdbe8d9b8418213787c52d7a91a9d72318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3dc7c3cb15305c9fd9f1117a426cf8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f73b1c9ee43265d32a0bce4b10f59320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f262ac500feb5223485cfd27daab09321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e073e3145a27dec4abdc5222645ee8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b6f9793dd338d67ae91df7a5c4c0f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a807f778eb110e86d9ca7e1b3b5ca324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5201f7586e0ff74b4f061bda8e3ff6bd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823f566f8046713abc154fc801554a03326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe4514cf35860f377cd33e43a6ef963327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8176e334f26714b7bd75ca88f134a2a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105b67e3462c93dfbbf5b4368d0b124329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7846eb472e779a64b670bd59225dde35330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7d4ecc500637f4429f97237a84995331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a25b6633966269d65278a9c1fd778c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aeccef7dc6cff96b2eb4abcf146eec333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf6f5274223e9fc9e03032685735b9d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a046535ffcab8c21b7b45bfd9da556335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b6d3ddf51f539636662fe454fde9d9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd508794126ae989e252d267baa0f203337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef33951c0467ed9166f7aa2019b8e074338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab9e79c572c0e38d9d51c8db59df0d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ccc8eaa929a30cc8c8e0ab9b6e4e53340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f3ee3d0e4a0951b242855ba2898896341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aca889dfede63973d2425baf81517f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0785554831617d82788dff031246c5a3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567fd33fb13394ec719ce29a7891de99344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cfbaa87e984100780f603e0811b102345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff2c039253885af075b3f51b62981c5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f217fdb568d1b921ad1561b645fbfec8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8655a39d300aa9673c4149f892f95348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f5625a14db6a34c3aa6a8bdcb1b94a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e28557e518d97a09431077125857f3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e487bc2055eca8f02c1b73e31cecb07351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca0ee3759109a2c603944331f6b9f0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b0873c60950a4d5256a33a884be73f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d28818d7743fc592e6c673c71427941354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb94b0af987979c2fa9972c0ed8f2c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f21fcabc379ff8dd1bb4fb1443cf9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0804de8a4d562cd5e055efcac282728a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf295e5ac8393516e254c43c5f180d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545405bdf91d1262e997ec0cf13cdcca359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f3c6b43d0f61d052d7e0ccbe29a84360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b2abafafae0d21dca5cd56c7864f0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5dc07524bb58b72d55f7e8278449e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f6c414557a768427ae6e2c1a3f1186363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f8dbfc5240bd2c089deedd153a5ca364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa7bd5cff169191fa99405a14787d01365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303667a9fabeafa5f230ef910eaf7fdd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba08e569bf27e178262e4fca8c9304f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e135acbda501819be86bf428e28f6047368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63fc474a54c3c41cb74fae816bb6656369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da7e954d8930a0235fcf200fd4fe506370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b315e57d8f04590e7e825470d796e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9317d0ec3d6b0edc9089ecf7483cb90372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8067bb49317fd2f5b1fbcccb0c37dde6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cebe0baf01a0d951114b2095cd66c46374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c149a451101547a11626954626428375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d98af66a1c217fef6e7fab45eebd883376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d0cff4bad18398ba21765dc8161a7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7566dc3babe826fd234dd58b3f6ea0ea378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85525f729d254ade8ce6d4aea29e9ab1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f88a76417f779ef3c010634739307c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1714eada740590d93d2c763fe7a8892d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8026e80ffe0febeffe7a24d3783086f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d446c3c815ddf36412d24a494bde2d9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3337c02b4cd03c9627477b1cfc38f2a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64df6dd875b0aa95cfe6ac5ba4c08fc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55670ab86f735ebfe9c3c4c233217946386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9300a5c0e97b9106cea9861e40769e9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9301216c45c85ba38c0409589179ef388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b1c3f6d48426b9441d7aaacc0ece71389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be6cfa22394282235966d1a37c1717390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb7e1bea2e5d9a61cd5363ebcb2d191391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf760c6af8140b86eca315990e543c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0674c4f1d87e255b9fb1c56bd9e543a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e9c042c1aae1416ca13e8811411f8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e90ce5894a81988ff39e2be18e7b8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba2ea1a8e449c8492017c4368d14e8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b624f608f8ebc8c43447be1dc5e6eb7a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5073ab389b5a92d6f81c3e36e11a9e6f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561aeff7f21fccc425a0cde183775ef2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b1111e9e81d78f738ae6ac351d1f0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd0013b99de9f14806c5433db1abf18401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bdeca948e5395749e2763c05ae7b0d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e6076e7f1e5a5e04e2f77975870b6c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcfbcb12d39bd41abe3c8bd026a8d85404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb234b8e6c0a6f6f8b125ba195c0e2a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa607cf3c5c2e57ff9924cfce9d27815406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ff771851df4d638eed429c0854b3c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb43e92c5ef9238b078a8ed3f0a2c42408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a1946e8589eefe0a9bf387dedd656409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61187ff52bc9139e2dd60c2e657a5d4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf846d5048d503edd35bfcb25f6da84411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de79e30e4bdda02334521d999d2dce412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62c1f026e6e29565bc8e45d7913343d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b6a37b933dd6bcd70740452087693414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28624659e70421ab4e2a4a500662648e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8abbb80080d253bebbb815b0b1843f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07492a08eda5888c6d75ba3719659478417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f20da771b03e12a2a72ecbf0bd219418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda0769d7934f94414f662b1dae195a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf99b6770fe8de960bc03901ec06da1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d66c064bea232c9b6853b2fd1611e47421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c9a6b94cd7f3a3daa79744080a759422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525080a95557ff1122c44caf597ec304423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d02122fb984e19df8009a699e67c86424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a948b38a4daf48ab081a779c9b2dd78b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a96460a81347bd0f25d578fd90690426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d0882a803ee8773628a89b7bdcb86427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18507235992190c524a3eaa902995b64428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b00173d5be5290a6f0957850e1351b7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2dd372e72e66f5bb3c6245e2f9a6bb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab79931e0f651cc9fda25c9fccea008d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1aacdb0111d22d33ea0950c070591432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf170a670d5fcb6d9c0647b1dc3c6d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ea1e07a232151e46a2776764dc473434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe4e9d870b5bc80e965ad0b5e4f408435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753b17886efdadc078a57018474fab4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a6059da8679335758889469a4c08d5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62617d68808e8454866850d5010f2cf4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a57660122c3452d1be987ab03a0d76f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a44991fb08db04a9722d886befa1573440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e5004c8e0e11c70f7965382af970e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b460712d425a661cd921ddd22f74b9d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1a13b8999008c68162c0be811705fa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad9fe15b2a7b1d3bfe50986b61fc1fd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6018bd27dd7eb48aeaee29b3097444b3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17923c3520f2366db7ad4208aacf0b52446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30a6d4411b7a045631905e39407cc9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb055f5c4230c8f70b006d50fb2f21e0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bab3afcc1fb13c5d291964bd06e318449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff2fed80be5e2cdde5de52d3696e7f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde4514c014d7a4a6b45ba4101e1bc1c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6862fd8d138cc25427511d3c993eb9c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347a7c3831d9a79990dc083d5bd6134453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9beed796dc1de7dafd2f20b582b0061454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af9a2e9c25303981b2dafea53fbc78455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d24a6afe0691bd29b4eb1a43a1b7c85456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeee8a8fa6f258c4751abfc798b416f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6bdb516a35ea8e1027ea16b4669e22458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5923dd59209997a4547bb9f80f84068459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a109f357205f10f1ff14fa88312b8666460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be038d2e23bc1d8bbc0e78ec485358461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b177df734c11f8f6d5048f87a6a7d6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de5152eac60519e7be2e0eade6eca1f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82766864d51e4d1f73399a2a3f14aa84464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f4af6e07add7c0f2bfff38a17a06b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb815a4e77d06da36ff26e94bcbc5ce466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50689823c15863f3f88fd5dd49e62908467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663bf0f0aa4742d48f6657c5ad85150b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723283a10b79348dbfeaff4424bf9f0d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b98ab38adf579f78c5e6570d51a2b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6307d621a301e806a6faebdc2b54cbe7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb6e96744429b6679d3729385291f5f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c8b72fe21d13062b8d2d9ea3774e37473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6960f06caef7c04581378ce348c51aa9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb726909cf9b6d4c9bd95e33fa5b6275475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad4c92ffefe14926c520fdbf565f850476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed982c648679e6c6968529fa3bce58477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83fd8778aacd61995304b0441c063f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f63c3d607fa8394e19e83270e09dcd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea009ac9b98c5b76131f417cf17be4e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f0480dd3bc24fdafedd752068e5ea9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb86f0c43e40da6217f9bf3e20f113a8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e992468155dbf3b6833c3b983dc21483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d4c64e40e15f3a53270399f49a37e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ca9762e8950e6af3313e257f31d28485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b609fef2aa5217182f55a41b83b747f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e24c603ba6eca7b641156565cde73487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbf3156e7d7714c3382cff758d45d71488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93d09070664438735d16a47a7ffe2bf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dfde45bef3bba3ef55cc4773679496490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72afecbe2d69f80ed1f3f76fc3e6f7e8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb83157bbb36432bf2f72c05311e5af8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b631884937675e02138235ec520fc647493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e3ec3dba71574efc4591161675363494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6617dbf772e1e8f512bc0073ead025db495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643990299fb09e40af8edee1a8aea3c5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3744d5904bf9293d8095e5308417b3b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b0dbd83abd09fd6a8970eb86f78f3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf0b2c2c85cfb23617e579f368f61db499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f62f0b8a0670779c1858592a1159ff500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b471713b7fbaecb809c93c42d1d31e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e640281017de48971a957837e23f9fa2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3863325c5ba24ba803368d947cb17bc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd45e92659113739ce99b41073726da2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b2f23120bb271f1c848d1ead58962f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc45a8721ea29c36fc80ae087d381d9b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d30a05694cf52fb7c90b55e6ed7fdfd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c2a4dbf2c807fa95af4bdc02b8e26a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca7e1337f3eed6697e7c9d257c25148509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b3e7e8c68b4a4cb3ff70566c56ff5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de5f3bc46c3a67e398ef82145ee9ff8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f54107ee4227db7f19f43a926921d89512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d977812c154899f07d45cc405b86bff6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee809871076c5db5cddf247ae8e1663514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac8fc9d32590a21d4a0410ce61d8f0f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e994a9010431bc2c77494868cb9f8cda516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec045e6cc6cbe674dd07c91d9d43d2d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9948aff9f577cb439c5124d60eabd953518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db5ac62224ef85ec9a7db1f1897c696519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd9af9cd4d5c0c413c734f05edf4f5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7799c8c5cee54fc2c9ae524183bc6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a33c5bcfae8a4e4084333f8e349c0a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb8bd707ae9de19289735f68b31b4a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb54eca9489e91de2f5decb63c613488524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb2c80dac5d0ecf55ee0b13933d5d17525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbddd899a7122c0a21d855054638e083526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6608fe8f60a683b7cb6979d5b9ebb26527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030b6ee0caffbe0580c510f52552ad2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a6c543c70dbf758a09a54ed26bea7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee88667f7c068228358ce8db8b1f17530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9509c56f3c82951c6aa13b58430c9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ffed98a8b2eff081c6ff573aaae885532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ebd5ceff90be290316ca0516a125ae533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6204fe2f112d229ce3649a249e05be534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017b935e7dc288c44335b8a3719ebffe535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27af9fb84b4695c78ba781a41a8ce9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec484df96062877aaef68754ff6c12537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccacfc76b44d8deb24d2e0c568003be538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5724502f269de0d372de1fb1710a95c7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f885576feeb1c74d55972c30152af77540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e11b114ea9e7d5a67a64bf3b22aa39c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac89577eedc3926a6e2839b18033cd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdfe0e121e795c17b755df1834533ce543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeeb1a1ef92bc4dcf8bb4b513205e21544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449dbfbfacd06aca87cb8242cee2193545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f438fd86de1de2046eb376045b2254546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de42dbc35a3a0a5101426b22c97e058547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a36952d6dec80bb664c11b7662414548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c49b264b7605668e5f8efee4d5f3a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171aee7cd3daddb3ddf6640b0a44998550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f265642dc04c941ffdb5247b57100d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d107715565dde17563df8e32e5885bc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa637636cb6345e3f255282b3da777ea553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa983af1af46369a2645daa55eff004554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4574aaddbcd9bb6fc50681633bbbe22555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06314b230a0374b1d0720efc42edc57556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaabd7faf075c93d5d545fe4374ea1fd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d874e60a529d088f72d16eb519370558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b209cbe78c5a6adfd83b132eaff20a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9834f7bf1daccd4959ed6746920c4372560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd97f34e0d0b31f201db42b43e71f7e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e39068eafc8dc546fe30ac160a905562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424104feda9f51438a24e612247a6d5f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea43e8d2265b569a1841ddbc71653f3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a68882d09405e27635586ab0d3bff4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22792823633a80a25ebdddf475eabfb5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f0c0d9c1bb6a88e466405d55c73126567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941aa5aa55efcedc735cf8f7a513ef9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1310de22dc61dd7881371b8e0c141c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f6bc4675ad0ff3de7dd8ba005afb0d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf30c8cdeca7b574fce11cbd68282e8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc16ebe95749565fc7025a315bb093f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b80c37ab5ad77ff2fb86490629d3321573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3099345d66fb3570ba02226c43b19aa1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d392c1fe382686a4c9132887d16cc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c928f6bb0f8fc87116ead3cfc69f9a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c5604a72ee4f24d9f6022fee208ba577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90a21331e7e1d19495bb82143fc6fd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd970e9b439a960aa528d3f161d043579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c763431bca905f57767010fb2e3e04a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11916f7bccb00ba947e104b8147fa4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddaf641c546cb7b09ca5193caae813b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d48451780813024e9bab4d59e1260583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b311e480494c9104f87d08cb906f8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c5b3dd96564ced994c6ffc031cbae585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48763631df77cdad4c1354736c7e695586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d977c7d2cf70ae3e6d3e679468a7665587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a469ea145b2934793437332307e3b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d8e0baebe9e37744b940042bc03b9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39a39c1421f9effb9012d0654b1274590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8787897e54313077d4d479c0cb8403f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1261a7c7e9db187b030e9d5122ebc300592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95af9ce7bcb183b18122620d8c773ff593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd22358091ae628974dfc28dbca43ff594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8457d25a3c11162e002abd5544b7e33595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8209f9756c768decbf677798dd2f67596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa992c62becfeb51d2db61a5906eb4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f66380976e255f92703a46307bff232598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab2cc5f4cad9ef0e920c8b0f6fde3fe599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34876902b12de10942acb3df94b32ea600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c827ea80ea18a75c5df25043f2dddc7a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673657f2872bcfa531e5dd1877262b72602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df3f88395b5e3b548d1e9e35e04cab7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbcb0fd14c7a0815298db0c3bf48a26604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8995f36fec1c33da11a55fa5b20b70c8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69107abdc36c086ec3755c6c97ba02e8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6055712ba2733688f14c68a3461f5895607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c140f4df2ab9c5653b3c4cd60735e23d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1775694f6be5d0275d9cb2714010063609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd8ebf4f0f4fa83e055dc20721cc6e1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbabf34a8fb32f05ddbc8ffe514b96c9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc3823a03b9de493c610b1dba481b4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e6f5ead80a80a1148c810c6f96205613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498369a6c6ce97f47c8532a6012b1c72614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ab006649bb41421be86dd0108c25d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae0c7d8cbb14cd28f8dfc47efd234f3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ecbaffa5c24063c735b351642e67d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21283624b1d00e8c71be61bc116df7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b9093eddeda227c388bc74d98a5ef6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e48e9d1efa04a38483f2d5e72c00769620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6dac8697a92a2d3489128b3b0fc019621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc1545a3596b92f038b2f1d4b2951ce622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb540b2d4c86e8adf417258159f5c0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8273e77064d62c0307b2a8c9c4098a5c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25977953bf0c5c70f7b476c9a35772e0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90756a8e7bcf425828b09dad0b009161626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be17ac1a37adc76f632e75d64a7d9fe627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d952ed1b51c22984fdd0e143913df628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d484f435b08808a42f3403ab3e94cb31629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa297ddb2058c3d7512cc75df19a207630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3d36f50383075d2b767f34e0bdfca3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6966ad3095a0f35123ca48e6d777f55b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0bef0fee568879e7601784aa2c4372633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b5d628862855a00965a06ed08bef07634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189e7d21bf69c0ee57e18306ae34b0cc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2952f7d2ea047cbc284fa97bafa6d7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a204eefa97a899dc203e969201490c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e6f1b81c2289a5807a4df80aec9bc7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c1f3a6e6a662f7bd75b23a13845aa7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b73fc44e24c4a4c506f2356598997d8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d3df3b145d5859a9a43cfdfb88a36b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8482d6f661534833c302795d4edca5f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee0fd8ed914eff5baf49f5f4d43f85643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a20cd098733251949030cbaa18d051644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca72cbccb0b187f8efd058711c88e1da645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d18e7554df00a70ccfac89492ebc7dd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497a5b8f249173b2385e0818599ccf5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1cf4b4b8be53a7d360cf85cb9ccc17648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aeab9b572134f53b164bd593f55e77649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a5ce38c53270a9126c71c2a179f108650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b19559f337a9d63634b97e25d6626fd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b781b2e373e034d4cefe1636fd76a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9acb738ee70246e5780b4baf22834d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18256d66ba20367ab435eb96e97ccf2d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea180e195e8b0e727d7b984db9dd16655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a660287b44a4b4982afe341ec97c2b7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c09d67e0d98e02879cb0a2db321fa657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82df816080c7ce075751f2d0b5d6a78658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a26f2463f6b43c587636fb3e44ca07659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315642a208fbb7a31aff8141771be0c6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e596eaf45fe83b2f86cf402eceda2214661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7405e4009f5e930ebdf6d34db600649d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017f29c22655fb65c8ffc0e25761dd1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf84c051f4047191fc6c1cb3c4b586664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66097667bcab0787b2f840c2321f59d7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b4258ef8d71837c9e763e5623bb3ae666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fae387d8512f5e3cd6b58cdc1b93da667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036406c036097dab8e6c98e125ab8b83668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d032b7badf57e85a005f7ae9e9ebd3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb21f5b6f954d841cfd045ccf3c4985e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d7b5defa64f50a3f3ae45f8219342671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e614bcb209a1f6098a548247c5d5ed2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc492fad36112356d788432f72bef6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114316a8dcd514db7c0d325a20b0e38a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0890ed3d7251d8529a7ee83fb3f78eac675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6d737313247ecec5cfd215c7dd5fb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18195b4780802a9f5e743ef1475165e7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9c27cd8b4594762f7d7061091f261678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c93be2bbdb3136ccbdc684c191127e9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad2b3a08c9316e75a14ad034418d93680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62367115a85b085877b060842bb45b25681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bd0e1d382e6e9a465b8a31d9142b0e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d8cfa9c80ce6e6bdb22a473bf4717c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43269bd8b5f117db835807c308aee4f9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03600fbf232972ad84b07367bd0c7569685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d10fbd1d94fa7f869b95360b34ee1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000af54b93a0ea4688a66369f7f1ca65687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f429e5d91253b87db70ac8979a2bfdfe688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d79892dd1cd1b1336c6ea9081b403689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2501893a1305f0f96bd7b5afae718a4a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c009ebe46a51c8bc3bb7fea7ff3049691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200187a7bc14bf8ebec70ba2fa1a0a6d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd985c091ec2f590d43d2a14f42bf357693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a3a8a2714f72cd71c2ae31a3ad5db694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55665938f96357b90e94c881b1e0b5f4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e192562cf3ae69cffbb01c17d8a870696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028fa2c9c9d202e37ea1bb6fb52042bb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7145eef0b8e54d5fe30c202281eb89d3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa805d339f6b973e74ffc9bd52e6e1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e044bfb55fe4b5dc30eb9280b4650700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac188df4586ef649f0fa295d85f88e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75044ef807c7a3448b632321bad97eb9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c3a277b3ba7ceff61e708780649c7a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee08ecc84aa88097cd97b4b628cc50704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da86eb5194989c8ba44fa6f1629e9a0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c692588119503d11b18e3079001932706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f26b59388282c8cd13e9e7c32caf194707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0eb0fad9aaed1e7ebd0f7c93c2fc50708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c4a24f116c6ab05406f1058f0ee6d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b23cd0d7ad144f28ed2b442907c90710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb33628f15b191def8880876b22c10711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b9c35adca24b6e057ae9af3f42129712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d431e12c3fbfccb68589a6de746242713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a13d5acba7ca4807d70ec1276a53f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea3730710821a3f39646e552fddfa4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767508245114932140bf840400347f51716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603753e566089fd6f33d1673d901cd2c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c643249c47de5a82b3822012bc86a1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a47f9987c24e6691abe8ed6aa14c89719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa6e7ab02a664d92ff0a2dcf972d39720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a64f735630f1041bf4ff78d1dd53bc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7520ce2697e32edbf0eed1c8a047586722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed0cf3d73865b9453df781258e3071f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6664394a1b87417c6818cd633045a5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8ba5231ba04b1cb3ac2120dab11f8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3247b66d92c042f75c4bc40f908c17e2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1319c57b9747346569e208ed4f8cabd7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd912c44935b90a77c9c9df5e2e2acd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b5162701cd7847f66fa99c22b53679729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72dd57be935d10579c8e42ee803f6c5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290cc0ea572d9404dc133ccbc73839a4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357073c16f61b59bddde403afea20352732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01bf28831943384ab6d25d32c787d4a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0309315795707ad187b7c7c5598e5fb6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c372b8e09d005ebb64ef403c85e79891735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee16e397111280e1e13fab9b7b56a15736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b240078997fe5420486bc520e077e72737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189e2ac10a403cc92b2980c9ea9eba9c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ade1edd9d141d88610e3bf33bda1f2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e22c8f1fbcebcc50449b0786f89612740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1390ece9786ec574b62ed368953c55741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02ad84a4ffbc14fef3c873074f2581742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b170d0d08bba8526649a6f356abe64743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f2432d400b8be704f6e66cccd9850744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e2a05799e735ef61a572798cba03da745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c1714ba2c2d17746b22b7ee2bf41e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304147efd673a3eedbf9be7f63d01264747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1226a4e68f991e82c5fc4577c8fb5cd1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae03c5471e870409968a3b92411bf64749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7cf0fcee68ede702c398a45e1a0d34750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91bb77d4b45bda384c7cc4b8c0eab0e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d035eaeecbc2b2e7353f42bc52256752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2989a42774efa0697989860e7d5bbef5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0056570f7d3808ee6bf6b27aa041554754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9a2c38e31858aeb2243b492c7b3dd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe38cc7a5ccfde47772784d18264c6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65763a55937839ea79405f824921774c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0fc17de235e4d6aefc02fa6d0b2a6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9255f5d5b70303fd47304f95a6d81fd759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a1e0cb0279078bad9eef6ca7650c9760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db6a0d13ef66f075c350fa0c823234f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4829117404b77d44b8c8f66c63b9d943762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2a06bdedf0e2c7c83ad66e527efeb7763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab0a7babbca81cd42bbad2ae9d5017b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e245957e3f9e1696914d47526349107f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1da810d61b4a5677c053af3af8cf22766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1689e0f19acd64ed7713bdadd2ffc44767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>