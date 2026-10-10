--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1233">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3067,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3451,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3541,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3659,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3766,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2d0139fb7c4a29108df72fb9fd7981.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9dccb501197e13025add5fa78e5cd82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c81b6c2f09d551257e9dc29d0b816ff3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201abcd5a59ebea83251ce939770c9cb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f8723ce175c6b46f77f5961f5dd1785.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e84f88c88347a2b0095549fd18f44d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf1d4ba519e09d6ef1e93b86ff7d60d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde71ca37d01e30c4d367e4031c091e78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78e2fb1e58ab69a10c41ea1f0073169.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13227a91241bbfa9c71ad5e913e29fcd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848c4e0eb06309b2009fab15bfcc93e711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd1df447e4f5d816f82d6c9a9270f112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165ecd888d18c4bc6f396bfb636b39013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d250e1aa7a83304a28114f8a64c8707314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a9c967e2814fb2abdca962a631c1615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c4e9ecf81bdec3f1a8077b741f0fd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ddd5d7e0ac1a3ebf8cbb8c64dfcc817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8300282d6f24d7631fbd47c0d98aae18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc38d394f5f1823bbf8f39b4ed474319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b79cb0dba589273900b4c7ab5b3d1120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524739da18a8a8525d704e8c622ea3b821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ac5e944794140d7ad889fb08adb4722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2419df65f864815709171c086382916e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f67904d51ac51f96df343ec4f9ef3c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c51590e6b4c7515fb51359e94d087d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b1b0ea89992da780fe40d4166c879026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafef722805b3abe78751a1d7f92b6cd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136bc4c990f2b8e00f93b6f7abc1966928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a6f35cb2955d5dd5476af694bb4ca29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b91e76306a560370d3fac5c3c1bc9230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab3b9b8df260fb370fc267aea68862431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93c0553fa5a3b198565f0368eb8e38432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ba80a38b44e5b6e73220f8854f28a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d988f89cac22b326aee88d0146da5f834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada5cff798642181a607cd11b20082a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb702f02c03f204dd92ea651f8e20bf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b280a54daa6462b4d00038f3d55ddd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b9faf617ce26e564c4bfc558c487c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f318c4951acc66c04b432de8d6803a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c0975802405721159b06b97cd471040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb88653b8b3732337a64dce47ed418641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f6aa79074f26f06d2cacad5cf00ba742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac02dd8efdbb0e4f31ddd4f028f4c443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51db76bc2c36046a12ab0483343f28f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f55edab145739668172387fc30267545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b54d582e4751adfa64c0d28f2d3cf846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0425fbdcec9dcb0b580d21ea614ee4e847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc9d76a2a68b1e88db53c25de17a7748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be051fc54d6176c67a8b7b6614147ba49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa29580be71757ac5a5290998bf58650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4470f23cf9ebb45caddb2fcfc355a37d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770013ee4a2d9ac137064211eb1b465752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf6a816653254bf2435872932ceb5053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f0b522d444ee3d06bd01d7f6c66fe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba96580be7b50dd9478321b39bb161d155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c93adce6210c78948c0faaf71143bf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de63986bea6c5fd21a34f3cd20ea9f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4388160a40794f71bcecaf4ac52dec58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7180fcb42368fa76246bfa8aff3fd0c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e353cd322d14963401e93d1d6931a8360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b946a72a33e6fca74b6444d87f5102b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8121e970fdbf786bbceb365a82c69962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51854050aeebc909111ecfab32b9d4563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e7cc1eae47f4075565b4c9c56c4aa264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908b2452b15a4e96f094e21c465a0cd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d1b0913f26a91eb28c4a426227a50e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb92c607caf7e651edb1df14069d0067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c9ee1b1f552067f89e5e3bc1cafe368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed7b9eff658d7bda4a0483407be30469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19449a6a71d5cb9b11d41438b6965e4770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d125c56eebed89950cafc0dd3631b88271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8202a75c1141d682630b91691cd14472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e29a887915c689c4223625876da3e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd824de7668a78b74db4b49afebf8874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17abc7e35eea2c19165909c02d9a00775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d267d7af4c242cf06404a91522050876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144dc9265b60e16160a839777e645a4a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a6002067d1c097f9e4b15b768270178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c80cc38626c10440aa925656d46e28279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c45f681815192be1c360b207e5e7db80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5760676807284ac9cef1b5d3aebf17bb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa74406c0ef6e8f917c1442520f12d7282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e21f096211b890d01c9e8416dd48483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff99272da0e618eaa1bb9e0ac4143c684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497cc9818827adbfc9058b1f395dd79d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c555fc580ad0af5e6cf748387c06586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ffe92bb9b314f63faeac48924009487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1661d95479497ca48808ef7b2a8a6588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a993ddcaa55114f712c000e657e1f57689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06094bc6c7f25d5505f58c354bf0e36b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c02f8cdbca90c3f1371c83f25904d8291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bfb3fef86dd9af7ba6a5a8dcbfc4eb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0605720695ec9df489659ab4b274cab93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c382bca750554830b522bd5c54bcad7294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683dfdb63bb12f58aa71f258549ceb1295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62ab88f886d1ab33b8c67eadbec85896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4379930862d9aeb246a1772a739e71d297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c948b20509242c62b2aeead02ef3964898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f69768ff2496f5d8d97147b032f62b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476934c9e7474fa85283242d5b9ee7a4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ecb1c7dedf6464ab25c932b08b42c1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e06af1fb0dd8346de7d265165afdf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f4760c9aa7ddb787aae2111f622f7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d676434c5bd1c4e8fda4f7d2d5ad23ba104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae8a4b824cf70321fdc38297df6de0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8367e38f934e3e4a5a8c28f072c23af2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5ba083534cdbfd18fd5742ed57ea4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac7d051ddecd72049fde5355a3a3f5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc0dd5c1cf77d0d0c237743f517f8f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355af37589e0ed30aae91331266df1e8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a395513cb8d48a3fd46142740b8dc86111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44fc80ad2f6e76f2315627e066f1e9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af17b39a5618e3ba6e6373e820d41214113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b961dfc16252f3f51f99a623e02be4b2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960eac2381ebb70d9451c540c8cda745115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af388d3cd0b83c6793f52473bf03721116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89cca0676777ece1dfa8254ce4267d6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0061c044b9895ecedc0914cab93e34118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d28acb27abba295a1ff2ae64d5e26119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b60fe5f263cefc578c3251172e2dc0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83772133cf271a3add9d154705dfdc3f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e773caa099412910054de58693897122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e470c0251f420c10742efbdc539a2a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86a9e898b0008878b4fb83e940a33d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e01d549edf808f56813ca3cd33f88b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1695c77d645a90e3edf6ea352c4256126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d444dc59ed0d6f208834fadf641bb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d77036501f1fb72e1b2abfbe849191d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f6bdf05573a83889c2fae7b1e2c565129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be250eae5796f21cdcc548f85ae9f72130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c21b1ff4481e9b676c0db7a5d127b4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a89eb244d3da04d573546010e209a3b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa4658952f0d4625ee38cc55e5375b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122fd7fad68673b66c5dd8aabd9d5598134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4978f5f6035c259fc4d91022785b4a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae29b93d2b774530f0075db66085e9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a5b9c112114a7e2ac55e87658b8689137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9db73a0747521af14575246106bd0a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f93cd7c365160dd83517fecbfce23e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d426816c9c3ba92ee7c2eec76d490b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ab327e1276762aabbbc5e6d8fb2a8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef3e11dbc4a06644cfe09f79a767a10142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b377b52408ed70f930e051e253c8278d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5292a0b26c6b30caea5f2d0fa0123e9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd50afb8ff7e39ac8390de90cd0c13145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f684533e9b1afac53291c6eff0b46808146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd4ea1d3daa837a808cbded226ea341147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a638494faa94515644c9456f0559ee43148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abb9dd309c6f3279b607667203aac25149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d32b206f796bcb3ae46081224df41f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f90a4b96d0eca0599552a56917aaf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a266e3aaf23f50375949b22503702818152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349630371159c9cfc8c236d6d7e1836c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c84b6e854cdafc97b4dbf25524866154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a00af84b93622b1b5e274a6828ea2e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f304879a3adaabe71e83981df77607156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a908166e5033c995161b85221d072157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab032267698b854c8f1aee05ef230dac158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d06cc893687a7acbed20e7c49f086a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c4cb1247c76c6911a39bb9d3b844e3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fdec1cb97f6b829ab838802b6cac49161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89effd99e536fcf81c797f74e2444ec4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6cd03b5527b09e61f9067f84c72e27163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f04a6d75cee90feda6864310b683f44164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0379010562880f086f36afb596092d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d129c36dfffef2a7b013e4eecd875166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe10dee31d05decb01e21216288223167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d38663253382412f258d5761a2881c4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa60256787f6ec7f05e3d2766093a67d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e028b5774efcb68db3a96d7ab42b854c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d9baf52b5b0f079b59475062967f53171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17df2ed961afa5d95957d0df27e8e8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88697e57dd59644206ef1a6c838350173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20984c580ab263361b1e70fc00925419174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c6f9911a6da4b26bab75248ac0f82175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca9b23183f86d96aa97147cc4476261176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d3550f7efcd61e841f0da1d64b54a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1891f279cff26b867948d3c1ab438f00178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f215c85956ca935608cb2661fd4e549f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0411604042c5d7500c7c042b94d6f414180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac3843c3cc569c4b27d9f2cec8c3082181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de05500b3a59c72cf1b04a8fb8a5e73182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e382fe957e21b9c650c130bfe4eba183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772de80144aabaa7565b7bb3fcdd3cb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e9ec92d7ac7d40c9db1de3b536ad6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b6ffe7514389a0e3abb9b54a7c0b1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31536240d5639108b3a5f9ebc5faa2a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfc82aa5651b33fd7fa8e52ac6dff95188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b408d5086a5e4f361bb403c211564c56189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b31105d5e1c9e4d53df8f302e1f08c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cfba7ddd8feae2dbcb2afc49852494191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b5c87d93734dd1c8c9be44e6df6c2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89decb48f212d1f9963378769760fa88193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63870774eafa869d70114823eda5794f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d047a8a315da4f92e1c4c36163cf917195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ab8f7c08880e0719534f86fea357a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c8f9838fd549f1ec1a84bfbdf0274197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce9d8b46aca53493ed8bb4179691e4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b2dcec5b66a588507cccd04aae0c4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b2b5f2e5eed6cbd0164be146e274df200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79228935c336b107164a56cfe2987daa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca8fed1339ba6eac9fe9756f1c41548202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93bd21bf4f220ab0b21dc3c3761753b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521a2795d85b5af17c8ec8db630938a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3583e7151e793766b9138698fa2933e6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ccabc86c72c4062463d52b14fcbc77206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0045173b36d6d1de35cec8163dc3d463207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47630962f7cb0d1df0f5c30a1cf3f91f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed8501ffb03a719f016e94f5940604209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8549618cbe1850223f0150a8fb4ddbf2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7514b3719bd53369254571e21097f5b0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517e5dd6fb66d1ba7e964d2656a9b0e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec836949e4fb8e6c5e3915254fad78213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851696aea0b227b711394a3f4b6f2750214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c7346370ba4e6cc747f83f9fcddd3e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc9aa40a17378744085f5adb53ba32216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c44176cc6a9c442943f4e924299ec217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d8457b8ae30aa5f1c0191a92830e51218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b04bdb69b956d2a45a5555d2f4d83c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30378be82072600964d36b9ad0f364d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ef85fb02382d121b54e168381e9a6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d77ac4cdf4d82f64363df9bf62015222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d28114c7e6dc667fb7532c1904fe6e1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f127cb15eeea0457f9fad8d3c57fe8af224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd37a5adc3e37bcff52e7d5e34d3624225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd55acee0434953e9aa3c60126b47c0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde98a7bbe913c6f0b09bcc6961d7ff227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baa8bcaa121322bb0e831be2737aacf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a7e5638dc6ca6b1d1ca94ce9d292d0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3993fd2dc7a0281e9d960962b234ba230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47617df197581fdfd0101500fc216ee231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652294a771bfc4a7b417520fa8bf6862232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44615bcb897531ddc8756f2ac22ec9de233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0965b4561b9a244b30114bdcde5fceef234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eca4f5769ad9d19b8b31282c5fb9ea235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8e3e8a150a1ba82557edaa9a59799236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502e598f5320c3c89a797109f63f08a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef48a2dbe4d878a74401277626d8be4b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558fb247d2cdc3f407c48ddae9a4c215239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf1efc2ae8fe15a8b733a8f9edd35d4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cffd14aeff52fe1c56cc89d3feb8145241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca6d1d06cb10a89da801622e7e358d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34088ed27088651be92a8666555dd46c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd06267ddb3c4a7bff6483892ca2b4d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496fa4354ece0c2cb6cdd8352bc6c274245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5d0eaf51bae7fc6bae746d7be8c4b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdce675d93ac9a5f8bcc73e162bc1e0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29040469e414377979e35172c41fdc1c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4012b46bb35cb126fd03f4479019fae249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161d3cccc2864c7467c3a9f4fbfc40b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28734c2957ce3e85912e9a35e92f4776251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b761a10747fc6b199e36a43c507214252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f80db15cfac8b36179255e9d3194746253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3860e9cee18e1e3c808ce13283f3f0a5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6355d655d4c456f3ebf3d4d9834e2ad7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e395317b44bdab5bf02b8190803138256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7d5192da8b60eb44958ac526564dc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4db33454d7edb2595d56363b6abb55258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113fc6faf80bfd06c25cf508c6be41e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e38711624291cf5d805c6f6654fa11260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f59e7561116e488fcf392e38f0d2a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244de99f0b8d0c55d512e9f24df71411262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e15bca86c123f54c0ddfad9a0135f4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcbdffe0a2400310239597a2de46eb6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61420624afa7f53bc02ccbc881068986265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7806e96606864a87afd671fdbadf3a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd08a4489cb02c0bc5d043b054032d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f741729174dcbe613b47edb7fbc75268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0a07723298d63a2006dd8d67243077269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c5c4e5ca65d6232737aa2e4279aa3b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3860e7b820f42ee5a0e23057642721ff271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4cf8cc777425e5a4d5a56bbb2d1805272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1cacfd1a51e210a69eec9df7bcdfa6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87deb22848fabc922941a0e6b967c8ac274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c27e30374f91dcda2daa533af4cbf6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1899f78e7bad785ecbdccb37ee31f2b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b171fb903ff6823b7368406bf50971277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1481c98104e5d4b9fcb53a1811db537278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dacc1788a09309eddc353f3c1c14a17279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7334506c4d32d960ff44b9fe8f018015280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b135b3e9bf076a60e6fe01d20e90b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c7961f853578d39c3e17897fac1d34282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d47f39eda218f85bc9cee629f1b7c09283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d6c6261eb7e7ee369c3b83d5e9986284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa4e9bb98d95861de6474f1e115fdc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8bca375a1928fc0f04baf576898025286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed8636bd49a3ee37efaa42be869d96287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e6dabe5e54a38ee4ef144e9de9deb3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2502a55fc2d6f085dcac3724a97c8746289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195aae7bb31ffecd4f252ff24ff258ce290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eadf6d3a7a0ba4bb56f60894980c5b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387192ebe4a86933bfa302f6f2174e59292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bfab76eb061e71acaa0c6e9c1747ef293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7368341f637adf9eb4f17553089926294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a15adfc46d4cb98c12a7ae10b470d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a86eb82d9346e06dac3576ef62e9830296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb9dac10eb572d72446e60bf376668297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7b27bb948aead8f49e1aaa0bb3559298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f405777b6c3fd88d6e15910f3f44a22d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9b1bf9413ae4f15944e9744411f50300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d42c5750e098236827e379ecd5d97301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87330908a3c0ef51a8fcfeb5539efd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac1fbdd4481055b73ac78c4446272b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f3a91418744294f6a9c4ad4f5ee95304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce196f69e330188219eb3577bf6616ec305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b6ef741acb0c570d90cdd21745969306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b597441b0372c4cc2ad2e716342662307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df822f9371636942c45cef81a4c59de2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504e078c636922b379ebec4781c595f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0100c6fba00f776a47317f3f18841072310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d7b2744310a1fe70b116ad65043c7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe51cb9f79af698265a42661d9ba80312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64faa9f8670da6c57c3202131a050687313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ed00d36216061e698f198ab449848314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eecde53c12e4be5d2f909317a1b8da315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3939f8cf6ff1e7fa74ff46c6f84f9b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3225b8d9a9e57b8d7121fda18f57bc03317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e9efccf54c66c2dae6227a9e677f0e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd489acf372b5f4a30cf7b49fad6359c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486c0fe1689966ae0ff4f6576b02e3a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3058538324a52e85f5947f2d29ffcdef321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bbd8ccba67b7eb67c32015fbb60d81322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b518778235f3a6b7094fd7d1580f5b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de8b3505c2f9eae50458d36b55b20c7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d598f52e3d27ec45cbc69657ff3610f4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f7a25c6cde289000be6e8e5329aea326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb885d28e22f28ab0abc87412a46e1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb9acbb6cb08dd2d588adc76ed8049328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962e04c87b08d61ec33822d3db38b5a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e758d289a95bac19dc9c1ecb22743330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a1d94b19279a1e11909dc4c7fda5c9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a349f91b2de1cc14e0a56091bec3a1c5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a61949bdcb5051cd57c77f546a355333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcda18d88951bf8f57e755aaf9bfa0a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d4e822c1bcb6b7e7a2a2948911379335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7762da212ac3d2f6e3d0c7a22e8e2a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327c272dba08bd6e9b15f562100485e7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da94fdaa93c7403b997b49784fc1c0d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba33558ffc9e39ae22b4555dc96e76ec339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d349861cf20d6ed6af14e0710109b0d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b76b7e32ea53f691bb3115f2f662c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e986f590762ea95581c212820c76e49342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe75d1096d8afca7893ca00421528a7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e4bc40475334f37c8e5aeacda1672344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337755bc05d4781aee88891ce77b8337345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ead40d3d8e255734cbc9b7727d726e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1420b1790b9a33e9e8893d230315967e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff6f16afef6365630853a471241054c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eeb7a0e41dcabb3b8781ed57e28007349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e87b9317a5e11832857d6beb9dc63350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a4bb48b298274837d12120d3ee1e6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1561e8a05ce8feabe167d632a3e78ce4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ca157f3487cd02aa28c34ffa05d1a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64eb42cb47bdc05b1a427ebc3b776cf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc671105ef64ed1153bc671dee8497355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b49fa7d16c65786c3e2fce33e0c61356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406bbcdcef81c9153ca863b3d37010af357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f7ad7e07e067125163188db4e3aaf6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a76fd2bf48833bd28c022ae8dfbcc4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b37a979b41637c9c786f18aa3c0d48360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9883c23f417caf178f7481eee58e8fc7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b2f3e2fb1cd1f059b5cb0eac21c88362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c3108be68616b3fca45c52cc3c3050363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb8c8c9ea6ca93e3c13959fd64664b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f5d1bf90437f0b42bf635a38074a4d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e0bd9f1e3b74de42bd61399515573366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb345cbc6050d165bfc6d27ef6d321367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187915381df429996e2942d63618c527368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567708a4dc25afe78300edbd3a6153d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811b198c056727e7d92b1810ee105d8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad44fe2c504b89ffaeebe5bf05f282371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77257765947fb183e98d69c4f46717a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df470a135f77a22f0ff6ae3f790a1b40373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1edfc78c9051e44c3a1f1696c7b97c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b21c3b910ae2467a0606138d6833d9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db504fec17d84e630c6e872b00c2026d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e59ae5e6452b9ed1d68b657b1d112377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2449299360fc0f82749d312f7e0b0be5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3831b89d796ccf551c3f49e178d00379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743f0d22e53787a66fc108a58cfc540380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc94d113c24813b78cd22befa0b396381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a1ff6a35a8cd48460b060f001a3540382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29a43d2a57ebddbed198ffca56f098383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76af3a3cfcbada1f3f4819ad9461923384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e1455954ad52112c305c2de7a0916385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a36ffa72da25cb00637e35fd345638386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5913ea5cd2c6bef4f013bb9c7e84c6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7e578c9560302ced2fdf741d10a9a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b650017ebce333d60d2b7c91d36e7f65389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b5f7e942527b61325d1781cebfb0a8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b8d5fa3d9e6ce926d52200e0c4716391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28274f1de1eea15fde9857fd16be5f2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcae4b2d0c238cd09b29cca2acdb2c1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d8f3ab26c5c5041231b86dd4d265a1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b149b520c3f37b8b7a392cea1aa7b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b5079753cd9bbd4f43e892749c728c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8401dc1f728a55a6c04811c4d3cc0518397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2518f38af4d1b2a5b69855e75c04293398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bc729f5151dd545c1b4ebe6bb2af57399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25154cf61ff39570aea566d0441eee2b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b1ebdb2a214eec6dbb3be4f54ffed2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37456a634bf3816a250bd5a8e05e63d1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630683ad32edff938df02894d17bf9b2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375bcbf1f2587d0a2915fb7fe46df3eb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8124524269724897a54390d6282350f7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb0601a00285da25b8f0778aef288a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f98d00e676493921151417ea19b2a75407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d357a5ce19d5aa063f3ebbf7b9ba7b1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0769f2e69ca8edbf58c9715e5b3f537409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f9fbb95bf5d8462504ce41a7f4aa0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc61eb8a8c59d317b47077d96a0568411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3633787a8ee1a6115aba17267bd56c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1454eb609dcca3f59bce7156925a6250413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff830643dafd844562e86b4417c106f9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d9ea4087881881f0ef9e32e973aec415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe233e3baf20c36606a5a39040f746416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779aa90b08dc1b13b53e4557a1f36ba6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb545c94ce43eb6ed9e1879e5d777c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb4573b970c7a55f53293fdb34364a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a58b1c1918e7147200f3b5c1b8402420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b4df2165c65f8721a40e68c42f6ad421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf9624ae5fa9279d2ad72c4b04f123422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb5b87ab9d0048f0c0206fe1cbfe808423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eddab96f2dd8e4f25cdb83b009902b4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1757cca7132d40b03a50fae1db7e7cb2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09bbd7ff43eb7ebc93cb4044b7ad810426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea81f942799d634941f78e65a1577928427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53851ba0a64f0d0badb9386f0d5d120428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d10bced6dc5f82e42cd1ca91d3e90e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac2d7871e025852f3a9718d9f7d3d3e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0eac78c5624813b3a7318271ee7822431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c190573362c54307175828c0a2baf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c6fee3e54e60ce5174aa39a3a6eac433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c0f783a58e4bba505ec299b2f187be434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5651165993465f6b56131e90708dc42c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9256e605476cfc0be82f1e66aa38ba436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6ef6a174e62f8e5df5211a10c8901437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3730e235c9fe2e94eb77bdf39a4afb1f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aac9b466b1bead8975908dd3df8676439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede473ac0388e0dab118396982370c2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e561fb3e08e89f50365dedc38aca48d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549aab50db55f908f6489d9ddc356726442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f4eaba647a9224343b71f3ca96fb02443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81693e020bbf9dddd1c72039caa1cd8a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e5722dc018837608ed44a019e9425445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee91c32aedaa097fd519c8f562126a2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf738beb0e4d3da92b705549bf9f611447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aac205363f7880ccecec1e41dc77ab448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e607b825ae1698d62c2088213a3587449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4196129d6a0932090c11d2222d286dbe450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c1bd2bd396a95918bad2f8b0fbb9ea451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe36c39154e1a8e792e60a6fd6ef9f1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35946ab1c948813739861befdfd0f79453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faea115bf6c420ed4ea751e540a582d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe5f93a65b79aa603344b543c7fcc3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af33a2546c2175292012c823187ea9b4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2236b74a3d5be86ea27261a967dc24457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c7869608a009534e511ffb430fd7b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad41af0a84533df33f211c03d738257459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e2341e9120ac6f33e8537e8c0e59d2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da3e86d1e4256eeae63d84ebb0cb1f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ce71c751ba9f8bd5bb4f889089858462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988e2b0336642075c525b1f01296446463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4822a4ce794c4ff0ef82b63a8615abf0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b981a4234db2cbf853637b4fa6a1e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6160a920237c9cfd247077aeecc2ed466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11a6e4b642c8f237881f9d99fb51a8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90743ad9dbfe6b81fe468877f58bde6d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899414998af2b30f3c4dd883c5efc62e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc333627fbf00429f33a462c5c6772d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7353cbb4b1a49ae3ceeaa2e5382f4d9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694638f947e7ad1a1d404da5106a1000472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59be0852174c455c6efac1923e6b14a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc2db4356b41ba1a9a0a5a7d5f1d91f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a8c03d76bc9f2d1863994b89faa00a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b4bc9233ee001439d4ddfd0c3efaa476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69175857af9be2638b636967dbbf2764477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f8c4d15255b582ca0e6514221f8210478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4441d76ef4c0164282cf833956d66a61479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a80ec8b2b2da0f3c4b34d478c8b678480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d29f9f3451884de3af3ad1325218e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae12f948fbab83e4fef3b21d1b80fa02482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907467ad04a8d15f5589a35574c4f0ae483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca323d6653a14e112e9819c411675ec484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e30bcb41e68e9b8568ed51de8afc36485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19933ea09390f4b10c576a8ceb8c5b12486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7401f852baef069c5f8adca36b78fe04487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456ebac22e19a613b66d40b9b282c31488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f3edcaeb22f43cacbf00a1bf2ba65489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e5c3d0a5b0226e18ccf7f8d1066c18490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ca8a57084d9f6b8e61653d63b30fb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a95b05737f4b591227da2f1744c7c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663fa4de1a7b99c22d693992d3fd9150493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc78a26ab60d4f83afda5c41f3d990b6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3265315618b20ef8d87d13a0147b63495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f8065d9256dbd093c54bb38729deb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779e8d5d9371492ea79f7c7db8bb2f1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e696ecf334b9f1368bc63604db8a4b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22f408e361972ca94b6318efcb52d2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216df0ab69d88c518c80926324487cca500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787257ef6e00a2831f59a1ad05438210501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c26e8d8ad30c10e536d6155b7ff5a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c98fab2dcfc47511b99832d6533fe503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adac4ab689bb6619f16c82db96b0053504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f41fc95143f5504877be4082dfa956c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98896aeafdbc807fa75d541655d8e4c7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a33fe2b376101586a787977d7a5d646507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037f9bcdbabcf619bc96edca9e20beb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e7f3f3456fceb493be4598d27ee467509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a658492cd842f0a9a8453a126b427fdb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cfcaa978d9fa97bb4e41e5b42dccfa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6570365f4f9b8e0d3837e43311b998512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc9645b69026ae142e4a2c941febf7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db79571ee1b2ede6c1fa5a5b41c3f70514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffad745e3d02805cd51cd9df36addef515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125df384bd06a77223d423f3b481cd37516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21cb1dc86f577474491af5f1e972e9b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8058c300f51822804623d5625306acd1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f2b380d0a7f83f208a7ec217be948519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba9cac80bc77ccf609c9482e6325ca0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af7e314fb4326a5a8b6ccba52debc70521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd7f6ca2bbc125fd287af71255e55c5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b05ef84b9a969d9cdd8e9444b6a0a06523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b4f43f87e213f2c4dedb2a82fb4fc9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808723b03a82a0da05469bcc05a83f43525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9698364b22b34df46ac74214c66e70526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f88a313c660ef1aa3b7b182417ff5ad527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9355b9787b1228accf283cd8666b9201528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2477f3c658638649d32324b7148b7bcc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a914aee60e0a7d874a4095d76778d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c79d68b8d3e3051c917661f7235dc6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6660a318d8ce8bccb78955c1c1a5b0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa093b58e5fd58c0d482dbcbd705197533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a469223b640b2c389a251a7f7a3403534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60100ebd3705be385f8ce61634e9402535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d6cc9129d262976a0a04569619532536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05638264efba04eba354165cbf4761a0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950f91b6ac9bf8678e876a0949536e3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a994db8635d9535f95c991c36302ec0b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b594ef5a84a3e392af4aed33dbb31eb2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d887e469e64e65066d67c374fdd3f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ba6cf9ec34a5dfd994669546428c2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f573e3339c90be8b028b7712d90e925543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8535e76b2bdc6b3be0a9ef4c9369a3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970452bba6f58469e6b1f08c5512d7c5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a1878b23d3fd3e4ef51079b4d48e9a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d296806a81391581624f2c9c6e51f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdfb045f6fb7092ebe059337c59b0bc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f7f2aba7838ef36b58ff8389cadb53549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e64757b05f6cb1cd7df9cd09a0ce630550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13abe2582d05b97d9ce6c06cc6f0b1dc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb128b61937882d91b461a2c7d04b7f9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadcefa126d9355bd7016c33ba4a1b76553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daca6bf2a19994a408e4ac1cb04c79c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e63361ac31dfc95672062901cd72fa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522e153019fe7d122c07a5d87379143556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f29487ed858d828dfc5b7936eb668da557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f211f15139d8a1da5966f6786f1c3586558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d949504e2f9567012b817d577ccdc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c5d2372b4b9829a6796731f151fdf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf8fd77a66cec1008c40e77393862c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a427d73ea8b707b597d12e0fadfa5b78562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819fa46f799e31629f2a0e896ec2709563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9708ef4bbb93df61df53dde9503748cb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbabf94c2fa8044db400189212efe3c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcbe5fa731ce2bb09c214e602632bb4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b697ecd0c6d621811ac9408feb6e4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fbc001f7a26e479070b03a16839566568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df3019ac612767dd3f4f5cfa9414967569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da105b043c5ce99d83653f84754b7b9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee09c19baa7710068188508bdc2b7b1d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46c723559f2829b4d2e0a2b5b675008572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e18c8df04b877939ae3fc8b56ea487573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2864393d124203a21dfb4859437d0d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b76162de5ac99dd4b12ae2cec6ba31575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58aa0156db11459511d020e11de7230576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f7f1f0059a61e19463e42b0f6973b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad061715ccf7474a3970499f02269cdf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54dc0923554a24778527b38789bf41a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a380a6373b304d79878ac9cc6fdd0d80580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2229edf0bfdf8eb03ea37c695f3591581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce1650f39d5726d26478965c57a9c7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62b39073ab9bb2aae6fcac58e1495f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232e2ccd969d06319263a713ccf6f52584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be70f96bdbe5a6caef24bad3af457b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb377edc68cbf214703ba0aad6e596b1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1964fad908c19345b52b3847143cc6b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca372aa4943077e0643909a4665582d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43664c75457705173b624511adb3dc4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868f62d97a0c7864effeeb75434b9c8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf15f810c04b3f5824f5d3a1d32a85bf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47218949d0a3afabf5adede4d20104f0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7221c9000bbb273e4de1330e50b80087593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a69d0c8c31bf6b179060b907b8d3c46594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9251b3153372c1f4bf116513b7a0f623595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b91e85998748cecadaf5c35202021596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150dc3e0b32ed30bbd5aedda47458ca597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc8ef87ed9133c1fbdfe00dfff30c2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d97ddcdb927dc50fcc2d7a541e3000599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca91f21656b42093f7a1d01dd7fc5f6f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c1fb90674e2d0716030ddb02dcaa70601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646f0516f17a7c7334df9291fd23685602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b793d60d66a7b5b46777786384a38f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f08e4dc306b684631af27dd112a821604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc206a6a956dd37679060c13632be1b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c32afa2bac6250973ceeb40b1a61e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e2b671fa479e89e6d212d45b19597b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f322c554ab493524fca70736827f5d6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b5264c6a68902103501d5f9c3505b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ddf9b60f9860b029e0cc9412df2cd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d221ca1fdc35433ad9019b82c3404b01611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e18b9f2266473d0ba0055e362d851b6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a021e5b8a9a142b044c55e6c938b1e8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9db48403ce0f7d0032dc64b75ff971614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cbe6d26c981e321942e796bbdc4c79615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867eb3aa38e4bf54b828a63922c4a766616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fca6d3c874250dc016123f6ab7d4c8b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb158e8582413f8cbe2cd94763c91147618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d63174fd8148c38feb2aa2671f41af619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576a27cd923a6fe1f7d7cbdd3b02d06620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0d9bec224f7f9bab1833d751618c5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a0dfbc730a0c1fb564b787209070a0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e6d532d76b023ea114a8953512386623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a909e4456caab73fc471aa2976c4945b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53518d9fb7a32ad8729ce90bf8fbac02625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1fd1edc4633575649d0b8c985a8fd0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b8aa75e00ac8feee106c916645d72627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc61f9e33ac26e696db3b5ff3e5c2c51628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b653ec5f6176c06c25bb4f33d8eecf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056015e57f65f7779e78d95a78fb09e0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a323cce4fe43e403cd87ef68f697d6c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8467aae998a63dfe5a6b2802c45643c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684fbf732828b5d7833c73f699682dd3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a75ce5334c02deadab76fb416871cbd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a63285575755250557bf213582fb6a3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee8b6910e90707a2c7339273a393df636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5166fdcacc473bf85fd622aa6c593fdc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f8a0875be8abf1e0f384357f3af49638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02897a2dae6b001fa794b1cde6c162fe639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43806b63a4b1a7ad01fa1ec02dd8cd1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e03ca01b73f54be9043798dab3cfc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff9692714df6dfeec9e67862f5f362642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c3b79e4871ca5e38cdec23cf5d5420643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c2e3093dcf182725530db4feb1e02644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d64709eed4f228f48457c56a8c1e71645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39afb2144be8a67aa542ebfa681691d6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d88a05af4047669b2e412c73c52eef647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903eaa232080afa9243a94fe6f08a57b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f59fdcd69e2f880cf46ddae8bcdd7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1134822d585d57a3a4a6c2a55147ea3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec07276c2ba97aceefc72ec28ee809651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5908ba590d366973c4521d011ebc36bd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00daec5e2291fa74b3754f7f01f5ffa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee936509d37f102c2dbeb5984878888654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e2e42645db9f72bf174268918afe23655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb5da363722be29bad93f52ce9ed98656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dbc77b10b585b0f6cdc916b6f7e1c3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a950e9c956199f89a2ef6913d360660658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320613a2d43464bff3a2cb5b94de5922659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d707ef46a88f49ca791432b13d9f9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eba762ea31e42652bad5c7e52de7b5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db014a4993385cab1da99eba36582c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d9bc9493adfd4587c7eee29d2ecf8a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd47923c676c7867d8bd27c84eb0813664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e743560912b0f0eee0cecc0adaf54665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266cfbbb3af697a584943a37446b1f71666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d26056676d9b31228525947f647fc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d44a9d6208f694350c528d1839ecb4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f49b5d415de4e06cb80ecbf891b6d22669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705fb0c5c3aee45c140f9169bdaae809670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c60e977873eb70ff76d8d519fb8c6b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832a9d4a38dcfc290c77ac878fce5626672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50520b58ac35f95d261743c9173ae4f7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b110f3c2c9e4bb406c715fa8fcaf88674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08cb9833600214a0ac3959151418613675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de781eab3cb1c74bd08dce2bd4cbbc15676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730567e77332667e68bfd80bea3958f2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb76d7e804d413d3ee3e347a4cd30a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0efef3bc6fb30b95c683d9dd4cbc3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c794453bce9e1c38b95e8789443c415c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b43c5c2f359b1f5e606ecc6baf046681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d38f63e2b4aad4a5af5be04f5bb11f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092712eafdf2b486bb91d76ac63534d2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba9b60c113792757044dadffad82ee8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d943e435a21779a074580cb1cc2495685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c9b8f248be116495381b960fd3e02686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2149054167db92063706e686cdb5a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de2342ed11c23a37604d37590db19a9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c52a7cb7ccb386e8c0010f3ae71f9a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2aef8d33e539cab070e65434a6b88c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f2cae2e46493bd8954964ac36e947d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ca1746c0a12b27cc3e04b9639ca5c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2677d007eaae58d1b4ffdbd766bbc2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae73e5a12bc7e84812d57bb9ee8989f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c29a4c8d9a99e95f5b3a490a72e90b2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661214f037cea86b67c1bf38c355f870696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b3dc3d0b9ed6409211b31c708f747b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd69608ca15c1bb69c25654c30fb432698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d323c7d6f9ed8d99bf448ae59a34defe699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecba85f7e7b813300288217432378bd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eebc8d72f9c215fffae49a244ee52f9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532928006419c06cb7a7c3926cba54e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd70507b0a3f65eb9f1e7c99837c0a6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d0e5a7ade4a8352315f2a2dc42242704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3624bd303b8a86f6c1867d136d597aa7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2149ed548c70102db622fa55675b229e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2709b966f5e5590babdb496114dd9fd1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71168ded4a3aefaa46bf4599ade08c16708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e7f6e5531d4ccecffcd4300044e439709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4126807320d29d46621573c6716f433a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d982b93aa26e714fcbd45c43fa1c19711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d4fe4f4a1937850eadbfda6ceefa9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d4958231192e565292ebfc70356b19713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a06a623d72dedd8646adff9fd55b3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3b27bcabd95392921a89a93a9dae8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e001c471e55fcac98df29e39d7bbf8df716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb0151623bbdd43c539a0cf9cebac56717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86098c0919b83f4a8c5065f88fa74be718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d869479ab6e5b73e6f43b3aec7f2651c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db7c2790a21397c44b0b8841acd268720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02574932e4ada606f9cc1c7fe4621d37721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203202a24f5c458f3d05ceae663e84e9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cabcc345d2ab9f621469a7e9f40def723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aebc086ea986a66f6dec144203f0f2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c2635e733309c6afe7ac900d8dbd61725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf29485400230e5679d7c5aea6a22d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4da66c13283bae085ff847d9c5a392727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3d064942b91eda8a4ef8d6f1625a8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c57de52ceb5b058866f13171dc1fbf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d811e9a14b3d86aa0f379bf635fa8b7b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5987302d4034c685269dfbddc427b6c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ba6b35ba8926c2ec5cfcb74efc810732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62402f9c2e5a1249a59880a24fe6404733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b55e5c57a15e8613d93ee0e46a7d24734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e228118f14345f98342117acd0eb92a0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08afb1fa42a20a118696027c606059f4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c6ea0c15eab0d7e400148c761182c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e44695bfeff80d5abc0d788c10c89738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa6c0e33381fbb99bb41f3e273f31e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd42336097fede18fe9f4b146493de740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7864be0028485828c8a3552e6283649741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f92ce900237e27fb6f7e10a77856b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b70974b4ac92f8fb30c216873ead9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24649e63c65ccd3cb81d1cb428096a03744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca78f46bab0d62ed6624c7929d23ea6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f44b4c0a313bb5dea7ea3a47883b1a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086036fdc1b38c32eaadbaa97352b293747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e720a800d6f0f12ec0e910ed71c2f125748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935c54b54c4c582d9fe0c2d1ed9dc48749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8d0df5cba44aeaa0bbf698515ca39f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1ee1569d2168b8411d32b00ddb42d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02cbb0b5843007bb30838d9dd1d0ce6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dfd3d1e922ea46112a50fa4a0c9447753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea9b540b63d2eac02a3da415b4ea8a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8497f07db64fca097e3e34e7565e3625755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e887cd8efb56ef849c8b4f19036469756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ac35fe4369a30f6e73b77d9195478757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a437ac0923de6fb12da2548827d40758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b472de409565fec154f0ed59def341759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c6b066cd2a1b3b092f960034cc4f7c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb15178d530511d54a2194fe2e2e7f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df44d7bfc2750b5e15bd9f9a78d37ed762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c915a42673ddbcf877eb70d6d369da83763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af82a8f923ed8b53bfbe9242595b424d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b94b72f5484959113b6843eecd9c89765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e4b0873b2f7e75558cedcb9409b6ad766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e843e76591055ea10de904c16aea6a57767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d108d0943796a95c8b49be4ab15b955768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf137906f435400e80869bf068d1fc3e769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ccd685a3a4ddd5ad04776b65386130770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c437675e4577e2c52ef1ae27ad4aee82771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76cbdb75f812b3b99a991331ec1df61772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5208f561a590328fc72c3be23f3b8426773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc1ea0f3763339902360ae6ce51eb1774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99cf17a112d1944585f0859f27c7014775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52cfc30a431c938a0bc3c7c6df19cf4776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc41c4a960ceee80109665949685f3b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c052aa87f47a4ef69b769a7143ba4e9d778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c859616a200d6ebe5006a9ad0b3da779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e9d3db669dd477aa80bd52bf987aa7780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ef5f88a9e1658aeaabb867360759c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c5bbecf9cf3671a244d228c7bbf33782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ade5945636d2eec103dfe8a46c9f8783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeebe62ca5c54e477efe067373d3c06784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a6cb433c9ceaf27105d0c1afbd36d785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a682164c23761ea2ac60c8a28661d318786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64ee80f3e71b079a7c496e274e9625787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f86336f3ac225453e50e031f62be6f788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e182cd25fe9adf9020a22275eade1789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a991654fb8e8a278e751ee4baa1ea41790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7520125f2c0d5607827e5b2c65c761e1791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e01052cf06351150b7267782017ac9e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc557750c7de3ee0e9201b33906dd11793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b378279c6d2057a79f2fbef19612b5df794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c65758da2c0f93b56f49920ce7bbd7a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fb06778ab07da0b80ac23027f18f72796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba7877c74b343177cfa638178e7674797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf43fa45b2ad82c48025ba54a06138798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22eea8c2246c6176bb18cf49e0d0c33799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a3572bad1fb7615575148c44aed75800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e93f449b366bf8bf3d3ad290d118140801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2487428cad3b3fc024dabaa1a26148e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8698eaeb9037566456a771ac42b308803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd5212fefcad555650254be8c8da48804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb30ad4feef7232df8ca3a5ab9f5f8805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8402d543130280dc0fdb0f053d24bd93806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d189c27d49485ba34236f1b28c741f4807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3409555d4f8ef924a7d1fc6b56a7f32f808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89098232a9a52f3e6ce5660241c33ce1809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce6fc76794f5604f0cda1de6c6c796810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a4afdccc8cbcb6e748ef1627de686811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c28fc9cd2393feeb56b9bb38ae95f6812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca790af029475c00a3482a399497286813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e0c43c5b231fd27ceeb09a46ee9ae9814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c8dd1579a0d571ca67d5b2bd9a815d815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73421a81ccf651b58f78fe63eb099eb5816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d27f085a2ef6b8e24ba1542d7a65b77817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e614cc9aead4115d1eef528755be4818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d00c1a58515de8525c0468f70e9540819.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a7326bbd4dc0163e49d5449c717dd01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed2f92c2fde9e3b68f078fe0b5683872.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194861122c392c5a0c4a5e663cd7f3d13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02022b12115528114d03b82f68011e524.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3390bb2657e0d48653c0367097cbdd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75adb90a04c585a772622c7d47cb8aa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead4015172258f76fdada3407a5839bd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce6ab1aca086ba3cd3045d3a261c878.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d33037e94c448bd157d9a6bb2165e99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8f874792ac4de43492e5b76b5e87e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18430932688487fa89e19b5a963b2911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c891e1f5f3adf307d0bdacb0966dd5e112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0133aa91731a8fed625ba0ffd9cce213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e346f2a452ef01b1ef925e1042258b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299723e5a5a360ce87b8dea5392f48d915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac54bd6fdba820f782e9cf1a31962a916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c52767c6aaf195bf1fe9f55bfc5ae17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4c55b4855d73ce68e2c07dc32d81b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc60415390fd2ad406461f3a2956dc4419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea5cd7ab9066b35f78225b005d7eb620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b973d497a2f4045e813bb5622eb9d00121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6f4c3f007ce9f149f95e7c0879b5522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613051eaf495194de1e4e47d4f70ca2a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f52cbe7898afff310809c2a56788924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe12c665ca90031f58033acfba1b6925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d5e649f4789350e197432723b4883d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ae8c6766f94e3a6a97fc6d10918de27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eacaf848d1a11d8ffe8baf1c1a50a2528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aedd9634cafe86ca1dd6e33d146491a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260810e9bdb76f76842f1f6906e635e030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a9b5be8219af3b739cb054375963531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17eb66cb8dafe6bb1cd8ed1cd9b07c032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e15920dc867b8bdde63f2586c6b2f2f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ebd1e872adf5aef521d8810071101f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f1d3a893188f74e8c6edcf1f6e10235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b1ec256852ac86ac2fe252a7c8d7036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702cf8dc5b45a68175f30e50fb49127437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c82692b19212035be56d74e9611464c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb4f6aa97e595749efc0f58f6385a7539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f716418121101e62ff1ba7f12d8bfbb040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7943ddfcdc8880cac35d319ee32eeb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b8976c788decc0f40f1238eb9294a842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce120bf37cb119eb09a95ca60d1d9b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae852eaac99b2bf1cdb331a6b47a088144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a78eb344a8895be2b5dc48f4f799945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c594089896acd15eebf34f5c223b59d546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ef816d1bfec4e9dc7c3116f7248ff47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d2455a4d98f1ee6f8448049f0840248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820aafc13cc521f029d5356f15646c549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6081b8fff3035bcf25c1a01c1991ca50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c8cc889f4adc87336f42354a4e830f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a370e64e83137fb21b5bd9343f9f6e152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1255d7482e2e13271eb70f8ed25894253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b80cbd8fed31c20715affbc4e98aef54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee7100c55471041571e9073f25eb7255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c4b4f6236b4b669dbcad728c88afea56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6fad6c9e4927309490cba1d41eb05457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e7b8c207fb75bab7b005988afa37c458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f9ac4656cb295fb21eaf0580cfe0659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a146177c10a861695fbf52c4bbd9d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e34e437c4c73881dad616c97302c9f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b169c7dd6db063a3292fff06f80e6a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cbc9d1efec3f15542c37258d4fad9e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9b4d7ef067c98f9ecde5e34872dfd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd79675c44a559e4dfff46f9ba00f8da65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f32edf90ad3012734530dfbb46ca6b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28c925d457e378befc866375a00be667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf62de0cb87f104711f1d9af45c1d83d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c787933281d07012736af6ba8722c869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a068120199c1de6d3705db8bf01f0770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d3e494b43ba8cead6b17946ad2316171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b171e27030c9db8dbe99f157f24b086d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2072625a7189a455db4ed30b01daf90e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785a00b02a3892fa1a02bef8be708b374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ed1d1a0430767f4d41553b5cdc11875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c7a9f7a0f2a8a67306d6252b64c9476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b36988356d9b941b9e9b10d993368477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f79285753df533860b819f052191278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68084eb97a34ee188a203907c3e2633c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a63ef44dafa8aadc652b5bc7c5b91980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6e3cad2b42a15b8e55e383b22f5b081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6204df9208e501c92d2962507ae1565682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fccf45513c0ff8492f1b0d49e577d783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c866be46beb94e05a83f06995e62ca84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4831c6d7b2cce36726e1aeaec99bf685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8872cedd312bfd28d897beb806414f286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67183e64418da4e39b5eb11ec2cb46d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e74d2d005e433b94f2e3e85f54c1f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e5b62b06f3f1b08e76ec9d538933f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9110ac3aa8f21d638b3e7ad7298e0d090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fcb13d80fd015836050f62aff2269c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192263b66311ef7b77d256ceecc369e492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0553e232aec84537d65c1b258e5219a893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b1596482c61916f5dc2ea21a0ba2a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804aeccb3efcc0f9e4c8525ae0c099e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc103cf070651c6128a0bcb014763196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8a01525b6e35c2e6d2f76ddaf6cd3897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c41b010798ddd091057b4e4447a9d4e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e83e8f46cc30e1d215e675043fd16999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45f58a3f94188d9e745fda12265dc6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db651cb64d136617e7e8f678c95103b6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c2efdb3e39130c571288137aca878102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b0b06324e25eba4141e5726915af9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686bd440b72cb30ccf99b57164f32d8f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed7c2f1afbfdca7bc70fb1a50a410e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b995a08b74a7bb09968ea2e95fd0da106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af374d645e67fd793fe1947a886e2b7e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7501358cf1a39ccc1e4620f28bb3444108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e6281919649541411fa570dd51c463109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1880fb39251414d05764869c54d1486110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee4cc27f75b652079bb379eb9e3e2d8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd88bd8987018adb2912a03e975b8c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace839488da1ac6e2a88f1ae4567955e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82c86a686377347b2112fd3adced7b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bac145bc9b6e1e1ca62349f68be60f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676baafbbec7cbac05bcd41e866068dc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a239d6e5be8638a1e8baf991a6588a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361897e2ec87680ebb38d76123249fe6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db8d40dedc65b0b914aa4542900e8dc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719004707848dda4b7fa10b490a599ed120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f28848a323fd3ac3d2b883b8c1a5d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73522dd868381e76ab07817b547f2a70122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdbb31cdd4a16775da8389b860510f4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa619bc2ff1985d6d015bb27e098b7f3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c051d910f003f3b6c864e3fe81cd19b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7015a78ebe3a312912ae658bc46d25126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c923afdd612205b2727671d375066927127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d5a8c8bdf237acbcb512f23cd9a961128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206df6789fc3dec0d824c89639c586d3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b08d12de802fc2eb502105c4da0290130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c952bad55667e26b34c05bc7d531b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9460bec0800a10220df26e2f23e007d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f912e108c81b5ca9981f033cf02185ab133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd53396e7afa4e3fef7105489ba09e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1aa4cc3dbdd3f296e09705447ca971135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe6930844f5376f76e6ae1a0e1f02fb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7660fc4c8462b981d9f2c20383499582137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a3f66dd67a3764ac41da78e70f96f5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016d9aace036e35d3980cef5cf256e6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb74c07d2f74edcc44f41009772c2fbd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea05e04c5dc9f63a5aa961d76a4298f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684cade96460064a3ece3249b84c17ed142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc326675b976cb0c8c99ed69547e98143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d7e71271374c2e2f1394c9ed056a2a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5504273236a764abeaf8e9fd8bd9f92145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7de9ba6e620d2153a6bde1a13ba81146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b52ec184f02fa1a09e3eec0a47e39147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e3f80fe9fd0526a6102488e5cdf256148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da09ed747173647eaf7ee032f4075e2c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31feb85779c9d2e8802b9c3a0657af12150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e557573c482f11b945a71e6e75ff8e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f4a1fa150080c13ca1f66b1278bb86152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30041fce2975210e95ab0697b629bb2d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c92c15e0f2ee66c28bd09f07cd7606b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b229faa3793c30b5a27cccfa7f21e3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9aa87499d3ddd545ae1d2600c66ba6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffe75b38fcfc998c8a7d59ae6dda8cd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda400c304695eda6250c62294dda7c6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14acbe44dce720738766c954fd8dc25159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b4ba662175106598b99005b06ee65160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9cde987c3e878ed2c6357eadd95b0f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6074650d5c50e26a222ed0a08d359dce162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ddd528300c7a435b61b7d94f8e553c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1436c8b88f84f1d7bf1bea34af0787164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8644eefbbadb19ba9e61e897481d07b9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14791fd29e37d78bf669a7c80ec64cf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f418ebb67477bacceea3e2034b91b2f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a8a083982dee7bbc7ade5a96b31bb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c100e7153774b79e1f8fb78b55b00169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75567b074682aecd54936fe69833b077170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60525d8ccd022c4aafdf5e9c57cd466f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce9d90c1d9f9d4fba17cafaa05d8c4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc8529604ed62041a21ba1c2400def0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ebeddc386487f93de4bc800d8048fb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67c301ab7556e1bc6d774b909f856c6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b7fcdd7b18bfabb81a112df7bc93fd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f262feb408978115819b609cae6011177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f9a028232163474fe5d5ed19aa34f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67941ccff06133764fcb6e387f9ca16b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36948d3ae9ff9a177a69865e47f337e5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86849984a3dc4dc1b5fce3fd78a2755c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d397ddc4a0e15ae9d69caee0c58f8d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5832d74261b5a55b9ed1cd500d8aeba7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143eb2e6fc9e09485328b51e8de0f3c0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2581a0936ca82e6303af26f5e99237e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7793ece477ae171b5f0b1634372ea020186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01731ae4325eb5550eec104fb334a49187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c02237921534aaa608282985f8e43188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7102ac2e6cf08c54f61711d8b398edb2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b7563291a39c9b66919c7994decfb6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f076f5d61e45d849ca676ac4e5e420191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b78bf1dc720f77597c643c1c5c680192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700eecb7817ef9cf93e698083a152190193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b310f18290bf4fcae2f3a70c97809c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b86b947f2a5f3384511fb51e49ac6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa15cdee0b2dd39dd285907836692207196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee5cf26e378e5110e010d5f518e3f5e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f53404874e6775bd0b6b852ceb7e72198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb6adf9a752c8e0a97a584a20c13d4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a8f1f7aafc4573140c5f3403751ea3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1285cd06b3578547a2c1d825563d09a1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec8cc8e6f9982c23b1e8d321ab3f59202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f7aba8f0b07a682cac9d5e6abac70203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e33a860dda14780aa838f6bf64ebc2b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3635f817a01517a93504e78cb1eb3d7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64211ebb98bc01770ec7ffbc1d911ca206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a6a92b42e9578beeae6f4c7651d40207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa9b8695ca42c2f096c06bdc0c31462208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f92e8fba6381a53474cff5d4acaf7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58aeaf369acb7ec8b3f052ba53cee7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad159ef8d9f9a7293a32eab2f13a69a8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e122916cc50971a6ab3aeb8548b6b5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461de480bd1a469e9244df1e1dc9278f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd153c17bd268dcbcfe219ee3c930d0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de385db0e00c46996947ec8789ff418215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06498aefad2223490a0a5422ebe9162216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ad3d8d891f8e9d709920304a6ac1a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49e1f66364493b8c808f49b7cf609f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfaf6280f1deec7aee7028653f4910b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7570b06c31d943d7b4c138090f49a41a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8015b959a2396d57dbccbd9f531a3e1b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ac023b1f2dbb141c3887cbfc202a6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f87c69bfe8e997302337db16d3789223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176b3ccf0794510145d37d8cbf6d732224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0672388a89483d80cb20691e504de5c4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1456d66000ae04fd25128da51d3993c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d0d20d17eb5a2586fa57bbf1d4885227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb51cd7adfcfdfd1771b3b7267b989228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a672e0e9406c84039f76a39688040229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac4f714ba8ca4626a348c3fcfd8815230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf69fa9ba541097fccb097ea517a03231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4bcf101ab1bd05bb550766bbb7eed4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534df55deb7233f90e4df25bd6a56bb8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91876d407a81c444f50f37b137d51dba234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dfb19e2d7c4c0a379437b5601ad66b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbcc812586d0a755cb507c633f5bc42236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f63b29778bc7983b022e5a219266295237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba617debed8caaddad57176bb46380a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5459b4f23353525c3c50cd4c00fdbe239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34582a80a996f7e0b3bc02e622eae423240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c791fae436e57aa2e78d56602341a6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e7d03320f40f478ae52ef3d8c8e52242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf7d04860e673299b049940b1c1dcb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b7e1996eb09c10755f314a352612a9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e00389969e2094bc31fdb0e2d65af7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9985f9f9b22bf82645b9f5d34063f644246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4377e19eaaa65ac43c604cb056d478c1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698cd38dec02dfdb8f653bbdf268da45248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0c420aec7e00053c37e2589d41ca8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8b82479ef7c6e2c9e49517a7816232250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e54bee1eec2ab00563c65d31c0971251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244475067bd09408c874b49b560859b2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26636c2ed45f07bf8177adc76dcaae01253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda8276e37ed2f9429d129f0b8afffc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97baedae4e0cf491ed4391916fdcae255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d6b8298a404a69ef4c72b66ecef7b2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83605ae9e710f3ae003d78d72774e54257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44fffc4c1a2d2a0e46143e574816c61258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0512c256581ecd869fdf17e5be8275a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff6114478da8df8ec17476e9e167fd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6526b19fdf6f6f6836f95bedd32ceb63261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4529b0fd4a31aafd000bdd7d729c8e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a738af341fb9d87c96820fc14eca8cd0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a9a98b0da14dd8b477baf3fa590d0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91373d649597e1c20591dd615bbada5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce47f9d513dfb29aef58cd05d8706ed266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a617a9413c891ef8897d9f6a54de53267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e1a1faabe606180c2cc6a1807dff62268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3476f2dffb8aa5b4d4bcb96480a36653269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba4bb23e636ec6d227609720be0aa6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6184442572b996f7d679c50c6d761e0e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fab3833a48e6ddce983dd6056ef528272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b96e96f71a1841bf9935b2258fd23c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e05e4926e572b1f30449117184e2f7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5021a3e3730dc0a365bd726c3339587b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3175e6fcd58c8fef95231606b596a9f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef63bd23466aede8eff59fe6d3d9462277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3371187e78604f62ec4b62346e75f61a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb1ba2f7525aad7e81b5c9fb9a545d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df323419902bfd65ff06c20448fa2cbf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8764fe0399efd0840343127cd45c2b2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129290be62f457dee65db8569f8e8bfe282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0326f85ba587a2174a3d59c52fd2ebfe283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46716e99f7af57f74053b118e2e5d40284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3615fd66404060c1ef7415c07ace4985285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e023fcc6ecea84bd01c99c0fb1f879c1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525035bdcf3cf5738e85eb479aee0e03287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc9aba5c5d0aa30cefef305430e8fb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5709de2bc0200bbdf49eb6805b13025289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c10427a8be8119f917f2c63d8a80ab290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f26e31f9e4de180969dd70a3206978291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818961a52a97721d051d80880054c3d6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912d5cf39d7ca45d23e44d2c5de60fb1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe2f9d0a730af2249bdd61e01925d5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5438975c1a6e3347635c50df7db9f4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6855734676faab5277ec51031dbc0150296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3234f10a2b2a3f3cb4f461aaaea3e783297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302350df11d603726d3e6b2eb1debbd6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd551086011cdeda106236977e159db299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d813e4294b94194cf5a6bdcb0d335300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a80184dd7126a6e2c93c99abdb764a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfb41642b003a1f5437722649a6e1d4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581bdbc0137af29aca42025965fb74bd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0357e24e71551c6e3801955ef99cae5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9377d38f3aeed2a4a7855b4f6709befe305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e2f490682d37095eb60a51b091782306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d079f3de753b448add0ec12c769f6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ec7fbb7e7f238297344172190e1e8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d36949bc696f67c0ccef807dc79f8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e6913f69e7c159e917dbc2d547b6e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f9e914d050f00b16e49b708fb34f6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4852cd3d171c660297ae279da03c8863312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6341f875293dce813bb8abbc1c0ff98313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb447c342014ec940ee290395ee935314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f589233de1cc54769141c267dc26829315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a848781e357c39a922b9da1b2e6b187f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297a2c61a455741d7fd920903e7b420317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f8915e34e6703c375826ea823fc6b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b134be4c08710b522fe7c3e695b806319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f48cb4be5ca8fb924de5008c11e4e20320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da761126729d86d53f981d8f2361d99321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f304edf5cf30eff15aae72aff2749e1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e451f81869ef2770200b50ff20245bf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e60e0fe9c4d3ec65e2c5317094562324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5200eff0dcdc34159987c98ca1fa067c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece9a03822a2d8a3f968bfbce7d368c6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9a644a7cf96d79f3d2e50d480a733327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37419eb7a78f2fbc3f80d7f1307d6d2c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24161f18d045b341c266474458a6334329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06046e39d26185c131b7bd00caf2a71c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8890cc2310432b371031ac11ba69ea90331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c091b3e38110e4a65f42515a83e7ce80332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc67281bc4e4241aeb505345cf71684333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070409a4832dda6f9c4c6f51e93fa55b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56815a08754071551d3eabe075b6e8e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f04ed2a0eb416ce19183a45fc8a9c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6908ed5d8b4734c9652525bb4f6dd6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a96888340cacf1d2b2e8c7baf05929338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b16fad2cc738be36b5d8e87bf6b685339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d05d81ca59c3e5a76be4917c6bb9bc0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db498256b5a60a3e75822811f9467025341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36027471539275340cd8ca67a8b9ab4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68900db7d0bcae0cec965c2d4c3edd15343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5cc5f10a59ba1df4352ecd2ca01840344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec8e44ed4792082cfd5c7fdd5b060f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79af99d9a40855eb247aab4643c534b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ec0c7517b128dbe6817c4818bc9e8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a030be910cd82fc4923cbee67fd2c330348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd30af7674c2650bd2f8b2ddeae5966b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42914368444483d2506e16e2f9e91cc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a67babd4f9e420b70c3ef549c3e501351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c5b82410d87f2f308904319be4583352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2abc9131a76fb2f09e8ee9b23621e0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca37c5f60b7d3dc80c3817afe790c35354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c9bf7a914ba995eabc2f731cad682c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26789d0f58ad1b7ca78f1146485b1f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cceb3d731bfc1910fa24d694783242357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c72610e0052f398d0fa9b43342c51358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c3e3b08ae1ad62593719170ebc425359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ef4259ef933bb561a972317265aad360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0886f3dd6c804973cfd18e90c4f9a70d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea27cefa40d0f51e0a771bb7bea2265362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5eb244c5f4bc11c723e86838f5cc30363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07896b6f69b7d37443914afa13170145364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa9596d1260dc461536ce8d4019ecd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3590a77ae1d1ade827e51341aec3157a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8856197ad57639312d0141f3583df506367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa960735d98026384d5e332863fe188368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c68b4ebb4a2927e711e2d0f728c26369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430901be5a07b9b873eadc299d114d42370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a95f796ba79754a05d35346c7c461c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875413de127e5470ecb2f842adc4c868372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203fb034152fa6e97f7e39226ef8647b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d16b19eaa4e281b3e60639bfc3be8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5355fa29317e13df934f916dff0eae24375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec68c492dd40289cffcb800724d1d6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd176db0ff45215cef1116f3071751377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643a90d7229e57fa65cd2812078eb9b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0368c623439b8d4ecc6321abe19266df379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a04bc41fa7dc48309c6aa32a88cd382380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c7ef6905023e15758b5780b5047ca381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2320c7d29cfb0098c0ffa291e88b237382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2344a5112416db293b7c349ed83b01383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82588c0cff29dfd7db19e3b19b58b115384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a83441d8f6c0c5485b9ec25c9b7f1e2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0099e19d6492e557cb9e262187ce313f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1230d0669fca207a4fe07e311cc7bc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cebc8c138d23e0c1811309aa45b9835388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f657645bf8cbf0dd1169b6ea7e320ab389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9a61699da400c781dac4a8030c3ec390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae94ef6f1e56d8d6c7f7c9c1ab15ff391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750211f7751b31689cd0117ba3ad5fc7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6927e9411c2aa1143fe255df3d24765393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f682d189f24f1fc006580be86213f484394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e356ee849d1b47d421f1e7cf0618323395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ebc79070fd3c793a1c90023a496ee0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c84b108cdf6c99724b932db8023a43397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde90ced40aa478496ab593315ce919398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc74d45ea9dbc7e3d574db1bf6e9a2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423c0843c05bda4ed8ef2afbe4e0626400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e249b93337d52875d74ffba69ca5d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b04d965b2757938906162191d1b86402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2bf82c62a106b26ccc283c78616e1e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a8738ac7cf6d0525ca7fc4fe57901d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c490104c419fa26f6263595c0ac849405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a57733993e634029299c9795a9bb5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80527011d57e859bc4df8a2be8dc865407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c015ff1c7e39187f5ced8d985d48eb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca5d8fb2a7f1037a0585ee1d25f4b6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd4569a16129c3c86bb1ce99955f21410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3507ecbbd93e9721d1421596a8393aed411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683738ef12de57add71d697b5931ccfd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b83e4d603aa018ae1c3a283c8f8b2bb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ead23b892a5a165b77deaa15beb7fa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab95aa4605d236fbee95247ad3988e4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e3ad1c0ff75295aaff27427db4ff6a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb6e7ac51a5c32c331b1423484a0312417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7fb560c0c340dacf1b4a4163e3c16418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa878378767dacd91b90833dccd64c0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364eb4dbe59ee83e65294e1c16610a51420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b3775895faa479f503536db8f4588f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b640de7d1c483a46da291cdafb2d6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f9fb103886638c8fa1e385032ddf4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af1a7a530e32540f7c67de2e67ba396424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ffc74860206d5ca51cb7a3d7142f5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80721037b1698f35c85cd8902164170426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf166c5b7ceace666806520d9a9690427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17451afde5730255104f7fd301735dd6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510cb092650ea97855ba01165d16550429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c15e4ffd0cd02ab5d0462f78a4be352430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71843621d664d3b0611598c6be9762e5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62c3d593bd1c03274258cbaf590cb7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204207f6849d0e928c66005382f909ef433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ba63ab487e3cdbe866e740b837e52434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c0cd3bce468b630da90be545ac8c78435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c6df0f6c88cfdfe22cb87cab71679436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae23b2e1bf3ed43831545c49d7eb004437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49962af4388acec73b48b89c2c2c2fc0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd4cd9971cbc89675b8a9a7065632c1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11706d3f526addf3ad520747810faa2a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a37426b49179e9c7f49e5e9e01d8c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c393d97cc67f5bd13441351fef5bf21b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5612a4cfdf561ffdfb0b8024cf0749db443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25423c1d90f12557018b0c0575a5aea9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ddfeaa29ba0274f18edeb38c1a4237445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd16323ce82cdd5cfc1cf1562cc5a6ed446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c14906a51ce4a492b5442ab588245447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d20c4167545c5ff5813efd9da6919448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce178cc7329211f03f394d046a8da1b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49afe66f178648834e8e98b2a31a1661450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350cdecddadbebf249fc453a21a393b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de4495c33670827e5a294f01af40558452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e0e76c7a3358bc8d6e2f641ec00ba453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8905439437e120cb299d94b768509511454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdf794060bf6e82e900cd0a91072cf7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b2604bc13c8cc487b75442303061f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e6bc1ff84063bb7130cd0088a349c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bbeec477957e777a1d720547f497b6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41363f43c0268cd809532333ef98988e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d8432851e7d92cff6891d5361f0246460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba2143755b327d2ad6baa8fc70b26d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d810148bc6ae2b45b11e1f75795f7d9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1853e5da8af61074f43de6827023853a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db66a217691973731912d56802aa5ee464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9295e3b0ae3ee1aa0fb3a146b067d5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d429e9eafbec776d00f478e473c13f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c940f1f8c8a611713d6217bf74b2e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c72eef91c9a3b31289331af1661d766468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fca1a77356bdc2ce0e39406d85900a2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0caecf50c24b6bfe87b45247ed31ac470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff92c37b68b1679dfde8ef80a2a2b624471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214624212fb5716636a3269d0efb5b2c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e660e5a93aad7052379e8e4d7152f639473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ecc31abe284a0dc184694202735c1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145dfbc8e621cfa7c4e28b950d3cf434475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5372ced9b3e5c8ad49cf8b248f7787a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f918920131ef0cfd0de71d8a01625e4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5884fb7ae81759c65e3538572aebe036478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9c53677454992fba54b7d53a6c69c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c76c63dca601109d5e94f00a406075480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8854183fb745f109d2ff6ce5663aa2a0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56939c6a8038f6cbe8b4395dca3e4d52482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45283a7ef080a6959564129f727c999e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d33ba251832e1d35d1d50879e2c99e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac44173ab27e8f147eeb235e49e340485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30eb908753b9442e8d384427e92f1f7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc067c1449396e37ccf9d256173cbcf7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aca2a29fd0f32a93e128a5bfbd1a39488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c09ac8102a186f3bb4f91c4493d68489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e7cdaa4a55d5c308cb68987661bab2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de596498faa1b2952f1bd46e8b9c0185491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8575ec478d930f1da10807fd9b7c38b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba12ddcd04ec922d3964f35ff940589493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c193164b228fd7d05ca8f361877528c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c1783bcbb723dd012f1694b18dfa5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa2a4f14e48314b57b617c51287a0c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf7c43c1c7f94ab1da22780d59491b4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a4cf8c72194a3bcdf7902412d86adb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb6ae5dde2d9aeac5e98a0ea15b4fe499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706d01f6ea9d298dbfd698dac392705500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e459ecb8c9049be103623c832591c217501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c10905ef92b415acc7bb89fcc3f4328502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b143ad281f59154195328111699a8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4552d78ad6171050adc0426d09974ab4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d098520ad1bd6063512dfcb13b5146505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff9858c76ce430bbf7dfbbe1bba417506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b76563aa6830b7d7f7fcea2a51951507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534138d35f57b36f7e3fc650974b9d89508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2919633c3014264f82491c6a13fc454509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe91960030abb62727ee444f34d983e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5199d02176c6475a4c01fbd0470b16be511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c9446ac54bf88a87bd85c9686535d5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad839dc2afdc59440af50f5c86e64c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d419e6c37b6e5da26d2f83bd2b9d30d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4febfd4b04967c1bb7d0dd4285755bc8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6385791a39883f1f66cde8c7674f737516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f58fd6ab38d104e10fe325516d668c8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e294e10472404d81fd608644d4d7fa8f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd02fceb15bc8b5ded62a31d37e3b93519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6880115338ed0e2e8a0db824c10af8f2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c3943bc4663ee3bb50ec95e7c8b78c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053cfd920038dae531652459bd830a73522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5096afd56a7a92a85caf953a6f63e0c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77febdb8d51ea9428822fcdd189053c3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae8c84369786cd96bebf774bb7cf966525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792c419f87d206c3654918239072998526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb59570d341eff1078b74fb4719b9e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29667911a87997f9819e450345899cde528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a03c6305f7ef42b987e8f7ef1ab43529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d1945b88a35fe9c18dfc95be8ad540530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7bc0b281064181085ce3569aa4b0eb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd2d652db489416914b2b7e828a1650532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d2e1474888afa54ee1546ddeada533533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f2a557e13f8161dd39ab893689ea02534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d69ef292aeb0fd337ef723a7f0abf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd7a65885a9d2c8e181572e14c4de47536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b8e0891afb8e7e44c95e94f2b05aea537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6976d385d79ff3f6f729f7ac02b7b5e1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56602d5a061b199c551c6b753ff5d32f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5565871dd4da731aa9e7b0def0fd38b0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d58309c373ae93d26b073ea39fff3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771374a0a841e8efde257152318044d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6274e6f3a5be13144f11f260ffd7d0f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8510b0a2b6f371363417a75fbb6efb31544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c8d3eba2d37bcf52f897da8267168545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ba8777654ad337af056f301963d70546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a25f9e9d2ca5d28bb8791e8f177eb97547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7363d27b96106d1c7e06cde281c0ef548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e47069c81558621a168cdf6521cee3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59925b63ebcff3f7217295cc48ee27d9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99448297c2950965872896d47992e9ee551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae107c2b06379363dbef85dd7290b5cb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f214a67b3b1af1fdfb5b0ad2e5e6cb2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda164480c75b666cbcaacc34d617ec554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26991a6e23564b960ac1041dd45741d5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb8daf77486598d6945b287cd9d308c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ab178d08272563a1651e5973d3ae5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75a253fd97039b9feb871eb5fd83b8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a7135bb8ace2ee896604e320a05e1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a211d81ec1daed8e0315ca9176a929560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed6f640da995adbd8e778b7c1c3b0c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c19101fa743a34b8f0c7a04d7e410562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2120ed2e3e2780700786aa75afcf7f71563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b349699c53aae2ccc9d7b4a7b70f7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a8a8d71d22c1399311f5122d4696a0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9884bea937ae0cfb0626a5bcfd3f179e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba626043565165906c4e4efd92301f0a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2023bbf8dc86a09eb20d1c2da26a3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75be11db34ad26f734f515d6aff65a4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1c5d40571ec1fbc82edc5cae7af78570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695dd177b30e2040176d84a26cac988f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e778786fb300da7bce50d6b802c41b5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb512e9c38f576adba88ac6a1ebee5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8291b3d37d0ea5e60eaae58642600b3d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66bbc27820adcc92aed3d04f78e53fb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e468ab14abbdd4a3aea0c2f20740c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213dcb2129d521c2046a1c303b045c9e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a795075897e986e19203610b5371e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc8bdad4f52d36ef36ef38ff2604b0f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bbf2ca5838c376b7c4a5b6cf36b8dc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4595ce5eaaa1d56e77f6613c28f943581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e3dd3abb834ddc7347cfec4afb27e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e46837b57a983c5b11f10737426d34583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e096a7f8138088345d5b6fe7d62d88584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6b6e67fd97916ff064e8815e83ec1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a441bf1f8d3af573a1c526761cd698f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c7fcd15bd37eac9eed57635a41c9b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8c6420eaf902155c529303ddfa48c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01fb29d75fe55684a7e0ee622e4fb6a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe831447c47f65d34849e93d2e4049c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd7c3ee0f3935a4fd6930aa445cc8d9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e931bce412b285e847d44dc5788d2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67602d3e03d236b490f31e16fcef7976593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63640d8b91a0cd7ae707c25aced6f461594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa175f8c43b9cdde686e80fc2bde83a1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d53f29e3566bd10625b263ad6063c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb942988b3921abb16a5005095906cf0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ddeba8741f40c23c65b80bb9b5ebd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd63b6245825d3d4d24e24c71e0baf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6316a5692495e82db2f6c67e022f69a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da3f306726ed705c78fadd33a81b15601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b02b1ab97fc843b1c65f69ac58a03f7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c3513c53aee007c632c3162c3cf66603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ca90afdfa29c1136d95534cdfea3e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b95f180e42faf9c495c9af31975c8d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969f05be47c443d40028670ddbf6ab95606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3589e137103818d20d1fffb47218aa23607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ab8fda68527d5741f19308973c078608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9042a3ccdf24447f51f53cf8be12e56609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e471f01375fe74581ec1985ac424c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51c944add6df9aedf593544fdf4fc1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c64ab863798d530bbbb6ca4f7b5579612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386799120ba16a60500f047e3fb26a2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a50b5dcacadb03e9e8cc149c20f8cf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb1f8542f9e416772979b27468483e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368400c0366e35c8a77a8feae87c3bf6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7f9167dd40fc5fdbd4198c745e86a9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c8c1efe985c88a71bfa219b11e3f4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c296d8c29487d24359f3c3db1039d41619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7239d5cdf599f80857a5c9ad58fefa83620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f7a70164677a81bd2c68e7d74814cb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbebc261b3621c721b2d4946f6a022f8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea8eafc20ef3acde199dbf5d6a42e6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94233fd33bb5d0cfd7edf47a8dd612fb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7937fa0a6e87f54f41afaa69b39df95f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f0cb5b76562e97e92a406cd3c31479626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d961297a7de103c6ef945e14020e64627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a603a44f561f74bfe42b0bf1a03b77628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5929351b248db1bbd86bdc90f2c9322629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b78929f09e0ea194bc39bf40cf212d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeeb3f80c8dd16a8f6208f56de50a30631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba332496b291799780949d4ad7de58632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d79a42a5e794b970274c0f7d0ae906633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae39513dc2d2a9c9502374eb4ee0899634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4962e97b97c7f40e44a7a40e4e7251635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289247a4dfde05d265dd78b66c4bf9eb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8471700f95f1f7b279db1bb791ad906637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316755b1925a9a4b1a3b6acd23969d40638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6ed6f300a5c4294893dbb2e1766e3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f34502b1c891f753066d8f6316bbdb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79989b18c60b8078abe687fb90b832641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859617ada4c2625666aa175df04be148642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed56709ac6e677bfff8ebe41ac16e5ef643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee144be7825238ff2a74c60bc0aad2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4bb1d6e468d8f6eebff6873ead4cdd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b54fe3a29070b396992910cb0c6b9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2c097e5eda812621d70617bdec5e7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef9978c7969613356cbe3e0c6c4e5d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe921cf0fd8669c58b653928ec1d49649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a22d141770a3dc9d5f9573213edf7bd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d95b1e6fb4e06421685777af00f86ab651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c9d0a6bd3fcaa141605d6d289977a4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b7b418d507b7b695ae9722a93aeda6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3917009c48e4a60d04e799efe7d852654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ee6967526fc3f89b56841074bd868655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a2ec60b34481e1b8b4488ffd452d6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1652c87c61591aeabf87cbea7dea8a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2fbbe4efed1d93f6be42630f77bcc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35152708aad5c146d3728bb98794744659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f40ec4d7efbaa1bb528332a2304daec660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd0474935e152bb039c567d8de2095b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51de14d61d15fa1ed072051b22cd70662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfdb1e4b505db75e75f16d9d4a94282663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962410f0377cc0ae14f6321ce65f6858664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3123f91adadb716e61a4efe2b41543c6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01734a2c384057f285dd701a1ec85118666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbda4d621a71dca41a5b3203900a357667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e100d5d6f2620b3c3fee242474f27be668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbcc85277a5dbf3779c5ddcf0bb89cf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf745fa46689fff62207d7f48678ae670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f173a6a49e03f038ddfb019d195c2a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30eb8b541f83f93efbabf62c845df4b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bccc39d26b90e3ee0daf522d6bb778673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d084763acbc00c6ab5fe19f7131f79aa674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309bf7fb04b66e3e447b30a618cd5e7a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c31914d7a3a347c1e32d022830e71676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f3b6876753c61ae08ef8ce18e70a03677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40dfed4794b8a7a5cb7dc21cfe9b105678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c55b6f4b881d3909776d68467fa96f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a3e26651cb6f97a62ebac5cf622a89680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168a2544b044f49c80dc64331f4aeeb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e08e1b19920421e5d23275fd67bcc11682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063837993e0ee22267318c667ceba70b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec2c8968e03d435f6557e8f2888b14684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3856ce895b085c1a68ff28e65a9422685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17991f7ef18370a05e86903f557d096d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652edae3f88bfed32a01d11f87a5052687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd34e40a5127ef9a12e1ae466c624b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c190b182a156ebe22d3cb8b68e1aadf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da18052d2cdb01bc0bc9a945445c4c88690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf4852c7e75657d4170cef86e2f97e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3028991485d54ee029b5dbb4e23d9e0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ada8d95b4bcc1f40edb138c6bc0984693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d91e40d1c635b4c53e04ddbb5e5b4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c02031a39a66ef83ee7793d7f3114d2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb6bb5c343d3c9d4f37e0f1f928442696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b10f52c4f276ce39377d64bf9178fa697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6407339434919dd60653ad715efb7615698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c7c3b709d2a3e26ae94d5665109e20699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4751dc91aa9e18db89d7b4d9f6a8cc26700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c1aaa710157dc918e0b5d7406c460701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47971eb2e5d3ddfd9678d59f5f5aec34702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee64e1e0bdef29f5f3bb512c6144f2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e57a7e8346eb3eee5b5556f1154443704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd43a3e4d5be6c58798039ea1927a30705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59970e64814903e6066817e23332b28706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a02150437c4491508659ff49a5ff1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b8eb919d7f2c6b3bb5fd6842ff954a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c5667421dd5960be1f709aaca6567709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c69b80bd73f077b8ed1b44681fb38710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3df5543ab7c915e4b6f4e4898a8755711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f2972d83f2690528f848bf37661674712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c646966d6165ef15d801acc7016131713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b38240fbb84f49f1bba926eb1577090714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06238b42629f9cdfbfc38dd658ed44b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4199fb8d4edfbd5c8657c983e9008bb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ade0c95ddc9565955a8ba47ab116c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ec0ff828c117f3745d6bfeaad30777718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ea729f1264e5923b57efccb0bc88a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d49c8d0f35a698f6dfe460d7d8e770720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d150f088dce0e82eca2cfd5106b2f9b2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa282484005f4e8e7a3ffe4251e1a5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e739e952ac4fe931a1ee659e04596227723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae12504790773dc7894ce5aa316350724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d3edb8bc251e1f9e3df21eafc3b56725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd589c31d36290bbc8776b540f2459c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5b910fd957e4f3768a211139fcd23727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e441bc9ce8f8a146887e192082079728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d89af23f74c2a99bab8d0592231547729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2734f65cb1ec65d8c601d97b16a3f27a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc8ed721aab399ea3183947bd914c1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e3852dfc1097a04fbad762b9f4fba1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34835c76b03a89958d58c6fd693fd40733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9993a372d7bdd12ca737d03a8c76f4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad170b7a4b968499ceeac7206184c0a2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b397be8a1465fa1c8a63eb9369146736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce94232081d7e4d09b1b95c972c7714737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ba7ef721c3bf22915c8fea50188701738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d248feafa94302e0627c7b81105eaeb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9fe0092bc8c2a26a499274ec4a2d2b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d25937543b6215b5a3d8c0d70cac2a9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d6ab77a6b974be1230ec64140e7ab742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7edc314e50123e61495921683bd7af743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9593affc362c250e6f4ec5b679f57744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a760ed8c706959c51f1982b40bf507745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da14d8e8ef34f10a6979b629254faf23746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b332fc22475dd7e58102388457763e03747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b424b363c2d84b2a64f1b3c843f1491748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d2c03ebe13de5455d45a72a4e6f3ae749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c10f7bbc7e1b179472513c83a0546750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3619095d0b6139e2b1f573c9d3823388751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59411f209510ae7c8c98c382bf3eb214752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a581f5c561cf739ce437a7ab85f540753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d08d89f23ec0aa5eeacdf2d3d3d8c00754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6182923272ec091f79dd903443b8928755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17484e703b0bf54e73cf0eba3da16832756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777d8d63d96c24214756d822446f67f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f920e156b246628ccaa143bcc604816c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d5c7fafcb4d6b04414f1314b424e11759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3385a93716befefd79370995e767bf05760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d27c45cbcf66362076ae20783eb2ef9761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188791d2107d2e3b448e6c88962120b3762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0e4560a19482cc4bca35224e62c8d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc62e2929a7c82d2e28c29eb77516b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b7ae63f627e0a699c0eeec7ea2d8ef765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c19f35e1ce12beb634b640cfb67c956766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19bdcd6ff16f5cb1bb6001096e0800c767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5848,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6148,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12323,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13078,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24383,1521 +24146,1521 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26768,1610 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28638,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J412"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29214,9781 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.47</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.3</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.61</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.01</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.76</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.51</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17100</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17109</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>6.75</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17247</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
+      <c r="F335" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G335" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I335" s="0">
+        <v>26.68</v>
+      </c>
+      <c r="J335" s="0" t="s">
         <v>1003</v>
-      </c>
-[...10 lines deleted...]
-        <v>1004</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17533</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.05</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17590</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>8.619999999999999</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17605</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17606</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17629</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>2.96</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18255</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>15.13</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18270</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>45.75</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18305</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>14.02</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>12930</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>23.92</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18245</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>38.56</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17291</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>25.06</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17335</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>56.05</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17377</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>20.82</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17378</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>29.17</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17381</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>22.05</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17491</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>25.02</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17526</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>26.6</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17505</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17506</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17565</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>37.59</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17627</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>26.68</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>203</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>58.62</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>1088</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12553</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
+        <v>1088</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>3.73</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12621</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.92</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12705</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>5.22</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12826</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12831</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12832</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.92</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
+      <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17007</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
-[...1 lines deleted...]
-      <c r="F371" s="0"/>
+        <v>1106</v>
+      </c>
+      <c r="F371" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G371" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>1.98</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17011</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>4.69</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17988</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>5.36</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18014</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>19.83</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18017</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
-[...1 lines deleted...]
-      <c r="F375" s="0"/>
+        <v>1119</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>4.49</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18057</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.98</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18061</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.77</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1133</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1134</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18164</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>33.8</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18194</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>11.26</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17250</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>17.65</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17251</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>47.29</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17252</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>2.56</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17507</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>18.24</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17635</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>17.32</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...647 lines deleted...]
-        <v>1232</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>