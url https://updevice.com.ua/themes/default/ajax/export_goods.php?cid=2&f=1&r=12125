--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cccc1cffd25ac598c2decad4976cbd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e19075b20ababd26223e630b193028d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4cfc92a37b29c1dffca67239911ed63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818807e5303b8a7269212a0cec8c1774.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f191b5d8645274898e98631f8430278f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a6248a873aa55bc2acaf5ee12cd5926.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5afc5fbe5ba5b908e62763b034348f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889a8bd4d11bdd445802f42da5317b858.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505e3dde2dc5a076311ec2f1bfd9e909.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73078455c88302cee8f289c416e277b710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98494a8eb5582d9fa28f8a473bae823311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45871c66aaf58c53d99d64238fdc8fd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d210152dc48f816d7a0c3e64c98ccb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c747954f77703b58e10c18cb03a8fbe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f54590563d2d054cf3fcedf87713315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a64424d344d215865daf835a45e39216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6efc7f8de675a8fe7a37b9000e5773817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7161dc2df6282697d2453a41af30f218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b14ded1c75e6b7586b0e2558d3c134519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb1b7d89d13ed8f0ea1df70e4bd10120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1626f9f6363c844c7666966693e575ba21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8463a42e17cab7e4dfe0b95b501c3422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa53bd2bbb0766fbe47beb2bec0acc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f5f47a8b32ac8196d2b37bff29f0b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ebe3c962145c303b7ac3f62e1500c425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47f8be9e32eb8ffef32a1a3d601c8f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57696a991b801dffb221199f25b3ba427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd25204a8629dd99f1ebdeb8983a7228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ffbd570727470dc259aeb17427aed29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ae71c323b5b11ae686f406d76ebfc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2432ac2894b9ca353b276b88c3c2c9431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa41055f2f02f35ab386f67164ba83d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2938389fef71d90e5112b8208ddb39933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b9bed082de051c0884db7ac5452fea34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de6c7f062218c374a259c85834492635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5ca5a02efa822ab06ad881de6618a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfeeecd1bd99e3ab6acb140d8c1ae8f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b07558413f8a5446b3456abe5a23e5b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd04c7a89d0580cdc5c1e8d52a175f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9899d75268c4a013f51a0d3da08270f840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b74b515bc135feca710f57787ca20641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d0f755ea3679407bca7875533fc41f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51379a5799bfa3eeb263663988969a7643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa704ef017c17923a378be1840f99a044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27878f0f701123502733f9b47512d75345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b749142b7819ed5ff87c8de66f88346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf64da334a66a6c4191a2e8b9abbaf047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb63a7e703b3eea5f369e13a0128610c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de034d81a320111cc40f72bbaad57ab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53852f3ade9bc29becdfa1023bc00d5450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ef08c1f4707cde77b6af07b9a272851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4567aa41eff5f1c5cd1c2104cf11c5152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da557d13eebe07250a28aa36727a8a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1650963cec3c6dcd5cedf7cf4185379254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f48acee4d6545b574e8dda6c0a33c7455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fca05923c185c013721a92f5d8743e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578ae248718e0a3f688296df8aa48c157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e3178a2dc39788dd157995b22f59c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244382c3c10f6e7cc4e2e5c6710337259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986ae3f58a93ece9b1ff935570df67c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1d51790dddd4d1eb3150efe132e1161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdff483403bf6efe7b9d89d1176396f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc461829ba86e5066d812260f0b9bc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa73deb243a4d94ac844994301a281e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f816e14b6403030ff7cd93427661370065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e98cbc79a7887311974e965c751ee66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd7f9a355a5a203ea6f513ffdeb29c867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59843eb4ab7cfc2d17a0fd438639d80b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e075979ff4d02fe3666d0071b2c1dcd769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee55a34baa2101e58a87c12e80900c670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81da3552b6d87f586bf4a453e622c6b571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b28ba140ddb2ee26f814a88445d8272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab25b70859302c07fa15b321da97e273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4746701f8d5b4e361799dcf678d511974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e34773852304070d247ae20a8abfd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b4910a7bb743f412a4939d44996acc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c91c242a5b31941c4c6eeeb5345ad77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59dfba409b77cb09d8298720d3b746178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac228470d2e3169cbef0b33e02ad434879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1f66c5d452f8526b5a48b1b7ea0dcb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a126e035d7f2e3cfe5710fa227cda781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f544a464f78ea1149d1be4b213ca382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c545150a6723f1c800fa602bd1d6d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee1e75ba21aebfc9dc292fd822045e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47609d6ff74db65af9952da6a4723c5785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a808f75825bfbf2c7fe3eb4c902b08686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cdc70a36b62ca10721a5c1c8f775f987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb1a02c099a40515f474c84f7b6ef988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88134d6dd82e8e9cf7092f61277f30689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff0ab14c7ae42ac50f4d904adc6a8790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebe92218ea233e0503f4deae84ee20091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f20a3ab6752059cc2d2f7bd4219e0692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af92990ebf0e06682a94ca1ed3a01b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a18a2c20592cf1402b9b9b73ec3f13794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b28e513b92b8931da1488aae60b5995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6bf5d3e9f9442360c4a737ee1f4db496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8e7550da68bd1f329b157c2ef2b7e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587912cf117886346e1cd1d2248f956698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b715658b511dae30a3ff71a6fff30e299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd73d4f80e51bca52a926e4f90aaa4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a77bd2822133f560e65745619ccd7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e5b9677cd722c1277510e4e87ccbf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e2f963d319a58a8c5685e264a51d64103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1fbf17c0cdf6e1d9cca35e093d6aa3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724965a693a8290762693e16c7608de0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f8df056e3ee110a9c1e9e69357fe6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0fcfc4f39aecccd1f7c7650416d66d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5136666a34b3531ee842bda415aff02e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de0348deb9ea48b3ef6adac22acea17109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b1cc74e47b65268c2eba449029248110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b3e070da7f446ebe41590f33bd14a6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4bdfc74ce5323a531eb354f50ff61112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d884009056fbac1b876a003d68c0f18113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56970911894ef87d485f89d71229aa26114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c2189d814571373d1855a5ca447f71115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b7732d82b799c72607628f5e2b202116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d239c691eaf11c3e17437e7d4b50aa2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e338378a8a02aa098dcfa1bf5a97a0fd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5338d5b344ff352d1f92398c90761268119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270242c801d65e2bf91397bb44034aee120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e256faf84beea0b82c6842117c0389b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc56d793f4026dcdfd3b2d2cdd366f6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb4d1bce85452d54456d0cb0478c0f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87615bf44a309aeaff4b38e28d825b81124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276128378a82a4a03852aa26037e6d8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad051d26b178130a99b30022838aff126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1017b8fbe629940cc0ce28aa36531b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432483ec994531bef91da147adbc7fe4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b6c6257bfb6df97075af9cf504f4bc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f231675beb5dad6e4c2dfec828da75aa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b6d56512678d3fe3a639c123d55f8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8014e6dbe1e47eb97bb2bc97c866b699132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff7e65720c63fd29dced7e6e9cf7f2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef31eb853269ff613e40223570fd745b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b4d76930fb9f3ff292863c71f1774135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301eb03de249d62aee7de01be687a343136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0388bd61b6cae773a235bc964a11c812137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca95c539a340e1e5457e643b251521b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef9b172807e8e94c7c6fbfe5c67fe03139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c142d95558c8692dfe5632c6fdccc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3229b321e0c015e957b38048195dc2fd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c53f389cdfd342f4534d64a9114979b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e174b1bfddc08c772e4825ad34a7e8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babcc25d78ec3fae10446383ead501e7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b189c6ba9712f06daff5976a701927c0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe65928ea8d39c442445933f0a5fb3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0546998985c4eef21220da2a2f8fd077147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c591e1121ff9b2a61747ee2da36506a7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ebcf237ebea430c8846309d2b9214c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f255a1993047903aef977ec69f9bd48e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc66e5fdba79f397f92d3620631016cc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e4d710a07d172d1a45250fe3ef6438152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3d6f2052dfdac67697ccfafda8e5ae153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b01497f7b412f745758ef83d8bbd2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003846c291da3e407f260c2f19f19c9f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80fea4dcd936fcc46a06cd3a160fba7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f92474e9b4cdc9f3fe2c40deae4ac2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ed56decdc4949fd11a9a609862912158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d20e786e7516df261d08ab7bdf667da159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803020baeb5628ab4aa5f2acb926aab160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba156fbd352f4c3b5f92c3702577fc5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a330f9aa713a5f17aa5e83b998db02162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ae680dc4f3379fa31e8450c8fd52a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27584e01096cc8b1a491017eae277f14164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c0b82862ff3a06700ab263f519888165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d8e09eeaf5270fcf415791038cd83166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b6684a63504531c495fbcc68dfa4f3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dcb313a4975c3476c57dbc6379fc88168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8998fd729bdd486b7cb772b401fb01169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b21cf2e38a5008466421a1b33bb4c3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03fcae25a0e287249e61c098dd2b190171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e17f2716721611ca0b524a1abab9a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d562f1c476a79d381f7776618d9c4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7814e9ece880eb53b36d495c05889b28174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd84b53438f708b0da2944dd4792f90175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd23e85a81a3c119fde3ff2e92dfd33176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e074080fa4c5bb15a0653db533c6b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3077b180c91261a6598bb1b8dc3767be178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd0070e29c5863d2d2456fcd6644f8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d1e1e1dd6b92ad35d881fda1111a2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b259ed560b60e6b400197b7fd45974181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a578f867463d90af1f1e81a7a5616d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c8120a0b51c4bdf742e2f985e2ea8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a24ea89451c2f4283cf697184cf7c9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb45cef09503e110ba5e58ab6d87d9d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec676c7a1a661810d9d1c8d8001105186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c83657daca1e4fcba67b2e428dae2f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0015fca86dd3e8d7d88387d2441e6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77800709f1f80cb8758faaa4c9ee5cfc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025d0947e1e2d25a7b8ae41fd90e1352190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc5c8249e6c0b6085b05318e7035a6f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96965cae9385f5cbd644429ab6cccf7b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805d3014a957694d1edfe0b9498b5625193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48b0d9f3b69e96fe36df7a8ee138ef194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1814e33eab8084eaff4874f1911dd3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21583964fee14c7f8c7fd34d5473d20b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d79754035ca90f555ceb63f8782f33b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98396baa1d4a7ead6422877650ecf048198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a27c8cfe41c776dbd3e581c0b64dfa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df3fd27d0f01f5613ece6d66a89e950200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829657655b45e8c85143a62aacb41323201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49e4d50fe1efa4aaced29c40895ef8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a633eca894bda66454893c811c28a6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420a58e02511a5b20262981f55b08572204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa01cdaf516370cf7d960d81c90b480205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f6d171b02dfaf3c43d69dac96392c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e1ebb8e7c291d5d923bd58387bd26207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b577356d91c103278b4606e2bf127dd1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d210475cd8fa39090ff86c27435fcb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a1e6ef8091a02a92e143772c807b4b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbdac953faa258da54a36cc079626d3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0328dcbe04034002a26372e100e2a0e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2acd1e171450e43cf9af6837215b37213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3976df25f5c43d6d33c562aba9030d7e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b46b09fc2a082409711227292aed2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc2dab9c48352718db7c2c41d75d73216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd15d7cb5b50613118f6161ae887b33217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c70f58d60931f6170532a1f8091384218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d5d78ce43e569c96c9b57c2da4906219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed1c104b4678b3c61b430e3e273757220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca94e6747169fe06e79aeb29ff2ba6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b4c05c6212265290ac1902f4fbd2b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585cc74dc3ec876e289ec6d1f8b2d83c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b44e1aac7a77521db5b5ea966f6e6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257768b4755851776a15da0f608884c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbefc65123d5c05a4d4596fe1a39ad8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f940e344dcc80ff24a9d82a3ae55a6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c748288185fa0b536cb958b2642c85a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e6f8fbd25e0ba1bb61fae6253e5c95229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58418d5619ef22979c9d17b191d0ce230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f141c5c44c4e55976f5a534fb8d1cd3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3111810b79a405ab3e661b6b100f66a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f4c58d1c4f33848db0d48d1f0065f6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727d4cd9fa81f62b33a762b0b689c4e6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e894cb97f1be1d8037ce777207898a1b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51639fb3747d8495c940cd64d55c98ff236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e38c8a106849c9c3fde2180ef4152ce237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce351520177125830206de15728fcd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d20ad899a0a1a4a06ab573189e82e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e3cc269661137b2a41d3996a6f09b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4fca890e107974111c5b3be7531170241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60959876f53ecc45894704c055e76c28242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017dd13654c320d8e433f3558efe08e4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d5cc25a81807a5073c6f47796d91ec244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b44c2f85e5479b898ee2aedfeedf39245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b68c7f065d24fc3f4a02491430c04246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0550f33f760e038b4fc0726598c8e4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238206c6142f64c42c4fba368374d54e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecee3055f81166c157dbfcc6d051f18249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e569d71324774ce95928268dbbafb36f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e716b6c3b520cb6f130f590dcda8e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba824a397cd5294f78abe4179904e758252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ea9c3011a789e87077cb4c7cd23b9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f48a4e47c34bf294d354f5580da693254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5e4028652d043f57a61715a775e48255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b71d7c48b10aec00c61b98e306e05d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc89839287d42c5794cf0f056f0a6f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e477fb42d98fadd31b8c593465283f58258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39391cf68b7abf97673d13b18fd8038f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb61b3eb33b91e20710d715dd9f77c3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d401c5a96e8ab3615a527afccb8d64261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d68b2b016a94c509b944232c1fe06ac262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7fc504ad7511bc827255e2c57607d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3325442fc6eb286c48db6565809bbf24264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb45ef8f7577ea10896aa3930157e042265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de0511c0e90eb6922eef796fa90790266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1612a5760698b72a28ade6ed0474f0b6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c275856c791ffba386b58e3473d5ac6a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a188353639083beb4d99f39e7d99800269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05417170d4504d625f143ef73c6f9cd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff081b4279966570bbd1d1c7c4ce429c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0131568a50d036a011a69cb6cc74b598272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ed28474492595c4a7ad09429a2129273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd0d32528e92484b6876a6c11c17fa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6312ec9a6c8455dc7415c607eb621690275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f489dfce755708a2fa97cf7ab7a2d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31dcad52297ce11727f9346dee134b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4132d37ed011eadf957d87eb581f57c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf65e27bede68101c5c3fcfec41eaee279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e834bcfc2bed4c686f223a2435d095280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3ae47610a37eca2d87e078bdbb12f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc21ca430654cee43c21c1a2350c31282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7440e53ca2d61671f26847c704ba1b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1548c59fad72b545128e836abe8e31a9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb7d8042532430cb13a59b529d831e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef31f5dd01e725a74752a9b2b82853286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd909407f3e62f111769919cdc9e3e01287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27264cf92f9f6abd4c40785cfcdecdb2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a21667641a976b194b6e6dc6a32cf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc522466d15b30a9fcda20fd41cb4e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a941af7453f948f3479b95ae402874e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beefd0fcb0c02f735b230b2feb1453b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7856e80c27efe49c4a3bc2e7bea0af7c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8829bf9d85f4fd4f8aecf14aecbb932e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41b6e2a6e328cd99bcfdedd89328f2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7ce6f7ac3b080f716341292b2ba78296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a917ead2359b3387daeeed4dcaea77e8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2410b722e0c1b9c08eee7dc88437bb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3483ae76c319835b8fca7c7fdd3002299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774af3aea16d7a8e35073e3e868ca30b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e8245b7d736a4f2a5e6bd0a7144c5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f397e692eef214d852555602980076fe302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde6ef1a1d6c79ab8d95f1d4512f40aa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f76480331d494e4bfa8ee511a20415304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebabf608682e3c8e6e16dc2f5b6ecd3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b3a1d506e0d99243f628a79dd94a0f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28fafa43a83e54d1342de1257164ffc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7e6ec160149d74b3ad7e1bb0c16f8f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a81ec5361e9157525310d2f8404d2c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c1975f682977cbf14849aaf92759c3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29170780fc59e9608b86bc3dca6c110311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d0f84333ca8c6040c012ccf7135f1f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb0793c89fd50792facd9adddea73a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a5a8c20f6374266835d7e3ca5eb49314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65203e12397d03e20968907ec869aade315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea68bff2fba401d61d92e5ed6afdc16c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b13fc52485fb1480c8587b59b5066317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370e68f9e2ca2a375574b5c8b30e9a6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f120b7983dd70e95d4d17d6d99533159319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d83e3fd9c963820446d7f832c7fce320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18747c221d27c2ca6accba2453d325e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ea3518da520724da2d29de1cac83d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb04e4f9b68fac46d6274fea64dadf4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e8023c6b7395aaf84fbda6c45b0e7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed0474a0be0d6a054df4e4c0832333325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb49c4421d68d11740b06b4ba431b2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd2109894258b75b1d3dd71b7888a3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727317ed56aa2e178d640486c81fe6a5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f760b77865d22d57b1ca23b14042bbe329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c7dc15655b0b5d405008b6186e9181330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75edef4ee5f890cd509f831b70f877331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90667124d03e642f9167a15db95a7624332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac4579cb7d30f41177d5583dbd0c5c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d901c170e44ee45d9c13046feb1ed334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2eda484f24d5099d98ea32069ec181335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b0f3bfb8dccfc3fa012e577e24904336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b96029c5eed12798aad66612fac6e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e729b31a48b9cf25ee931a4321b2c5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf286ce47ea95f53c42fee88080c438339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0963e72009bfa10da2c7d9ec42ff470d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315af0c60074d6547415ae01a8ce8e78341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b096107f5f88b95316366d80e3544cdc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41481635c0548d503f0fbf0f3f724a7c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec54a6e891572d1c39fb71b0e6013ea344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f7b92ef018f20b69339ae0be8e7c0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9304bca59887b1f81d7ba917bcd2331346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a9dc500c95850285ed58846658eaf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168dc462bc15cbf3c3e3d1821f328180348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da35400351428520b8d3ee4049d004f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35cad393cc5a70d8c62b98e39cd62f6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b1b1d19191c6cf2d3b64b261a6e2f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7805de3f3b02c6fdc88ac7a65da1ae2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f3cd1c3ef9a756900ef007564b2cd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63908202845067d14c0b1c4b4d21ff48354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07236c013cb7e71554929e5be8ef68b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c4152e86d19c987499fe16e90344d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc95347a850b94283fd0e40573d96a94357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980981eec8a44463fa634137470b7472358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f79c9a93e8cf900c13dcade5285b9e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d4200f9948e34f5649dadee7f2a271360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7d0dfd6de6370f04d98b7b006f3a3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e3321518ab933d9bfa6ef6c63f6a2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7817e840575f3638f429653658fa408b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c5fee478a0d5eb85d6e53a7c34a2ad364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38748e76a9c4b5ab3cd8ef5147c2a65f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff895c24dcf80246ed26261f770eb2d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90424b446a79d44db70982e5739750d2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4cd556dc34db27b9e8a1a881e0abb1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cfa2f9a003c5d03d46ae4d27334ad7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a001801ec04972edea50d34434519ad370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbbadc20cebef13044ac845046c8791371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d3daac35c33e426892b6103440aec1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d78a78464b1a83a9a8f87eeab981a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b5add21a28078edd826ca9ddb69ac0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6739c93b8d63fec149931ca99b57a0fd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f756d104e419be217eb336b12491c7a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851bec960f0d6336bc9fe6eb043260c2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb0b7923867e4f316ff2614f790e87378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b881baa656dfbbec677380b399e2589379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bce0b62b32f7e7571fa789fe74ae26380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e7d0dd7724440daa0b41115a2aa640381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc704c24a5c733f3381eb5fbebc388382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30bb6dcc0c55644bf334b8fa8374cd4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d409337ca76f9c08d2da4154ea36946384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2689d9d81bb6befea4b3e827639763385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe346491ad85721e2d95584d4b8fe52386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d5cecae5b46482ff3ab43296a7302387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a65fde3bdac7ab1e21868309ae5901388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3413411f9693924bd5d69a1bf21489389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba7870497f7806ba915c9669157cf4d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa961494ecccee5ddcad850ed80f7707391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8049221ac98df41757606ba9b6d4b42c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0056b0105add8ace1bd3e3d963d6652f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4dafdb469d420885c678c3c2775a17394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0dad85bbaed45366bff849f46a4248395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8b6bbfdf0b8bf4eeb6dd2a575d947396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaffad0c78364998c2ba6b4ea51254f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb9314b01dd2a33f0641a68b9b367f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab4e6e8b34ecfb6666415b706ff487399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3203ab25a3a5f20e5a5e1ef598879774400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad4c292470695d26070cdd9af87652401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b300a901b9dd28d5d69004d3893f1529402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4643d3d2f3fb04539e0f25a3a1bc945c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c694b57767db92c79bffdfa48da22a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae5aec7a654bc7798cffcf4c0894ac405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e7024b7a43e1e71210556e09e47ed406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e21c88e68a77b83827e6e3bac2751a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231885cfca828fb7cf23df52a769521b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e19bbbe0843a97e9881c39f484861d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1627736601182be2d7dca7be823ae02410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b961f63a264434e4da75c44deaefa54c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be3fae4aa370d504c55fd75dda9b84f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44be3310c5300da98319ee63a821e9b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec181527a1ee4995f33f989765cfa2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe10f7c1965644734a03f49c440486415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46140bbeef8e9f8dd6b73bfe2d8ea0f2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770df41b40e7b15db11826b9533f502b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c1662fad1eb9f26b2e74044fe8958c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d5ec730ace9f50bb1253c879bbb1e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3625197525241be4416b33aa2453e40c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca82515c3bd50ca04237f37d2d1f83a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5868bf2c8784061daa3d3ec454bdc84a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd6f47cdf93200a87800835c9bebb30423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b3a3d296026bf766a38711f27f8166424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf5e69492faaeececdd66647661684425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86276b40ad94f08253d722b9b2edabbf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dab673eb67a23db8e7aaa7421be372427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee86f70bff78a0cf03781bb0ebc5b63428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a5e262ca3a1c26e67d7f086d9a5f9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c991ada1e0ead42df78b65d69907dd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b136b140c212e6dcf245e9dd0e119c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da61cbfc878015a4cbfeb3fb4b238fa432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8fbd2f804e05f7c2bb1ce78a28255c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c14144861decd60fa637effb6353c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da43f5d3475d6f491e483a762c64cf0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65ea3ffd8b80c318f1eb55360b412cb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33197016006c6caaf8599ef7b63472d6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b6d335985adf65cc6af7587d8d73b6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a42516620bfee6d8fa27fb89c3b516a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245313b613b03db838f6b23b16f44722440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031a523a19a3e0990a5d7ab7ddb87714441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd401e63c955290549850a824ab801442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c708048e1d310a9af15f58eea0d0f24c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f5689d9e68d2a54b1e43bd4c6b8300444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02756a9a3f4c28874aa5feda09b7112d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf349ec0cc328db2d0ef93cd5053b3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa799a7bb125a97034f1539b1b7d0e1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6323087ae444ec13800e234549446faf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae11546658432b236fa4c52938df20449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c668ce8d82009198ad8059b1d7c8acd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46592efb02fbfb07dd17fac4f6a39a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb7aea1266b0af94431fd87342cd91452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ccc3e1766eacba4c389f45b84d282453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a069a537c3f7f0b6180be9beeac281454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06038871833ca48e6182c5ef0acaf344455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5664d96b90fd116323d73c7d36324f61456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78c27d64ffb34bedfa2dda32e65afe457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c0d79d8f34020049a27fb08b07c3b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79cb5dd7bb276ffca9cf7de6ce83224459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4efd99365ac5de7ce0b6d5e4dcdb752460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab60109f674f5dbe0c6cba64ed4e641a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d666293870ec5715c1b5e150592f8de4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4957292dcb2ea8dc1ec55161b8ffa2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0210bc57b6ff58ebef1d6b1907cbb8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3479631e2439a9438464f34c6e8032b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448cadfc5bce9141c3b828f670b1a60b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ea1a49274376c3afb87d20a861521467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f610a31bfb54081795eda6d9dba23468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f02596a0da85861898d8f6ccdcd4f0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908053b714f11cf1665403771d8c1dfc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62753492b009335bf0e2e1349e81f43c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f44d0ee33445ac684c6aada580b4d8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae4c0d44a6806eb28b74fd2fd573a7a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac1d1ed32333af66978d128bafc6453474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8956efff2a03a7040fe45c9e83542e57475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e144b43c4ada05ad3560e551ac5e4ce476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd26c1f347bb44b5c30847dcfffac86f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec7212f016f211b69fa833c31e3eb25478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bce5d89d3b62cc46676d4333ffbdf9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca910ab193ff28ae82a0b27239af4490480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f381a831874307fb3b20d8c0d4e83a7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b89f900ff1a564289b7c81149d30c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05baf252f777ca4b73c9874952d30c9a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d080e537d1ad5d59d608f7c4743ea484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ba83eb3e2edbe79ddedaa4bd4af1d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef822518fbd6743b45f0aeb11d1958486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86607655c9ee1bef6d1c244f75b0b67e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94adae933a6b18e93fd22dc44f4f83488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cabeb5478de8a1919eda3b0047fd72489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb90c51dfe3d892a13bf5e7765ac14490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe47d4432e8683964eaafc318e5860491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f970319422e60434d9d5b297cdb8d3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a1f677d5b291a00e428972a59bedd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc9c4114575d1d3e1428c18fe06f738494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e415a29f5fc260722c950b8912e3da04495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caccfd0fbd02ccf23ff8bb5f41b137f8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ce4d8efbeb3fa29cd516ac1addc56497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c9cdb71cd6b8c1b30896c83576b4c4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b8457fd439244c15a379ca12561f45499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f4384b96865ae860d3f80051582bc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abfb751bb5a4e2916cf0c8fc24f7569501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d83862ad72d50ebb5c98617c9502c06502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be11f0b74f4dc756b01590f5b12bd4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9cdb73eae67ed98dc7e76e8bba0d89504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2021b60f5d458b6c009a5b9a00cea1ea505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b69259a76690dc50b8109a05872f28506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2894101357468dff326bd6be9759e109507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7da6049e4f52116be68d3406516b8b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e6258256e79467d187abaf92389af2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e53af00f076530ea1f0e9f89bb86ff510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b06596b222163686177a07fb70e5c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b509ade688ddcc43edb42494460412512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f82dba7af35bf8465bc06110b94b4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e642f1b2672f731678c8a5ca082531e5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb79e67e2f262bbaadbea9397ee34ba515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8790258e5f122d75128449bc89e90f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e95fe5f92069f1396d89c4d54252864517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a44e44dd986489304a183736718c6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d215f5f9f8c12e8196c4fd94a828106a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b059775b1387841c210d5aa319c96520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ab16664323bc862ab2991612e59ea521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec2d77693977c0d95f274ada24f833522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b602a54c34d6106756cd2599904310b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b241ec10e6bf739123132cade0524f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd67303ad8d6e94c1840a6ae7a251d2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264ef37d7128e6b1dbd166f5cb9b98e8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39484eb896fcb267025d868c573cf490527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f279247253f4601f672b663facc22f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf02217ea8bd90bc49e4232fd700f88529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871098beb8f63f05d11ecf4a2e544f72530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc93b11e0a2569ebece4389dd2e0ac531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb550163d0d1769b50ecab7056817e30532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a018bb66d5b37dc7b1d10bc6102967c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e8ba2f219184115d62f85fcab99ccb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8addc77cb2fa082e9df84d2211adc30a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31da316f92af1a333502f2c2150c7df536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ead6d4b466f58dd0a0e503b05660af537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc689b08b37c8220fa383549fffc4c12538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2198b26042929b0765432eb887333da0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb90f314d630472f643d355bbf7b801540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d748223f2639c471d15ca998ba49296541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5077ca22c63487c92610e9c2684f080542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50805645ce29e6e6aff2cb85e249141e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac81a024a334ecf14337234b1dce8cf8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189e3a033f6b85ac821f828a58200c78545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74940c6e38c222aec698d8e2bc497e7a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941325603c84a45f92466b3017fc2ce4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3455c6baec3bf3298d83d2b479f457548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b011c4aa43aa970df622fd63c3c27ac6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad8f962126ea58dba5c5f64c25d4c42550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e91317cefc1a99cdb79e5d10a2a19551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00399cd594b4509e3bcbb3cb0a071e70552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beecad8cbead12b8a651ce41b11c87e7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54ff070299f3c475b0263f9314b2dc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa62c15c98b54f0199f1b954e9a24f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc863f8e04a5e455f5c1721a4c3c844b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9995ad299702a13d76cb66c591cd5c17557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f804e1416f3a5341774a69a6a8799c0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6523af51b9ee6293306f9912fd6ceaab559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a81816128e965cee72fc90aa6b9669560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9160a386683b165940f30f02c9b2a19c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc699042e198b8ae9c32d6caebd880562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd1a2b8f0508d29677dab4437161a0c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46765088ba25234d68fea7654129095564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5af3bc381baf14eb7e43d705f37868565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e1a7f187a37ec02d6d60550f59193566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2922710ed26eeca74fcc10f1b05a9f6a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc98476c5dca6b4eaa9f133e27b809568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc65149472803bbf3549bbdfcb4dfb32569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b570b12db2dc4538d023618d6c0f553570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42385f77697b0e9a49000f0cb033ce571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603539855046f09fafdf3f5f2c7c977e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eae5363e6012aba6ab73d11c7c9a79e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0579e0f1e260e9bc1b9484d2ce42806574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d7bba84e017d45e0fc7db157778dc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1007cdf2f0941fa511f913f68a598dc2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f94d32374bf471edb53408bfc6b0faf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623005f861d2750f4368ebd329604ece578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69501885ab60196afa36c0a2f3498f87579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d94da527cf65cde6b6172fcb87f02f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe47a5c0aa2e5d62e31b9f1fac0d15d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc93063aa2e7993bc6484fcff9b824582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a65613da0533d4129314af14af2e3f4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6963e07dce2c55f5b69fbaf5f02745584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8ca505ada02c302c1d2b15bf5182ea585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf81cfe07e73080632b3f72d16096a3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2883cd3a9ad03eea7d10eb34068109587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70895228fa6deb61ec4f4c216c5e4fb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f9912b955b37a158462042a68a360589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b43f514d99e2e5b078e99e8232c1f4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c083642a057ad83cc0ff5d2a8887f4f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e7c5c3a4d1c38e3137f599918be3d3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baeaa2dbda185ff0bff89d646ca20d9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0758db9adcee49f8297d0dd41513b055594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18afba67b2cbd71a1c4f8cce1642dc2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2767174176119b7e25732836c964d14596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d487d9042dedffcd30571749f34e0437597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f858df79718346b96534f0ba14dbc4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82184f04d6f9ac507546d0664cb50a9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e07d5a6e852bb916180903fa0a9e784600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a5edb6a036593326c2f450fceb920601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d665ebfda924df23e7d7e59a8b0aa5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d1c76118fb636c57e0b12fbaebd37603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c707259bb7455f2b9e73026cd11ed7a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a39cd16b40e165eab1e88419c0f8e4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6946a1477010efb756121fd1ff3f26606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf09bc7dd4d990bfa0beac26d7a250607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d145c41c7fc038b4b3285419ada0e1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c610be195621f66b71bac136c974cc9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90d36acd8bdfd78327c40399414b26610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b1fae3aac7397d98f8bc694ff163d8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec1d07d2c168d0dff3e9645c4e94bc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeae8d2f9d25d345836fc2321366fa6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be55a16428645059e37a414d209ba196614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c3f4f53aa822c1298e9a81ccb4055615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc74a264162141dd55d241c22cc1e417616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd432eb240c4ae774325f5cca8f760617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db494482aa205ba8aaea589828e87d8d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d0c5d5abb2694967986b05322fb5a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8df2da7882cab95c623d52d0e7ff03620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4490328b3eecfa21a18044072a86f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd91dc7d56e9894b118a0a01d7e973622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d301a929807b91c8e0124b9718436623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab5f5c449945c580d3d5a1c93be49c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27272aa857a1b8ca6a0b8cf557838ffe625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23711a0e8215584187847e40a3220a3c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b22b7516832d8d636a31be3ea798f8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898250902c608e18a1f0eac06295727c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53c4bc30f8251d2980fc8d859d8e90629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaca699640cf57620f42892ce84ecdf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f888e48ea9f228b5489ba708662e85e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f49593a7a1fd100b09646f1c4008f5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938ee26458e0d93363c0a49bf69b734633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bedf437e166197f22d1259eb64b9062634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca26c90245ae2d76af5e93d1311601a9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e3328094ce702377e5840e6a916f9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f66f4c72de35dc6c5244e52f4d490a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e39c6c789ab42ac32563a00d5dd48e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a253a336d215ce7bee8aaf4673914221639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05fc1f1428275a963921c189b1748ca640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d165622a09dfb3e281209161041e0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feeed8744e8997619ea565177ebd731642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8333d6ce7bf0b0b1ee7b8e12bd834643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb490c891b6d7f13f907abe49e452062644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b9321770aa697e4fff5c28b28661f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8972424882b0a6c08de2c6eee12f1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e345460243f51431a4c5ed747f05b6d8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c049158c99c2235ff0e289522277123648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f733e127cd301f7a6e21c6fcc2280ef649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1c22a43f2e5391db0edf6c04fe4a8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110528ca1247a9f30481dd17bbc99f3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc1b8ec96ebed08884a55dd58deb43f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f264bca3034f21f675c94e8637465653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e67671f02d003645b67e81a361fcb9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e58ad961e6db6c40108b99bbc5fda98655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d984e51011d4842cf86374770a8693a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e917c3976a57e4da270fe48cc23cdde657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2671c8944d2fe8d8589a1691ff9748f2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0573b16af5847575e15b893521260fc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94dd63d1bc4caa4fe1aecddb26cbf98660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc259d8aa88bb2c9c4fc0c957c7b368e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ef4b411b68b6899ef2f17e5ce544e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f4648ba63a7b1f211edd0d38d00a22663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743007153266160d202110094d09998a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4a5c2ad6ca195e7d1adfaded1600d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da7fc78d90ddae677723ce5d0f4021666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3309d89880b81c7303d1d13a113aca36667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb57bd9519bfa964ccfb61912fd029668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4597e024b82aa3b0dbd7b41ec543a06e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75736ac6a62eeb6aee91cb6f19277ba8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1daa2d2415fcffe9e029178e2f9cddb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e801ce23da507e8d4272cff62eb3f0f6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ef0d05e2eee69ce604b309d83d19c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7679fc81d0a4636d58fc06bf7113f556674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59266866eea31912d3a9f32436897cd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7004d4a913ddcf4957f820567ea9ec7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e614c124233bee9b611fda21c8ab3559677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f1f7211c4db2013a589e145cd850e6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6347d5b98803cebc400e1e0df4133c7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e453dd0f1f54c172ab68cdefe63e1b0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a954fccb6a6b48d93fbcf435a9bb2c52681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd5938dd2fec8cc35001514edb159b1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b8880a981937f514394a2be76feb5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1cee535f1a2b5b7fbaedeeae48cee684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8fef6e5cd02a82c5956e0458f5d78a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d2e3878963ab01cb8a74de0c5236b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383cfcd502d75640dcc241f2d8aa73e8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11845cc27cd63c05b5d2ab29ea8713b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892b2abf146685852086c84ab57af45689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c0fb5211286aaedbd289cb298f9f2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c88db555683a9805c2cbd62b1f42b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4967eaf2b456e6763e5a4317c98be7c4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3077b157aa19b956ab2ede3ff79cf3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a32d707cd3b74126ef585d90dd8274694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2586f91c098185ec6fbbcfaa6fada02f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef014e7526b502d79923a58d36f5ec4f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0588270b9fe083dda7bff632df455697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca75d8a5e35d065222dea9b824b4af3e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd1df71fa82ed1cf8ccd69ef18c594699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c8c2b8578f5c44330dbfa4a567088700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31547c538489c9899cdf214edb1389e8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb861da4221d1b499d73123c5c5a47702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f6fa0a3f68725d6cb65e9c61bb0326703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc70e0e02ac0525c579fd2793211c1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f77ec815b9972b892978f3ac5f6c8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eace63c73850e833801854aeed82750706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618d8f54d9152b6a2f1396285a8c4093707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b943a45c47063d0652b39d6b0348a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c305296eb43730eaf5a73d226b2cb926709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba0c4eeadcc421e168fac63fa687fd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3774d0f47ea337b387badef38bb12d3d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e7f4ab8e81ba4929da7b9e3a05adc4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424932297c4217647c9550fa4255e27713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c8bcff9b5235dfbbbb03fe6d1ab282714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69edebe71e268404562ca75ec9b32545715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd2fb43e3b4bd3965b8264b92f2ff9c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441252db9832c2b326a3c34510249d4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f31cc28c7a3992c12a156f6b46c39718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f65c0d27be2e48cbd579e09473dd76f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f0443432fbc2095b61ae7c2856a17a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a1aca8739d7b131944245af6b73afc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cde7b206a0e584668e327292f4d66f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c34ea19b6979a4b913d5e171756d4c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a8983ab263a90143dee99df30dba3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc4b09b99508aa5e6d603e708bf738a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa78738680d26208301197d5c5acf327726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb65530ebbb994e9e13e174d489f24727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eed9695101b8b60876e452a0abc7df728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6832e69b2493678b3a1fdeeaafce8337729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a5a5aa90afe577369d5f1f372aeda1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb36a0cd5c8ae2303e199d6781fd416e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9274556195ccb913a44234ed4518ef1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e309fb16f6248cf1afe43cf713a4d13733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42abc71fb585d220fa0bda6b968c10ec734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018188c342462bca0969085d0d1acce8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ca2f99c883d91fea235be5f5c18c5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a361ec1941adcc2e58e09cc73a4d6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2397d9679b3c48282e6fb28a5c19fe738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb628f7df59c7496e1b17006cef6bde739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1211cfb27513dbb360c6c54fd595a512740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3898109c5ace47c5967e06c74421e6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d76c49540c4bdd18133bcf7c44828742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9701db32c3ccfb204e0b893efacd7c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c282f4d1d777d9ba5e896535d5c41254744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a19c6572f50ef528dfd9e0d6ffdd61e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70042355065b676ed911487c9d7e0693746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040061453492f56a15880bdc419ae62e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be94e5e2169a72cfeda2fe9be4bb3a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34564f5173c2113a576b21d86ccbec77749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc4756bc59725779ec1245cf403c96750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334423f6ef462609ca3bb85265e68783751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c6bc2465a7593afce185dd325d483a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e707c4a5076220206b639a079d425753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab67548461bde85f3f0fc4d9ce5c55754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c36342d4dc68425fd43a690dafff9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87d1b28b1489fcddc95269aeacb2fb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1655f455f62810a41375cae15610ee757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98072db0614a3ef9068c6844168fcc0f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f262cde76603e4b9de574a5a9b5907a5759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e01a9015cfb67eb4b590ae882ece2b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe87ff87409a984df4ed0cc06d671a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ac2a0129ec7b1d18492f9975b3602762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cabf4f709b4a26a0c3cf72e7d4af27763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f30c3597b48e166f8d7c144487cf8764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dada58d79624bf6d4271d1b281cf418765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472882fa4201cc117a8947b04dd0796b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2659df1b872283b526a57f07ea5dedce767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4035cd7c4e887a74cd1abf7a7270983768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43fcb40f4756c0852076a35680386df769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac77aa0d6a7e7a9025ed5d597f8fdc770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee07c0e561176605da6a3472874500771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d551ab7d4616a9376d4116260d226ec772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2493bd28fab2a03ffe86cc3ed729ed773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88915b8444aaa7d5de8f587dafdb2840774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58073ef2337d9d410f50c547bbcf45a4775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b536e4d8edadb01148541ec26927998f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e08f13cf5a798a8a3e55e417aa81a8777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c7734844427e9af4b7b462976caf20778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13cbf1ff18b6da4ca1d19390600fe82779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1712ba6475580dcc02eada414d8ffb74780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784dd5f6563cfd5f134080ba60a09174781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51508e409261fa91ca9706376a0288782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd40f87932e6bb7850f01b1abddadcae783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540ecb31738ee1c8e4e47af958c9612784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2bca1b0edc1fab3f115aa80a4f0f29785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec982dc40779c785d6abde617b111c786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd50aa234d42f6ea04c0486da29764c787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7e9583816a7f4544399213892ca5e788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63c3cf0996d0d92d6fb67a21068ed11789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b528d394e46611b604f9bcef42c8fea790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266635e9fefbf6a15661c1edd9d59ae6791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ce7f110a1aaeca4773f4c0e808943792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86677966b79bb1e048384f8c845a905793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd93b2c62c21891e9f781d455c7d44f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40bf958b054a04ea187b5c781418575795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c8f9538d8c58df05615d7ba6cc5407796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78de98657bb55b315a4e5c6ca2cf732797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2999ecba25e24fc613c9707b067c2798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bff3518546886ff31959c6f0bbb917799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0f613430e9770b5ad5bb4acefc929800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bda89ff6723d7e7810c2cf2598a689801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ef2a9b82afe3de981793f564458ab802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d518b32cf67e670e2973279d6ef3571c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b9c876d99da41123670d4b8deff9ae804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d26a67bbca4e9bfd795cb2192116d73805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba9a28adab50e7c57d4fb1cfef8cd0806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f8722b38f0696a26ad51bdce81f03807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e3dabe57d484a4d47edae44854b4d4808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf48ff093f6e8569b1a137d191d6e5809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642fdceb570a1424c7cabef1866c629c810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f028b14d9fa532c85987c00de954d811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f6ee932a1ae668f76b17b1ee631cec812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d62bc7ddffb06760893c943155f968813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce198a4058088320f56835ce58c9a777814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c973aef574659887f8206f99ae391a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58400a6b9935ad86404d44ceee6a5268816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe473a60cc9e9623395234d03fc53e47817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6bfa31b2d9e706b17e32ec65df20c0818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5059cb97926d144fa6f051518496dabd819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5611eb63decf6212f8da97e165cd0ef820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed075372126f575531023af4dca88ea821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f073435afd6b87be33d3128edbe101b822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f646de81f03401497564504c1d8f391f823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda4f59cff787248edd830418b11bc71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b20f76307b368202d5a83966fef0a8f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaba7dbc1fd7db616e83fd88486b37a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b3e4012497266e3ab56d5e4f9b1254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f35d9daa2568f448237737c0650a35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba461bc8d6eb7c308bfa48494e47cdd86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ee45b5f29e8cd4639068cc2f166537.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f7350e43a45c0c857555f96c9393c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472990f948a0f70bd6574974fcb4b3669.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2acfb2f17b7caee05bbe4d2d6f5a7810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d9f993adbeacfffd2ae2336a3ffb4911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06251d159239f67b91914f1430294a412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23717cd1bbd75c462224f42e4a8f0913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72100c3f879357dfaea74bba731097514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f66e33f8d9de44365ae407d07e9f815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8272dabb55095c21238575ef5e38c91616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2c96ad17f4842c0a7e10db936e55f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a42fcd4ba2227128eee68f3d9fd8018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d0bd2168cd492cb7996126eea297f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888a00a82a5e8ac36efe216c596b42320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a6c9bac330edce24dd86991e5e4b2821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d3bae12ca2011a1e2c1c8d6997ee3622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd2e9c61b934c3718f75b90c84b18cb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f039231df6e3c411e1d245c554f3f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd887f69279970c91b9927ad131422725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf1d514f2c715e929f4f667749aed1426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56e26d77f7acd020cff8e44d126783427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f0085b3a927ab734b0131fb6f382d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a21ec11b78ec793cee539ab67675d1929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a3dc498a7268b0c5ee64ef68ee4bf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9373d0cd5a072133c36ef11fb6c5627331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f0b1fb3ecd2428438c87294d7ad69d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d987ff072c9599a7c1cbde4a9e4ae1033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d413dfc8b08f85f79c1c89b14ea14c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e90a915b89a393384daadbcc0989135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f786d33de056efefc78eb8ad2a3791a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9169d1d078e16712ab0db9896b2478637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ff1e541813b8df25582a449429db538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eea1a534f5193d064aff6257bc3cab39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c3d6578d4da16f2743f3e93d7c79f040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c996c168976ecb8c868d4fde50d4041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf7d5b91feaf59199183a2e80f7a52e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaba2e60296d79b556fec2905b1bc5843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea5db6226284cee5b0211ef887427b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d40cfb0caf37990efbae7b41e1c5045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2705a36d787f1c1e50401001707b3746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d84d0a0cec65beb2396c4a7949ec5ad47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a04f15b828026903ba41737efa3f148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46722d183f2e133d1f55a951cf48be1549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef8e04860c46b1248c94ea78dd5436450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb1b2480f4b3b87797314b78c1176951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ed3acbd974385585d1f6f46e067c452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea6b3f39b6796670e7eec221a5f28f953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb3fc5146f3a56c60dd5ab40249a1ea54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b9dad789d3e6b708a9a087762d5bc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280785237c3c9c6d4169cbb981a786b256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a02e8332d74ff7e316277d3dfd538457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f5cb7ec656d237598e31bba996044858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec22d50ae3625ef0fe677581cdb9fb059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b804c9d070d98049900bb5c29462160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea7071599b9a210e450103a576d00e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd821d9b17b7e9b8d9ea8d662457e462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbdc22841812f9510fa5413b0a5477563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92111260ce4e943b25076c470e0dd7dd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e6c8dc14b212feb386e1aa4f79541965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f91228eb9d7b49e8e1d1432c8c258766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442862fc48f05a6383493e9687a5a12567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441808cd75d3858cfb0c384789a7606968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d1b1f73e81c6dde0937cff3940fbfe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcbe4540dd2cdb69c7c325adc80441270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd13778362c33ed8d675505dc9ba8871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c25b2d456f16ea511b801f14e76a272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9bbde4501be126ccb0bc5a08a2687b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f2adba3f66c259c7f340d27a01b3074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b312d32a2568dfb68252af4b857761075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39b5ae3f5744eb8fb1a29345d73878a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df3c401f96966acbe34d7a92f5879cf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55193797f4c302545cbd025198b1963878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92def665cc11047b6b10925c9cb7427579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c14ea7a4b567fc49dbaa5a3d1075e5380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb39f2575e02223fcff3f6f5ed373da81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f80a36fc80ab6f10f61033c1962fa7a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5389a0c598ab502b5a8383f70223fe83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160fda431ccba5efdfcee5c6117ea3484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b6dc78a6c044a86a644765dc43ac1585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4fe0b23b656157a117ed4d951e0df686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e7ac9fec816fa6a9d0494d856832687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729cbf804b3abb4023f6e6a15b173ea188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa85d704e82fd2e8ec50ddc5d4055c389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c0e9854457320c41c4f3b5d611433290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e061da1ba9c22599764e0bda3a30a3bc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97691d25982b11294984edc6e791bc992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7e5af494ff820ad81cb2ceb15abbc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad26cff3673d728e96225bd6170653f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e8722cda553804f964c8e21494153c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ba10c5a5d879c534b72416004901a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda153ad55eeccb0a42130e0a61ac7497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b85f059c1aa21eec364a7371a93f03098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3311665c2abc7e49234e876b96dcab899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d97c17acb72c1a0323c0d9969c1e65100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa5abdf2bc67bf8779ae2f5b120096101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5136607fe7e575eec8246d4213b12f2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5afe277c418f672ebe1337115a918c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd727cd2b6c0b985d49a9598996a128104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e124a90c7800b9e36c7e2be244f76105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f037dc518f1a66ab12839ca962fa0675106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01dcd8ac536c17c20f20c89e9006118107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbaff13b690b7822ffe6853a5053d92108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a499676f6016e5de527c0769d13f95109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08787ee958a41c0644cd91bd81e6e13110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfec544ac88600330753af3743e4264111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec970e52926b1a63b6b80f12fca657112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3fd387ebd4972bb2ab0985f60edabf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4531a13dd4a4b8a61380f5b463538e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c925ce4c49666bab87453050011e8d54115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dafa581727251fbf1c294a325913bc0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c50a5050e4f34e5e7ba58834446574117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24e1c893dcd0b23e780acb083f94a84118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c59b2877141cea8c6a0bad9eb4c7e83119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ab1f95e0cc079ab130f5fdac6b235120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d050201bbd8c3ffea9ec2ab035a6090121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622854b79936e7e0b72c2b5c3b3a1a0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1face25eec237337be0cb325f2c708a4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e021c4e6f2d8b675e78e60f776b3b2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f29645b13185eaf4fd9e322a14d0a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015af6b801382c60835b97e6f617333126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45452f665cbaf7fa6f4210e32611ca66127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1841e5cf1dc47e5e0c6cb00fedc2b4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d110bc41b3dc18b6340f28906651d931129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476219fbf58d17f9a0a959bcc6c9f63130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b57da71c0ff35eba7b40252c6175bb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1764120d0100e4887459fef1c39e98132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca10f3dacd74535bf5c586cd845fc0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2746caff871041701fa5c5410cb4c2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59400002ddb2a5ceff02dee47d573e3b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc75c4b03a756b0953014daf5aef199f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316b98bcfece9d7903a84fe832b112d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dcfea6f1e3dd3e7d98625cf21e8c3b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d1717daa3901ebae46e10a1ec050b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7065b84b61de2ac34f47ceb0579d6753140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c611f182e8d2ad043b93e6c50dbf151141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77bb70a99d6f2f3e8a6586227e46f1b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c2c96fef09af47c50fb02b5f94345e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d116e56ed4d2604bcaea2c0f51db72bb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da62c9349cfb19357fd953ff2282aa21145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e673dca99b5310f9e7e66aae6edfa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dddc0bcc9f1837ebc5a40027443cf7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2816848e5c17486183233c6cbadd5351148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410b774ab322f389f3b0aabb5ab115c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eeb45421b5429007b342e0656c2fff150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b47b9c135fc1621efebbf5f2207d9ba151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f77a048c89549028bd020c4918d3b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b61db350d43cd2015ed63a8230d816153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6271b42738b9aa9bff1e04b7f379212154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70330f82f210e7f2aa342f2fcc887fcd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc067e527cbdba0deb6e03b29855e78156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fff57d01d692659a6655a2de4e8e6f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a426bbf35b924fcd314a34ee77f367c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8db63a5fe197950c940d11b6c573a7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f48bcdacd7df3206124730e4a0df972160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76030d677526b258a025735da167c1dd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f36f48d4f1c1a7baf8817dbe73ad686162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76f3e1f44116a3538ed1bcfdb1c012163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21cebb08bafd442f2ceaa30c3130c28164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c9c0db2e0b566c516bbc6958b62bd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f0cb7b7a6e65df6ef0e07d873116a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57598aaf71e2c7caa077be38476890ef167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b817c27b16900f74f9dbc6166409425b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d042edfead03f75915f39b73ee0f4dc5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d3270d288c4103699e1ced5a97ff1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4f46d7da6a21859e0a81acb35d06c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61abfc21333eb40859182ad334cb96c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d835cbdb4902e506d76ed89fa38633e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e1af39aca87bf95223ceb6dc09e8d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b8bc12b3085b7213e917b0cc115e9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045226eb818bafaae791a68cc99c027d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1b97b1359de0c3292197bd744668e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c475e7403ef2e6a8ee4249176b3b0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c56eef702efae61ac31e152a25a163179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531a1953a357c0edf0fa9fea9bc1506180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec1f888fd96a678955f3acda2fe424181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f704ba97b60f4569b80c5235b221b05182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b342b3591d6d9ea4b3fdb3f2dc007183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297fee33b6b306e42d484dc7e28ef55184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e3bbeaeeda808a53d9ffbfb0b9271f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4075173b19ce8ca873e2d54f7e1c0bef186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e74cbc6677af32b39fc71f3ee21b92187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d658d2fa3f8dedc94aa1bfc84a7375e3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b44921bc670c12c4ba34d09f478de189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a70c689eb691db8ec3b33c02a0dfe8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae81d7be2ea7cb4c266b6559e89ee60191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5a7dd822fe615a0be36fd6d848c12192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b8d2602f3768293b3c4bc9eaaa903193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa145a0d65a49078455ed492586ef9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8cf9c4d6ae9ce6d31ee940771012f8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b19c8e57c843f44af6518a34676823196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccfeaf3b067240d0fe479e62d510d6e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aade6f73a3739fa8b63e439c0024c8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba25eda1ec6906977ab110a8544165b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3f45052cd1818cdae30f37c5cd892200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d5311e5094f49208803e45d8fd9b05201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f5c56c1987efe927bcbe0d522c21d0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294826ca124e463339ebc2eab4a3e62e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4382b9cb5c8e35e1a889a5070c3a9779204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b1d31b7605ac4c00a473ff582153c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9e2c5982c432d33a9c7e88d2bce12206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e8fbab69b340755dbdee27d124e72d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8362686aef7c4666e2df143b37f3d7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e307714ca692df7e769392bd115dabb6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200474ca577ec3c0482caaa32b2f386b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745490e18acc7b4e1a0aa174967e1e84211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c90fe70740b497eff9a1200f66a40f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a7ff6dfb9925d7b3e64bc26acc816f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca72f8010053d433cd842715362f124214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247217b746dab52c7e83342dbd642dcd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadef70a83d06be47b1b837d274ae8f5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e9a2f84a84d6a54454593e344f160217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c34049ba8cd4e47f1b684496dfa52f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d0dbb57e6b65def31ef07966ab436219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7127e42603ef841e363b16653eaa98220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71876049bea78c1b4a819196d0179522221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283d5f20650a88a104ce2cd53bb5dc1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82a752df6106ba52d904d6a12b5512223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225fd9e67164c67d7c5717b66da8297d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6dee0344f528b07bd603ee40493b84225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a83d9a6fca1d2b6778770f71c238af226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ff4f23a11c3d85fdc06da789cb15f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e9d2180b37339e3e64f1788c343e9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9728c80486edd8c05428eec400d3fdf5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e623612fecbb8e8b1fa338050cf9d5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ceb206a6fee8c9d2f9717ecadc52fc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe09687d8c3ad244db939a9f103e9a1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b569351134e52d57a77e630513677e5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8213371687a4ed927253b9890b99e19234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da58fc0edfde33215527ab8416455380235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebbbfc110b36e2b0cd10e467ba1c9b1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fe3ff8e69a7318eac885379bc6ce9e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acab4b37e0396da2fb92ee61f665524238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff29651077ea6aad8365206f0bae5d85239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ecc7f2a6a0e834d5d7924bc48c2470240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d592439bbd9e65445408a228b7470c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc348d8b0262aeaba2acbea9786bce1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636e96dacb93eefa9fad07b0d447b625243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f326480a9f46dbe1306a6fa7e8ecf596244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c76110c3b941c58d9ff4d5ffa88ba7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e001b028bb6323a02c7efdb1e380ea6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab2b394a22b8defa49eac7021d09c8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf58f20844e62f2d194da1bcb7c8794248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df1fca037d6a68a3387c87ae341130249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce73ba5e8205cb3f67d5891bc3bc376250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ed932cbc00acd756882a9275ddc10251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cafb098a30f58abfa0c82259ac911f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b9abd62430a2c040c70fbb411a055a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de7943bd20688af6f7e4130212743f2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78441c42e77a2353b46d65b4df2ac2bd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe76ca9e0d88277ee09c00eeb22b8c6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15df8c5f7c304a58b01b48f375ef6d9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efff34766da32f568b3d68689341041258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db33c2703b85654d917938fcf222c81259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f291b083c6bfba0ed11ea3983a0999260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ecab9681fded1e2f0111e73dcc5835261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f057f9b823769b36afef4ca2416e6ec262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3546195a420e0c9a86190516ee6303c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480d382fc31f7a80ced6936f299bf15264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c8ba78abc92d8636cd1205fd3fa6d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6feaab04697bcc49e474f4498d75ebe266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f89c2659c9576a3177d0c30993203267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d040a1e5049d4c4511a65bbfcc299b69268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87fe09bbc4396720564f47b390f0a2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ef71ec41651abd77b766ed814191a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a475c383ff4721e2227855289fdcac52271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be99fa6ad0657ade4e23d2244befe225272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d666f275e969288273435676edc3b2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8006df1a5f69ae1e7ba33580612e11274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c46448376b5c4666705d2aacf3761275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f96ba9e7b34be6dd5e7a595c295f09276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa28b77c8cb010d19b51556617b403a9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a3435b773d5092c72bcbbd349a1f9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23080daf09e21b91ad5ab6e64c9cb290279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec2bc80b65da77c2f6c2d7848e12b1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa985dd9d53e2d664f63d27d52b532c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa0af46f4b018b840bbed5bd85a867282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d2c71dcc4e035b1222e3def584cb2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c483bd29daf980cc7f3024dc705425f8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352268960155969ea11f92708fc334a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a19b12e9bbe7ad173b7695907b1471286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a998137c4ede183ae3cf3fb598a2d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f82c6d1748cf5924ce70f6f4c036a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec7e6382c31b613ac610ffddb00c48289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82eff50b0242449653a4d3bdaeee63290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb088b62e2e350aa20db6f9e504f2d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ef9852f87971f5bbac054c7f10be7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a7734cdad6c0515fb8ba79d010d564293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd826385aad365fa74850ffaf782034294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f9fee78f862ff6720f4936468799e9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b37cbb18904bc9718318a518e0bf9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9372ca08b89ad85c2a3ce5944e5cf152297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6199c223260628ad368782de3e516c3f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e740c0255c662cfb0e2e1a2a1bed9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32002906701a26744c4345cfb03f6627300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a765179044945b64dc09e84d3ba92851301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c33f2187adf859b09469b5967cc93302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae1fedb10d26076ed29fb5fbc4bdd48303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6915a03c9bc7b76c0def49f473ede3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876dc0d8af253ee01442bdfdee0e4fed305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f718d6a03f01714eda2c463f02e7ebb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8ea05d4f87d0677fa6b0093cff4407307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f164aa3583035a94a70d9e352abe3e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebaf3db16b86db29eaf7d9ed9534611309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c13e55b8e037a4688adc80b9c0691310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607be91743bc5cb0e0b916af90960a83311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c9e374929660831b20fea99a3417f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9788aeac802ab6dc48536163e5408ee313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a18ffd8e875ef788a4a173a533ecf8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0db3bad375e9d0c66fc30b61580aef315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6714d2a73552e8eecd7df163256c5a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc7e704263fdd6d5bd27e7af3860908317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd59cd7d6ebdb15cc3dd611b2fd18b64318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9af81dfd176606cef300b32959d1e9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a620255dc4ef71d6274552a7f40b1a22320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9934ba017d23f452146909bf9fb868d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7928ed95ba94298833a1274916f3ae9f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad4b6c441c497c21052b4682a40d9a4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466628b1d8787f339844edecced0186324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4541731c914cdfe14ed6d15deeacfa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51140a9f81b311af3049e2665410526326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f4036a8b89d6e93172b2c35ae8e19327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f43c6a9b9e21f08d0c843a0b90a1f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d072dcf73989c54528dfbb3a62be54d9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2503fbdc26c2a500b391b7f1140c5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a14698cab94ac7a58d581751138611331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf4059285cf0071de29758d711eb09332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e23fb72ed11f3187d8d3ccb993d5d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c0b9f6e02f714d9ee3ed77f77307bf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c04aae141c030d254be8efb88af2e9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7dec705a55569e902bb62831be201a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a24bc518de84053a1c422e35a8ab5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73949295daeae7845d77e63a14e969b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d4bfdde412270c9e0896256bd81b9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d429adfa9ff3c77c71e8b89d1d58d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ee53c2fe8e35efffe2ba36be82643341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023816e4fb22f4bafd167119b6829a83342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6470e83a8fc73ffab16352aaa675bddf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b229050c5984ca882ec3d814f25851e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeafde7a90c81a20de601148155c677345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fbc48c5cba2936965138ef37e0d830346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef24d7e1f814d29445f53dcf023c53c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaab7fd358751ac231d5bfcaa59b35d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ddab0c0abb0acc3bec74f9c8e70ed8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e69ed7e21cbfcc67d712f468c781a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4767c3bb6308056af0b5f9cc37af32e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d1378f0b81318c07cfdcebcd194cd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f397b275bd2b6f70371719e57fd0cd40353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b639155700250c0bbf29f52aacba33eb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb47594adc42389cf12a49ae2f191f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ad0a134c3604ebf435f591a058d63356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31cc7995f5a86ce4bb0d6fc97f6d72357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb30e2b585835ad0ab7e17a7063f7919358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7335c14a69cdf6c0f0287e51550e8d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764bb31e2e39c368d305dfa0295c746d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e77b5219a82628769a26649b0a822f6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f8a7b84a0bfc29ddcb380bf9b9d27e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd8bd5ad3a5f42911a554b3fda57049363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da908a4a289ec7f25b3c61e1b2d86296364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b05f32a881cdc54397322bbd01c1e4b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02374c5096baabf4fdc6133a08d2bfe7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af6a690b5ea889ecb2e7223df6f8a5c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0076ff773971b34636deb551c88c6a66368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c1c8892d8f901c64caa9dda23d3f4e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6881704d394302e94c0dda603c059146370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0f75233148832129eee552f570a3e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f551de38d46737393079720b18eb9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f8f787f09473ea642ad8637fb7d93373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ebf7a7db5edb7a32309a29a2219684374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675943a8570e4e976f94bf27507ddad5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff98fc009d81adb936cb001da919be6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02db7ee3a36bb452f8e2859dfb5250377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ca43f0fd8f7ce3e12ea6a12d25d14378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fbb800883278385e5a48a84cf7a158379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ac4d23588a95f26865af3662dd348380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f4a9606468c22e3f68fef267a53e9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f45919a0f87cc231b715465a28761c8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73527b79924a6d9c3070baf15d62681a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a0c6c98726d9d70ef7018f8adb9af384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d4af176385daba0af45b4c834fcd6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d0d0a79222ba0b3e5f68bd71afa7f1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b71e5fa56ba2fe75db29658d085c3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eee097f197bb462ccfefb1558cd992388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd900a5bbeea3acf5779d98460150adc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c616d53575f4d9532760c2e59bffe0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd50e68c6c7840f88383ee3515d3ae391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d7bd2043fbe37bbde694bab668e81392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2805e69d1ba9371ba4cce5ca3c565a0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea99c10fe634204f4caf028f0881fc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc9b0119bca52584b5320c11fb2479395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b851ac69772b523c504d9a6f0bb11a1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa010b4f1b0daa9135e8caa985b99753397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f04b4f9dff16d7cc5eb4faee1b13b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198eac781bba092182a24c9cb4b0673c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67dc70c0f1129f0226ecc9c6972a6b0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ccf87137b5a676615b3354c28ddbe8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7446e5efe19cfac829f5bd3f1366c965402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2021495f789b6fd2fff922a34a1f5a10403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe68d1d8e90c6932af0691510293ee404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df23b51a5d45930e6a86abb1f57c6230405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7c935528dc9a3cd493d3eda897204c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f1f9af6dc85c9d93e2c23bbfc0ec1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48737be191645b55a16d602a8efab111408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6670ea617d8e960b580b91437d1b53f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e31d7a68018c554b14f0d3cdba43807410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa913cd0b880cd36e33ea5537ad8499411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7e559d409f0b5ff7535b0e73b6c3d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f4d62a4a9dc35e88689a684ecba6c3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3772c3a4545c1db2414436eb111e73e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53abfb8cc307b5f5787b52e0ca9bb7b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f121f8f3ff55b0335d96f1045198c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f1e0bd4b4ad96572ead10bd8c38ad417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed36860f52b7555d5978d48c024ba4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd82514cdbdd1061ccbdb0ece936cf4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec13ddb31eef94432ca131cc298b63e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d2e46d6af52e839b900eeb04fcdf58421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cbf121c5a4ce0c6a23959f8cbe5c60422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f069634065037822e2382c3d9b1f2ef9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5391a1a32d1aa4a8fd9c25101759ea9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b6b7938a1a914fa1b0fc0dba562c1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba54bc7b94cee7748886f2c117277c2c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75867b7d10a8408feb4ed7e8e6504b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f5303fac06953d7bfd4c3dbbac8dda428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32611305e4209e1de90b7f2fdc1d7450429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2aa182024bddb565ea19b93a1232d6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c2175e4edb34348f03dfc160bda97d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60537017aa7f726195382e1b6367efc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600728fb9d4ea517a7ff3f1c1a24e92433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff983639e2aa87406ec9990a24a60c38434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba26b6d819a2d10f1dc5092c119f8e08435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783515ddc1e0ebba91e2c717e96f035a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5fcd3dc21223ecf20a518f226d2ee7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce03861a20e14340880b797885f211f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58623a5c4e6038e7ccf7cbd74db4225a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32055ce8efdaf090e187fbcf72f8ab96440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08cedc69c0406b3410fa807e4134b44441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7552747a21061927cd54ad2a7320a2df442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0400c3b491082380bfd335b37fd824443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5764a1ef1d48de1ec59cdcbf39272432444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b844483733090cda167b786fc32c5280445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2e72ae23fa038df8de70261952b82446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ba45d3af18516d2a685ba44d64292447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2289749842a322aa169abc42487d671448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b7228e0c86511fd4add6d2773189d0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd1a12eac46b99fedb0c8814a6ee7c2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986d689b07c5454b27c74c82dc52ba8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a859fc7391913c50a8cf4a7e518e06452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe0bd4a9f8f6ba95b5378775f70fb1f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2d4312745a4907e5b23ba32efeb1e3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc9efd67be72a0d48dd85a8572d356455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cef3b463cde4db763cd6d6b00da085456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4529e9aa8f26f1427ed2bfe8cf376a61457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbfc474a446430bfcea8602b337093c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8098d7bab49d8d7f50fc50327b801140459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb238c76c3060e5fae8037a6b6bf4739460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185993be31915918551b37fa42e8ef7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa2744723adac05292f195a2002f0c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d89083c94d5734b0dbebbeb4385fe463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e34578ba76a9b5450985bac5127c7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e9357532cd1a618422ec92b4c02be9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b09f9d2cc1e991a9ee2a229a7f819a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10014d553367dc4ca97e0b3372871fd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb311673f8421ca75c4788445098bf71468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd441e1cc668bfe3803379e116d341469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dddc798370ef6c4701bed595f92b51470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703325ad0d1ff36a57a63df21ab5248a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bcb07024497800456ab50b26557da7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa4be6b144af62617e7b8d38863f4a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5808478c188636b1716901dfee9410b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d5a9aed344ab9df00f2a5d993ded0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638cfaac7c9e9ad5aeb12803ad47ea42476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc828389d142b808400e36bcfac66607477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272880f359e77c967d1f6da25c6775eb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb59b74821829c95e2eb8faca3ced49d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5020839ed7aed082ca40e66e64ef42480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e22552d2d5d2d4026ec41bd5448881481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f769983c22decc6d9c4c803c75e5989482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e803262ab4e25f11edb9779a20e1d72c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b498cdb593acf2a3f41a322efb618b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa618f0671d7c1ec7a0dcc889221ee485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd102fbee2a821b91c5388ef418de1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb9d19fed1ba0bf64a55c5de5a1868487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4777bb4c83390fcf7fbb2b29f2ced175488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7973356b07a73998d7de5b7999d1507489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6dba8101b4847592ed87940694e9bb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd42875b650d879dcfa468a292be49ed491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d39e75796a26d4164d0b4f0f326938e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b643e1fc94a8ab58ea5784be3497a19493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae49436f405b8b679b0ed7edbcc2786494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf5bd6afa8b52f56da892d50391835f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c733e6248d96d7ccb1337fc5307475496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5abf28cffbcdfed4a4dbf116789c65497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e452100594eaacb339e2fd48bb200c4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815bbb05f2386c0a41240939e7269ba8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bfc1914c80ff51331a85f4cfbe4aee500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730cbbe572f71162cad2136ee1efb9bf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccaf9d8d265f95754eceddef74a8e44502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dbbcea78b67d7d341cb7054dcc8aa6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf7b34e994f3fa7de9caf1b7c1ab8a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49511a3886d518d8441ee45183f50136505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd38bcb77d7fa9dd94d82b165802739506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeef130426230abcdadc07f30cfa24f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b324aaa656714d142535f4f4e6b17803508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93bdeb79ccc2fa38cccdc14db146c2c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e170914e1e53c6a247f4c6267bc36510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d42d0fe8e4d2a1fbf11e8a92bf5649511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b57ed59eb7866ddaeb53549c52dd6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c6acf936950754009ddd1a217b135513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad630ddfc9589a7393e16da1a9f97a5d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e420818d64e86eec12e009f1ae021515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b63ccf8dad26bd2b79ba310e18099a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc7406a91f673a23def948fb1a4429517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedfd7ae18c64728804596cf485b6d33518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c46aafc2e2d3e276f5e99ed5c3049f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646573313634987f7e13a431e3c4e91520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f6490461d326df5823166506d554b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844694c9a87059177ead98593f0cd28c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a99dbc829e195948ccf04957e4b5f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2bd191012dd7822e6fab6673d6d30d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556de2ae9842a79bee680dd892810d34525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc36a1902c2af17427d7fec254f1144c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad10c7a22f07d1ab1d550e33e402f6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7eeddd679f08f744bed724ffcd164a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c56e667bcc50ebdb7dd2178001b2fed529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f76101a1a63b950b8cead1d466b15530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8790b1b82d86c4148952d2ce76b5130f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c19c48dd50f7144b754ddc29eb47f0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f97f803a5b6c360f175d35dbae80c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3063581b7cde14e4b0ca946a0b9a0182534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d43691de80f5e395c55cf67f883050535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c34910bf191f806afb277a11de9752536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80cd992bffc9b89cfe576b1baf9fa52537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e17f42812f9a6edb695e5ec6f1b3e2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8786ff88c5d74e4dbe36d315e936e9bd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a686083c96371e38f22451224f47f36f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e0cf77863b8b7bb5237da15f5c44f1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c8268cdb72a585912d8e72e6e4f65542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfede1c95d859c915793963d8aa2fbe543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e4df8a6bd5cc6c2d6802cb1f730176544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba70129b20137cedbfd81a5f92aabbb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0601637938122149c053ef50da71dae546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d124ea5dd7dcb9b379e96b536739eedc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e797ed5dab870739aede2efeb6f8a617548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894962f772dca4e72f137a46986e93a8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd249a4a13b0ffc4c9b1a955dd3aa9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146dc553098e2606af45b89866543a0d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7210fc0e4c4b93688b6a1ca14b9a7ac552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9545319712f5eda8a45f8593b13db5d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9477c6751f07d37e3c8de0f396539ea554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f525c46d49837878694109f24caf1694555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d48aae82ba648a291c9a4f0db4c53556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f0ced4788d836977b3d3abdb87a04e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d115a26041e13ea034d29d2853c686e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d42b02e0e43ad4bc13c82c4d1f1f5a8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d349a2555e7d6327f320622e62ab20560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d57240e2c112692fa0de0e76dc78a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c84e8aba292054be8d525cd40253c8f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e3fd43d627cf6bc44623746f09057563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508348da0978ffc488c34950d18f7432564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8bf54e36199e96443b4b07a486c6f6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc5cad2c01a87f3e8ceccf01d4c32e4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f5fcc7eb774f0a6f6c98221e99a00a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e650be56889717267ed4529258c06a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a96725d604fa9717a6d5c62a7c7662569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754435d0733f53044d65e836ba912c3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e81c7b5f811c28a2c357847685cfbbb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea41f55e533d9cd266df849bad07bc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a734caadbaf79732056f013d5df935573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf29a9f81241336660fae9671210c0d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f62740ffdaa150c281a1061e1644347575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f31ec5116121efc38e3f08b0a7d5f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a9dddf56c3da951dd6e906c6fc6f83577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d23c8a4ef206b70ea7e752eb3669a2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31cccfee611c8087a7adc0d133d9cee579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b0ca212c163c86b6b2bdefc2ba8d7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519682736dc2c6203d242ed3a4e1f2a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f330240380f1cea74f80ce69f2962d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51452d15c330997d6cef684db2244939583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d21cb9323bdf36623742223d975c0d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e04b35b0b88569b6a01d6456a581c6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2365362e8fd27afd243e6b13637ca3cf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15838c6c0cf3ee89167905c46c0df7f3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d800695a37b9c4b22366ed62df1a0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d424a58e3fba30340629bf4754d5a3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2368e00fa40a6aa184a5c86d805b1667590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaadd9f59e44403cdb2f5b8a4d425d88591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da1dc60fdb8469eb77fd08ae641d38592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b728cf5d27e177692a46f3071be12d7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e38994db8398722dcffb681e972c0a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb84061f2957c1bb3affb409427754595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ed6d40ffc65c21c8943ba3792f5182596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c30bf28a012a51c0650a5c1d7c167597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a8a1c36e4bed4bc94a3f66b3c33395598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc3f8285c2331ba234c025fc002f0d2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a0911d4955ea20daecd38e4aac280600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c49496486c9fdfa9bdbf0c4a7460532601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd9270ae4e22432048c2e9e879d53e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d84d3557c6d2ea4990bdb5ce689121603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f49ca2a23a40ec0914417e2c7243c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c62a00ecfe835c80dd5bb6211e93d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf4dd18144f390ff64e3b84459012ba606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2326478bb1bdb209e2d565476883b1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b4096a41e3a57ef1d3027f68364428608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064b24037d20ded77f3658fcbbc5e38609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1775bbdde4d8564742bca2ea1b0875ca610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de93fa5977ff3900934c0f9fa760a23611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2340da9b4e352d9821be5ccc147e38e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f17ed8d63a867e73f1f49fe924e08613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257029f29818d3a2bb9e3dfe3c45f48614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd8341a428c89eb2e5f732cb702b2b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028080eac7d84f038bb035a2fc4a1881616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0a8b1ef9e68d131abb885ad916d62617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a673b1b9e022da6233e6fef064201618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c6fc3c17d8cf536eb091f173240bf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a53b846524cff6d2b83b7aa1e564f0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa38e30ef8e2336a910f80e2a7b451621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c0ade362e712ca8f57d86ef6f29d4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e896937821b611fa5fe206371716fe623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353efefbefb76f921381a3145a829eb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38251b6b1e82ba68fa05ee5931279238625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c40ec3458c9c94d8e953c4cea147af626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf9a121c8a989a3b494f502beead2a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f03dfa7441376a68e5ece820be15e02628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd545edeae414968e498fce2330c28e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e5b39962e4f68bc42ae06b66b6cab630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7487b7c1588b7a51ff7f7d54ed6fe06631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbfa06e55dcadc1e1d9c7ed0daa3ed1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dce420b1efc868513fca0d611d7fda633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e8ee4c3e5960d860f9e5f3e95747b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed11b5df3dfda92c29a0ac7e4e2e2c37635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf93169b55b038efd36302f60353d979636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba0c38f423081662fd9562ce7bc9f30637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41120907741aeeadcfd37a9cf8265fab638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a058769a556a627354a77c5b7bd1d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84feb94c452bcdd0e066c1f0787a2d2a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b6013fb6f85364b06af45b01d00cc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db2328cbfc53c65502fc5632e48e25d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee44bc814dc5d155e0da0b4e1605b0ff643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a632763bdc2d2d7b2eb612bac3438e4c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db9e5606e4e151a58df1ef0adca7b12645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33c3da50e62d52738ef78eb50e91ee646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e2e0ee2a89eed57465050c8a6553c0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb3151decc51ec2bc68108ea9b3de2d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c935b3601061618f3f3eb5ab3fef70649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b10c3e10c7de642c3cfa34bee58e4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0365ef7113c360cf7354776486894633651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a615b7fa29e8447504cdb2b58b098652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a529ee687048a848ea0b02dfac2e2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe6afd280ad0e5ff46ce298d62da70654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c124997ed4b6f4dd6768960204ca8e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06796bab8b2f2d4c9001986bd4c1ea72656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b6a2fc42fe6ae04eb44cc631d0a96657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984e43a36624a0adb6898c9241e6bbd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d52051a276a8d5f2bd4209dde1fd95659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281de4a5b796f64563fe93272d1114d4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bafe427ee7885f43ff8be0f9bd560bd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8375ebcc2fcfa228b00f5de24400af5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002656450631cd3f62ec5260bd3ad564663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37eb33d2841e520bc90b2795289157664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7244b08509b8a0f27bb57f7ab399303665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ceeca1c4850aaff6450f82b544c1c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a229a5c7e7daa7d38ce0c4b3df1f6333667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657eb5d8086b56c82cd089b2fe97db67668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5edac7ba7198e355bad21e6707095bb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4fa52e35ab3079cff0ae96f9e33b06670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c0cacb0335f2222e12907917f28a21671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef723486b2d8befb925e7183c77cac69672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25631a8c964760f25f054cddd2bfc67b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03334ce9d4eeb0aec999c4c3c09309eb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca5dca4506239ece583843b3463bd97675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7927f8cecc347cdf644b7cc81af3e66676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3942c77d8dd398ea9e21b785160f2ff677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c806d10c10d98d840223392bc8d2a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be0a153d443a20c9ce0d0d9b08eed0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45866fa94fd276a55e9fb1245fa1e4d2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ccb64f3bca706b8033c5cef90507dc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4eced191993f04c1278d5a83cb908d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd356bda7773daf862c1f8d7a1bdf2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce3cb172389bb68f2889eb26cd4bb33684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4694eb82cf8cfa9ed61c0d0cf6dae78685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cdd18ac28ce85335bd43e1555d7b29686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f749e4cd02011e8f4cebffe2491f6d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bbfb2010547593b920b425c6e21e48688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b04b199bf21eecdaf8b63ccd7ff1cd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71c78a2c8d4ce1b29ebeb59c4bed87690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca32428b30f6edd49183af53a06e21ef691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7503735a78d26b6dc210ecc28ca56b4f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f109169a8fe30a56f30b7482bc954693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b476bdab3af016e391859a685a9cb6dc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ab88a4349192c13be8e3c6d0f7108695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb09f83ca14eb10aad88f2fd22da7190696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5437c00b9e225a306a32383bf5fd51b4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d5e713f3d4e445ec2ef690d329cd7f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279caf0133b2612c460f36067c3b0704699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963bdcee60664c5d936e55c283ae4e3a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce50eca230b82729f158cc092c8e70701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b9e260030b43403b300f107b9696d7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ca03ad85324c12b4d57cc8d0a98ee703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d527e2450c716587cb10dcaadef1e94704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5dc7cbf5dd8421ce8c616dc02b7ed7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042196bc1f46a7e10f6a4da7e62c0e4e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41c042be7b5468cce2a81ebaae1099707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83265762752b7c9769d5478843ceaf7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c8b6a2cf00945fad15a09561e212b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274ab4859f5dd6a66a304d72cb7bea7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb62bc72a2da277d8a4d7790a3c710711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e19e5eed321cffd42eef51e5a56e7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f71cdc4bec3440e939c696297fdcb0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c868afe15316a86f3b5f6a8a80a8eec714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b02e331d6a950fb412e353c7d84b0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac725c18a497a0dd0cc3912f36ae6d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1979ce22f4e61f67df6b3ccf0548fa9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c7b6814b95da1f688395155ed4087718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbe30afc4d112a041a805e20ae81977719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5812f49e885ee623424ffbd7f4f38880720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db380c7d79f09af7cc5e653b40ce4f1f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a34d94cdce607af1bc63ca936ed73b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c4e5c3b52ad923060589f3e5d2508723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903f322962b18ded95774f1123bda64724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f263a221d563f05e899c54099e46f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd76c60460b7dec6e207500ca62ce0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a6be122132eaa83cb6ac07591398a3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ed61fda622cdc325cf53fe2083b33728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2390e881d899403c9f45d7241ec73483729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6501a1911c7efbf991330a07762ed6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aef43617618ae00cbc9ac54350bfac731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598977e1f4985da784ef50de28ac8ade732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e9d7ffeaaef46ffee846b288cb5a06733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021bc70e1e402a5225b4f146be7271b1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198084ddd83b3c8c1a438857167e4f38735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50671e4951592d8dd0244752931a3b0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8a2df9d23c88c43220216571fcd6b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6759c86fc0cf8ad911cf1a28064fc004738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51650dcad3df18342c0ab6fc4a312aaf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e1da0cecf81bc8c0483f0b41dc26f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd611e66da51e46a464eab410b389a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb184912532fd9b5ad64a347f91f7275742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc80b79c7b0dae3b684bf729e7036ca743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad8f1a77db09be1fce520ecba4b2a6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e81d4b1e758990871a0a1fe67e3986f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dcb854e3c9f84af7b6c3be4c3b87d3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3057d0630f186deb381e3d37f0704747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2158210c205ff1578ab5d259b4a42ae748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd8e700130ad8f0e8555dc91590d9f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d6b53787538869e7150f1fdbfe1117750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3495584051d26a36b17e5f0bdc2682751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb174a4500b1c97d7ef65445c151f9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef7184d2c63a3ee835e2d2aa4ba2fc1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cba44a8a9349c7e7015aeee7b62f1b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22fcb1da252652023754cfc85e02d35755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bca5caefa92b9811b8b8db95547190756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb62424d8fad0c4f83e807e44868f3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b2823bdcedafc04b2ab8bfee426750758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90a76b2be8b40bae895370ef1d860b2759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e58ef2b0a5563c04b80f0ed2dc1d7bf760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb3f6d75a57e3fd2955f34ee63b102d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a874a9fbfb8dc31947620f07cfa99a68762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551b3741c8399d488a5f422ed1bae9b0763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f216389bfd3a58fa94a47c6d80a1e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e5a874a88fe481e27449a90f9fc425765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2910ce2c7f0da52ffd45fbe5f8a531f3766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd2f6deaa53b964c35bd9009076276d767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>