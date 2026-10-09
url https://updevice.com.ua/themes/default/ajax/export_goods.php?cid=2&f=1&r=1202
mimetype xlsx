--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c75369f772c07ceb41a021a347726b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5964faadd083d4618540435bc65fd82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048264201d519dca218c8e07762ff5de3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1188b2fa2108b4235e32f942790d2024.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae26806d4767d0f968ebf2b6ba7e24c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c770e42a664835aa88b8dce53c352b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478452f25fc2fcceb66b51141924d02c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc5d31afbe81e81cbb1be656f73a0368.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0615c81816c7f41a6bbed64621441a5e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04a5e3a073906bc5ac39471d664ec810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3fefb520c481feb5c90bea41bc46a211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a26ddc207c23e33503a6c410c7741912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aad119f2bf770f6afce8d72e4d603c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c1e890b54018d5a3caa4414b73473e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c31c5d11285205017286cbe07a66b315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb72bc48fd010a4e0237936763f5a6016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73940daa00fb437a4ffcd1ad838ccd7817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d501c1b1a3b864722b4da713b0d2a618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab6173c6e3bf72f3a4bf4aba58739e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350dc5d7a67b219758181301818db7da20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81488f0ddaf8ae3414b70cf45b07d53021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2dee1b45e32239ad7c606adc67397c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b673342020358cda343f778fdc86c7323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f786826f81b4c7839bd294356325eef24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f420d815387ea460f2fd3421fd55e0025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53762fe28b6e77a50f2bd4777c69a8c226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802468718caea11c00be2d0c7894635c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1345990396b7956c03de25f000bf7a2228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e630686aafbbe59321362701370aaf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d3a86bbf3a6b43f30a125fec3054230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9573902ef5df45c5dceb23aa17ebc10131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac61709bccc5993519e45325957b95732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d027e855e7d54f43deaf9b77435ac33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5828a52dd2536f5595752538310750e834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc7939c51e78546425fd513862277835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c9fbf5e00038183f902cd39647cd2536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a6cbad8a3227ac1eaba93465a90e8b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead1ee21df25bc2b7f01d24e6836302d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d151653a084bf04f47ce86ec62f7908f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44245c4c1db1c309bbb34570fc2da55940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2415b4145bd3a0daf196ef7f98160b5d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8d9a7df383ccaabf2497372bd7fa042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2611f48da5fc95f218e10a8b8f2eb8fe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c024e6ec10c59ea90c53f8cd0244c8c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbef950ce97d32ca5322c5343261d8945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a4e4e69e6b1066fcedd003195cd8746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a5d652c98d67c8e9490f066cfe439c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe25a7b8d573c0312c7d0e1e8e29a3d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908e1f400fb9c801444f59d9bef2a1c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12bc9dc5df07a325f7833cd9ba60a8250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39295f79f240101eeec58b99dd2a441051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1daf590fca2f16184f65e03ac9010052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f044ebdf2b9664da266304429971e87d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12253ea49b9f6979acf056bf222a9f6b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc39cd5259e5caa7fcac815b019c05c055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9a86248391953612bfd48eec125eca56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d187dbc20951cfe82d94c9ecb59d4857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f939863d16b0e53f844547d0afa49758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74891b66e6b09aa55569600cf0559a2f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f193e904b510a0c853d3ca9fc121360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e190a4152eecdbad57be1e9996b2c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe3166032ad466e5bd1d8284d28a4f562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c8e41bc53c193700c347d11328b6f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb384acc9e7a516f57e82a14f2e6f5d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a48833b519aa45512b629ad0c80e865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db980ef8f173b504859428d4ccbd2266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688ba00ba1aeb4c67eee05cf3e9860d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e02023a46cb718e4a15a0b9c1a936f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b205c5cf56aa5d6eb26a711f72ccda869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6590af94681ff7fd839e2c56048cbf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad6a576dcfff71917b57d872e0db1071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c33c24db71dbee28e87418b741db9d272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3511817d18bffc6dce0836dd7b868c1a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77116ee9323014c9f9be9c50f399d0b374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b298920581228ef49e545b792134a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d03ee4f0fb172051693aff5b543ed76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded8ca8def423cf81963a5e613383e277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761ce3118da06a11ed06fc2b770c21d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c6cea21c472060ec77fb52047640179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4545fae69e1375ddd4cd6cfb97f110080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a88d11203086d30512722fb8aac1081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3412f73d1c13f62004e7fa226f90b6882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b997b50230bc99a1e79248bf82d89d0383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3da82c84230e06ae61249496d0c2384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a47aea6e1dda9a0303ec479de85aa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf01ebcdf19e0435874c0d7520d317186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b8df9941ea80aa59679cb204500e887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9cc742b1dac7bdb2572315c628a50c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079a7d1bf01e35e8b50a43c2a64e15c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79985f6ef2219f94a15d6574e39f5e6a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3be2a995b3123ff41862756431c86b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324195eeddfc3dc618a2f720e60e188592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa913ff2d486b74bff928c768543e993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e72a1563bcd3470caf0d86bffc152ef94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec66077bffc8c620cac41a729fbfed95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ebcb0d3b3720450c6edda23e09b5d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8155b55b5a9e388bb653034e2baa37f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91313633d5b168583f7168768435514198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21547c0bc7c8b1e82cfc32de587afb1299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0264cb4c63bc6f24c4e0356a80eaac100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30dce2c4de1f7b3a62370dbefe9acbe101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c008a4ce69e35a595a1d2d6072a7c385102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f5c017efc789f5b72a0162c2a6936103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e441b11acf9652c2d834ba8f9a9f44104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f1f2f6f598f3825680c9fdd664e79b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba26543b118e8f114042ad6163eb28dd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e6630258322ad4b3ef348d0c3907a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2625c82a56e687815d645a27f73adf7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ff466401e2ae8d52686262b415763109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636bdbebdc20906fcb3e49f06c50fc77110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c819017c8ed9583fa245458e706831111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4330d7f18fa6b46b125e06c142ac24d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0525c3fcb6db5930e3a6c0767da07a76113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0923a94204266ee769cf066d58ac0dd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36c0b870e5f54dd2bb5b6570d2ad8c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8466cf467dab44786fa8c18eeaa8c745116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa055c7cb5fe2ef7e205d5a392cced0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30953378981be5e45d2ea941ee542a67118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da4339488c8ce9c8583f958067f5e8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ecd200c35c16c358397150b373349120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fb16c0c6af4a4b793761a749bc2c9b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356011f6d5b5cb52e47524f72671914b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1666f7961d5e39e2d3da080aabce297c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc4b4a676ffabaa5b1730bb3e35bd26124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa00c9cd93c5363f1621ee83a4f6b1f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e8c3d0da3e0beb19e2689e0e053eb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964722e17c91761dad00ad581c138761127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec31fb7ba6a6ed9d122002b8bd19db128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cadc7e6945d356a6de21ec0781955c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a8af6bcf4c8f4e575f56192c3a5624130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf968e737189a9b50539a0f705bd5330131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705fc29e92cedd45f483e84c8ad5d694132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff6736afbe985780b3d879a8bddefc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eea5e28e1f31ef64f9f3cc40c46368134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40931765354a7d6b53adeac2c33e18a5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad086c0040c88ea4747a197939b284e0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f06070042cbf169e58bdb45f5bb148137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e321da08656adb7be724cf2545047a4e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d04b22528b25a937884a6f63c522120139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7daab1365e911b7687889de1f61165140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dbac42eaac3cc727520f2f4dca6eca141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eefb132022fa559e747a6bbbb38e1f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e9c981f0ee82307c9d256d10374b7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50426e16b595c399333085a1f25fc4fc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc339aa1d109425f94aaccff33e3a2f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af227907059111e457aea6124d657d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd7d14bd7b799f2c16775109cdf1fa4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab5bbe00423207c1baffae8e4c82276148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c663eda8902ef9566381483844f8a60149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a367711f7d0f7def59f4411f064426150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac94a3a9c82f925ac489955626837c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6941a11021f22bb0afed088bc35ee055152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a545a0e08238b71224e64dd32be5157153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d85fd1564d7b347883795e23dc2209154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec1da52aded290179c615a2c42a6681155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f9efe42bfd9a3388f95bb7ed4a1054156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43dd7ad7bdae047d2e672e1674aace0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bca8404fcd8533bda6fb10be247191158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd994654b82b5356e6bd3ee679bbb38159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2655ec75c6d8b018dbf1626a41d933160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797c95800a87619f4da8f3c6bc67a10161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b4de64acd39cf4f0ea86cd73890e5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c4ce2b159fcb21ae85cff8cda4ed3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfaccc79caf36e7df10d62f5cf8cea6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca808d6a1248217817d12a04755825c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec55830b965a201b5c4c4b05fd2be4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a4a938de3f37b05c9fdfef1032bc32167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56312cd0c1a6a136e475d88c83be97b8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d712ee59ad60bd3a10fc9a61ae6134169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c352b3ba625d0f5fe086e72884edb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac167b9ed69975be37c940a846b5db7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c5845c90b3004d2cbf8f322fd3925e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b74a90d57f782ae5ec5f9c7bd60b9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f683463b5aab8fb276dd56eb1c587174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca5b0b1ee07c5df4d90e7169bbcbbfb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d2da4f95c933da5bab90d5e8753059176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d952032f182e0108d2abc136bfadc6b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6278a689ebec46c8a3daa4d08b0e7c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd3c9bf790fc692b31f419909b5e998179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91617c7d5a477657b17f1772a814e3c4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3039ef93adfc2f223527a4752c91323181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b1da7bc27309778659135ba15e1d2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b1144201cbcb4ba1e42a8e6c409fb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58910113576d5bb839374e7ab9cc4b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de73d32edff86d620de2152b726d2cf0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d546f6e968828fb2b5f7e342e75702186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239593852f0ecc34a17cfa6cd93841dc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d6ec159677fa9f5575edc5464c321e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff9b3c0d59438e43075523b26c9168189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dbd0c8c42888ee07637945450834aa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0217b0877b132b80dae79137c1fa7c3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547a0ffaa82fda8dfb33f2c93efd9174192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b1e7e2b9fb96c696d8a45179d12a14193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd7c6c2d4be375be6dc3f611553852194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede7629a3155baa02a200314332d911d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b2a6398d0fc7d685d28121358ce765196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4706b80024b422c065a8e9f6c647f937197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10270ea8b77373260b558ac382ff29e6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c400bed712015838a3771abfbb02cb9e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d64ef0900568dd3da80916a82e0843200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f74726b4d4d5779fd5e2c9d7bc5585201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237bd5feefa525c855f55fb7697381c2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e6bab80473d00637110d015310e197203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e54a13c4bab9afb57a9b93ca7f4760204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e2d16bfbf3485de87f33e422a9821205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb41eb0c62ef15e3bb1a1f72929379c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f617a1dbd024c60b70bfdb11774d71207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ee7c9ee1223e9ff995021b9fd4c0a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed603cf5250ec77ed52bdeb03c0eee209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d704b2e45ad56184af4eb8e1e1cda210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba00796a05278b55f54225316d77eab9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12896f2dc9459f7e9a65b30a8c399c8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36c541523972b9e58c4f3af065c61e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca32f7a206f507e37256c9e3003c928b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e893baa9f2a9b4ce95b67154c45240cd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff87ceb5f8a04b1e5a269354b36cd9a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b0d82738981fe763015a191786bec217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac7f7efce7e7999e69e97abfd6d9ab218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf06fdbb8b5871ebc51dbb09ac8569219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759b03d16dcae947cd62e60275a50c2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c286bfc97b91d1c14121b42060f09a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b313e6f3ca488dd51a3285bde2b6d8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c9cec8959adee0113b2fe4d33397ef223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a92c615329e453bea45d548eb88abe1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1946b0b101a2ba7eb5b1a6b70d7f56fe225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca86afa64fa2bcb50faf667e79d67c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab693371e3767e6489f85519d61a91227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bdebed77820d190e593a2d1b921d8d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388281166ddbb85b068ebca6878bbe51229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27fa6874f4d065489805ff420b76c2a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52085910daf9c2437a509791a1f6190231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420a5f358e42b60d36bb9427a04c199d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79649bc031edc705167a784db7b5d73c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3961d36422e8855ffa561afbd9634b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5656d1a7802abe28d5d71ab2e7f41035235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4649b618b7bfd8fc0a15a8858dffbb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df270f3a373e2f2e791d6b39b8a1c6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd46d333a408a786f7682375a9e9ed9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6066d87044c6665f2f4914dbac27d73f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd9d58b2c1a5172f7a9edfebbc556cd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e71bfd17133912a6b623568486ab4b4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fff92150be4732fb1733d7bd6f8f34242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb73b19dd232faaedfbe28cd1a69763b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f374e6e939890cf93aa82b97d51214244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be478c36ea06912c1a131147bf4cab17245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb247eaaf4768b55ecc30b2afe7384246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf160479b4b0ebe667698fe652e997247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33645f5211e4bc7fd0c8ed8d5f269eec248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd297e3ef620d7ea66242e2a52cfaa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc653e41bc679f08ca77e0804a895d2a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8297cd869f55218e0d4f714496b24c0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf3925484af60347e274a8a29a1546252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e9e77dbf5f4ee34f1100f577bc5fe253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e645b0fd640be042f828e066a95abdf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e941bd29052b5bc4aec0459d5fa08d8a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4411654b580fbe02063f7f9dfcfffd6c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8308a3de33b3c46d6ff68b053e7620d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba0b7865e4d9f162d9a076cfe8497b7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86214d529ea4ec22667d7e3d381ee781259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b436853d975d44b35d8ae912c6adca3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5d0c11167a1c0d10e17874ebd517da261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee9391b5b17e6a21fe277141ca62c1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750610d03c1c474d065767da4b5e3a82263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a5fdbdeda3ab44ed4ee1e785fe5fa5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8048f9f6cfbad4656acb14b975f4ff84265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08cc458ce8268a83a587f7f4448e5d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de9bae0a9dfe153fdb83dfb2d3fe1f8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1753337d2f3408fc87ce503674ada804268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6ecaaed2e47d367b862a0e1bfe7b6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d715a38ebb5756d17a481b567dd738270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8409730603e3a4b00ad8a32bbd47fa6b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3220bcab7fda36200d00e9e62dc98573272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d297b7441668594921d62a51650a89273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c50b48ecc350da838e554b1a96f82274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b9d59d4c09977cc8135e6c9dd4c98275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba50bdb76cf5b61fb21e70b51591afb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d6bbdc4a5adcf678cc3870bddd3f3b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f11dee71655bccc48792a803bc58f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b947b1a05dbb7df760f87c8c11d87b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e60a2e6e327a0564daedcb40ea049280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de542600650e2dedfe89f4020dd5bc24281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5422ac7b4ccddb21a7b2ef5975770ee1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ad5a301272c7806960b53082c3921283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672eea3545cdf81b33ec982838ef945a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5270eedf121699685cef1c3c743a10c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd69bae6adbb794362629f7f0984cd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d5c85430c80e806ca1692d4d4a6fd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c8d0fc62c3255db93ab638c8c7db7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de32905678b61a4714f01f36b211f989289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b62e6e44c41e9d33f3ca3dce4b6e400290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c0379553124355937a477e6db26f4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d043ead15987ddf8c46517835f6c84292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb3cabc53ddf235b872198f46cbfa2f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f1175f3728732a1e6313c366e8121e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fe33371b8ae4ee1fc1ca7fc8877410295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea553127a8e9dc6ea9eca4f7078a9b2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ae736171063f1dc5eb1efed372179297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e158ab7a0a6a160c9bbac09291d988ce298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca760f6b8fc0e28097a31d6edda3269299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e9675f85b1611231ce3334fb8d161f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281fbd3ab5410219bd991a5a55d8a5b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b45d6408f4d20066c917628043983302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87404e376c7f98b5480c4f6b20747d1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7678d92cc7612b5819e26fc04150b9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6917a2e3bc48bbc42ab1f8156dc78ff305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ffc2b007f966607f4d91af1100698306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01edde54e37c71e90a1cb651a99e6463307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b426f82566338010dd3e4dfc3a39fa62308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb9fdf439de979973bb0da8a5c00f2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f774202235825aefd63f56c2973c7b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22390c9c26331cbfb628746b4ea21de6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6088df329e6c97301989f34c503d0e46312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c404f22c0678da8971a983d9926c6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9caf4c71d59de9a04bed18957acb35314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c809cbe919b5cace6005c46ceade8e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4e850c8da336eb4779064a5a80518316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ede617586f05fe68c888ecabc5a2afe317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f362ecfd9c833865d747635ffddb81318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f121e3dfd4589e50fcafc916a7e33d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9655d13f8518ccaef6b295747ea65273320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c803f2de8f7c9f3b132c6f63c608c4cd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f663ec9fb6f2d08f1cce6a6ad23829322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc56e5743cd509de4636bf925ecdda12323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d827da43083d0570685faed2ef373d5f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a3f985712904492596488e57e5d0f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b2a66382beb85644d014f2bc63f0c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc4a5daf752b5e08682a3696f6d3b1b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a14294004bf842090964b410fa196328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740bb1eec2f89c7eace8c58b4e7e0866329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee5fd87c619193283831cf1d3c9d4a1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2275ea760b6121801631873360b25c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588e3e42b76a4a82b046aa495731a8c3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e500d48081f560a1451cd1c3df37c4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d943a14d369c5252be4894287839dd18334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73640e711bb4c2fbc313cb88f02e5e9f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b19a20c281fb74302cc754c23da79b7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56995162557ffc3b27770247bef61340337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e179274b1552b4cdf9ca5997d6e61bc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd52845cab67572ee5d4b5e2b067ed05339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a2e2007a2bbb1e0dd532a02477934340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce0882f0f578f5840d727ed8ec34cb1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9987ceb82d16c41d02a7ea6e065cd2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc51d711da1b0d039769e0b37b968408343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127515d2d7b825d9ccf2efc512edc92f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfecee910b43d85181da66124455e996345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd73322072e6af809b4124001b1e5ac346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f261d1fbc86fff2584bc261293ca92347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb0128d441455e4c5b92934c2af628348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af30d9485b5ccf2bb15b2c5ac43ac67f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc6fb0570bcf1592fc62c8950f9ea1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263876605391f3f5ee059608072354c3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e76de0fb074902bc74303c9e1a9b9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed1e9b0e913e9977584fdc215e693f0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd894d09fa6ae5c265d007f6096ddf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b28e152a74ebae37d2635d8cdf61ece355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d72522de6a6def17d1175974df64b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aba506ffb501c1fc4c7be87f49176a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4bf1a0c1ad068603a56f018dd00cb9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2267ed3dcd6f8383b81f8f2dc71d3fc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad89411f6143340eef2db8d92376ddd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d94c2df597f0ba0329d7b6b2fae51a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f9dca24552fe0879416247e42821f6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d4ead19f63c70c6464445512fd7e4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f64bd44e7e45b890dfff3d324d12c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b75aec4bd661d54339fa1fe64ca3027365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae816c2cf1d88af894e317b78c3bb24366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56977ea931647e6e02310a7fdb8fc56c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2bdafc7b3f571f1966247bf0632acc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b8d66fa72af5fdde8b79ab1deef387369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101cf90e8760718996b46eb73a46be77370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d97754e7e0028273f04b3b69abebf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb1e14f1a8e3a3333a08f873d491110372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1717daafd88b468268926e084bcf29373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60761fcc8415e44eff0a4342b7ab4de1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ef8b81884ac6cfd1577ce6ad82309375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28dd38785738ffeb516bfafabaa5e79376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cff5f3a797a85b62c53c7b7e8d43b4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbade1f15ab95927baf3eb5f8c33ad6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d113191ff13229940e43e114ac176c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da303f176416d6f68658869d3f99a32f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4397aeb7cc4d0f5205b732dc7cf4fa28381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac076d2f388eedbe822aa4f6d080ad6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a81ef17f0c5805c02a6ff0549ac75383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354619c177d054cf688813b8dcc3c090384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea72a414642d39838fe42b4e632c293385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b825f1dcebfcced35e6d2ac5f1f1682e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9797792c843d7106aa9b34cf1d629e93387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e11a92fa4cf5690ca871f1074d541b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac585f4c09013c1910ddd4044e1bc02389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e1b6f007e0fffce70fdd2a5e66aa2f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a4c94520c9539dc0f8544de53a62c7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d4002e61d5d2870f1e004ca8386891392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b1cd54df908a0247402703d8b1354393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd4de23bd692a4ee2a3748edfd15557394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5932220e358ad2938dd87fb70a88968395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94818209a0d482fb1511b647a2a87f8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f8d49377c1f5cb3b3cafbb3a188ff397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef1d32b73f018669ce682613d39d4e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201cf051d12d34e816799f100cd34986399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c13fd53d2f27364081e5b7059683fe8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c46635d67710889da53a6f10036329401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fdcfbcdd32d30a40d59f66a6c97d5d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9023132e2616fbd6bf474037c78863d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52110d8b717c4329a17a398e8f50de0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b180d3a277b361c3dba1708834573819405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12874770722b58e259f04795a8bf5dee406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f9c6ec92735b051b88c68f17fe329407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d6bac951e7851bcc3731f51287c37408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5adf9248c425be46ea5910ecd76be4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce958ffa4f45ae99ffb94b10908f150f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac812bfb4487c57a432e2781fbd865411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5801fe9515b6ddb350193b354e5545a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b2eff7b7f7f8ec476497e558b43ca413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b6156e7a267abdd8e54b8eaeb469a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17964ecf9cb82545c900e7c7043ea40415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe89c4260e6de4d3f9da5c0faccd84f1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c07d926ce92b19071d090841de105b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3316906ebbb4083db73171372a9170fa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c02102787bc92eeb71d49927eb75e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f2679824cc6ef5832ce61a587bf183420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016773c962d51e5d95ef220aa0380b3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c452fa2ee1182f4d1ff14bd975ca822422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b17201ee0509a48e2ca4e9a10d7b35423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a992c108b6e0f5fbfc850f37e07a06cb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9411e20456e01cd617961c9ce95db2c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a544f72a9ff7e63db521d8bd30045426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f8e56758011380d1c9eee7ffa884be427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c1c26babb5e52286fd471f03ef95ee428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b428a067ad215cb391f6b235a6b85429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4961deb2d81a97f52ec401177f851430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ebb337774f08ed246c563ca98c8bf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b808b49e139d94a8a887ca3dd3379432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca9a360de444f119cd8f91937990e06433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd854e371998cf830731b8a752d83db4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e91d415bf5f745db7cda045870cd52435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c6f9c571d0adfc97044059d6e095d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da8c047cc0fe20d7c5fea3fb756481437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23bac97bac23560f4f84d94ee6c5acf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de796756f5abc96027662472ca13f1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755cb188583cceaed169493100f0f2d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf1f76d747d54eaf11feba1171a4e9a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916eb06eb744cb5de962aea9f6df0b69442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c9ee205482a983271e2f49af30ced443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1506aafa89953b73a550c05bfd9e8ca444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c85dd41c718569cb3cf2682bb5d599445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557787d233e78f5785d7dec755fc8cd5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe29bfee82eb4d09305cbd514b1f1f3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead53c4a012f336ca19da8ebdeb96b98448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417c92e68790bf9adb01707c076c2a08449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc195620189313f8293f991e5a52c0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f3095ece9f7f76cc1e154ca896528451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aefe105b7b5aa44cd180644e39dbbf2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5057064537cb60f4c6f64a0b5bb156453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b16853909930733e8f7995bba25cb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c77d74f570fa54d7c9691d90235afa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d172c5ac5c28da8dd30426e7618c6b2a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5777a38b0bca9e50100046fd3130673457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059229208b769f01aaa69c2598dba3f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95790dcbdbf7eb3b86fea243a8945c3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb8659e2d339c3ffaf66c6535c2426460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d08bbcf8803a692ffc593ffb30e11e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c0e4dc814ea6c29567ec0dcb01f35462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85839db0dce61444bb2fb055e229ffc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb5928f4d3b89607e5d20eecfa35349464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824268798d44f270f4b46a8886b8409465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ca628d85c4ea6210224a4eff12714466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f97da7fe3253af2e485b5f70f2521dc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba2e13effd8d215d7e7450926f4d581468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44289beafc028142495a7358ae517f65469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b79b4425af6eb6cc59aaaadfdebbe4c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7fc1e824670e48968dbdb655d62b95471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304eece952fbe7405b38ada6362b3da6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dba7dd926c72398d21f43e26bb4fa7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b96b6fcdb3aac8896811d7aba9337474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452832a93fbd71865789ed341bbd4731475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db49eef5ded1b6da7f287ad60570732476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a117766e6d71b181a793458152df6ae4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac87de4558169249af1fbf8489fc645478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd36463d2a8e942c1de0837f4c09efa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b96fa166adc07901eac0d9f752d3b0d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de432859ee1bda7f2fb5a94dd089b82481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcf991a329ed14909c7515ee2d9662c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a6f947df9bd8467ec70f112ab3e2e9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb92016f103c3a34f80236a0e51271e6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadbbf78077f7a743d42c1af7bb3a749485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2dd48fe063ac47e67a6ee006300431486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843978032e06d4cfb132df3a0027ae2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8cf32c8c6282837be6018df0401202488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1e666e2e02a43252e0930663e50da2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ffe9d8d780fd619ec542b9b82028a6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963241c49427fb27d1a1e7a92661945a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5af5591b9de45927c5740566fcd35f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820011054dcd140cff26f9193ac9aaca493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c4af496fd8551eb892e646b2cc9bf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd195d363b683ed2903bdf6d8f6c776495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49172b4ddc44c4b3c457a4505f02a530496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32381b983770d2f11fa4fd09f7f4f90497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd75c6f8acb5f0d77ac79c2ed97def8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10abbb0754973f9e7afac161b3dece87499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346f2c5c8f9b3571f1fc14c9a68f34a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7843209b757a8d966ac51754424fa501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51426aa2a2267ac2381e2f2ea528ed19502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb76e799034b1fdb8a0e08e9c583c8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2715aa952e3f507958ac40b65f4287504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc7ad562b195b72532a23d49f150545505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135aa982ab09162651b5cc2e09c3a04506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb11cfc1c809dfc3b75396374b18fc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cbda61b5b1faa6e3d0dfd3bb9b4fdf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b90daaa1f38445f92048c3295c0af509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade13e135289e3463a7caad9f37e6d7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e114de5f14472afa2a266a1f238a880c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b809c054b822c5a0b94f6460d15a50512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e72b6ae8fd1aed7ff99c98bb027bcfa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195cabd75881ea75455b2501f2b273de514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e518b91a80c0881fbd581514f1ceab4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ab1c48b881deb335fe72727ba7abc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac816056980def1a4d93ce10c44fcf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd7aec541df77b0e82e69aa9a06d1c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe850d4216f090d6b8eb02053f1c67519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746409e245d37a249447b238f63d0a23520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de85eecb66f473d4913c4c12808ffc09521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7957cc7000786096481864f8a9fe9f77522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f553ca7c6f18be024fb9e7e78530f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984348e3ca6e64dd55651453ac78a36f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc282cb6c0da2de8233ac1f70eac5c5e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd693ea36b47f9ed780a3880ec39e96e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3480c87d1a0ccbd40be7e57405017527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e0255b5e307bfe361a1c4bde4cd6c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478b0e4a1884e98348d4b1e2840d67b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d8c32232bea358b5b18732ee0762e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4da21f54c539fa106be55331c3420f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d216e1c200bcf9b04e4098982a8be948532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343aadba3de50815c68db35ee7a7cf99533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f70011ce535d570b4b7fb8f749b328534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc20820d0ff34cc710dbce796bed825535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cef5a67ca5de5db7f5edc5f8421273536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c709f18e4064abefb5cb303f54d604537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d32edf0087b1fa1efc19b42327921538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955837445290e22d757fdc0f076935cf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3692306c0212b9d39569858e505d762540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db0e0db0605327f435c213dc47f7dbf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ff6387065e940c568b5f640d2b751542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f483e48bf61cb3fbe41eacce15e52250543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4130832a56067b7cacf5e8aee6c3a802544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd780fc5ab41109a539e3c837263d990545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30cca37f677d9e7214ead3e75e4959f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe3127c0c65bd021b8d36e5ba427f0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c970655585120393ae3f80f32ea1212548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a8dea6788e742e40e7ab711c14eb7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b55845d08788a89742a81e53b57cb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a6c1ce3919def79d7ae07ac285a8f6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb5b0727620d7c76a6db69d6a02f5f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8634dc9f23d1af9cf68e65e24ea71a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311109e6d46e838169daae33715e272f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e430e0e2572d21b488d036bbb5997555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f766afc6a1a657a6ad2128301255ef16556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f3468e78d55773c2c0e27d74a17da557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a43ebfd30adf84ed53779f24c26fc1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c0728fb45f3156e28195df38a692e2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc3e48fa04e4b4b6b297fbb53d5afbe560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9438541d706ed4c2fc3dabd8ebcdaefc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c871f10d18b8859453b102621e85de562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbbfd15786ba3407bc36754ab605ad2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e9e11b141e800106c3257106c02db7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa44d0525628c0924d9273f260bc8f4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f99b8b854c42155aa9d3945324cbb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2bb0de4a0b1446d4b8dbf9b6d71bf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e442ef139d33d1c1de77d6d7bdce50568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01062227410b2fd4e9b1d15e2e82db08569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c413ed6d658bc29883d43de683c34570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3332e48e93e3bd6a2ff37644183aa374571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94dee444b6efed80a004cd6055afb05572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd66e0dc0ad0d36fcf2448e68fba971e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214bc55a386193b28c0bd81ff5d90d40574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e213e34441e3e0cbae4a16505f6a3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b971896c5e3c582746858eb39f63ac3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f5f05fb018c2ffbac4fda5b788a63577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f401eef35a02185aef282770edb860578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f689054279cd20ae30aa6e21d3f65579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2f4fe4f308b34ff1e2bf1ce3c03c95580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5ae52db28b4010b03229d26ea4090581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5757a6fa77bd45d6bd67c314789254b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796705b9e070dc9c72f6149b3d0fb979583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9105a2f2b9bfa49a8c990ad850fc9150584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad40c11b0bd1b11e914107b0c9dcf46d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cf4103308eef7373937784f53cfb39586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d504e80cbae7fb720d07f5e1bf5763d8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a47dce3d50d9feef2f5606e8d7f4483588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea0db73686f55ccda5647c8a3dfe075589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2942c85eac2d86254fda95be6aa54b2b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd92848aadc40e7a379b25c839a3114591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793280efb5acae3b1d261264b13369a4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece1e658b27ce860b9112b833429dd2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e45af8bc21c684bb5275438ed691d2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0862655e1230153f41a9d9159779dc2d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc574749be7668851a2eecfc229390f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16aafce8187d4e95d2fae1415034e8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad36b92d6f36d5045bf786ea2b7632598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a49c663b73d06c54302b61401ea3d0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6bc7f7c51433baba2f502a1a72f02e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed894b99c6a659273d318d599171f136601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf6f2ed3fbc67e25861c5fd0088b07b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e65daeb092e67d8ddd07bba96855d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9843c689987121fc7c160a85f3545fdc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a91859119125d137428c49b8be69d1a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762487b41d0c8804aee2781faaedf3c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc79e7578f45dddc78ddd0542e5e72e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d619ac0bb4ea3b64033989e8671c6d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d17fc6f71c551b7962f3d559bbc817609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5230c93c3bfe918bfacac35a133d0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a6b833f088bb677db5328897d6ec1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e170cf9fcd17fc5f9eb49f10d57fe43612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93229a66403a3ae18acba3bbe6ea7265613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7658aec61f285c807f554bcf800a60c7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39cdb45cc59a67ad025d074e99289f5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a8f12b5008dc9567ae9670326914d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f09bbb99bf9d9d837028552195c9107617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c62c26cc22fb322d61c77d0664f0e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a03a88c135330bfe30195ff80becff2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a701242d42ccbcb6a00ad7056de88972620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab48c66b05c72e9560903a6a0e6667f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa9d98b668020ab0ba254c9d3d6bd5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099768934c8567a9cc9efbc5483de888623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2742ee1d30078f975e0d0f509375138e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691874a4dcff5483b67cc38d4d5c89cc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9159f6c0486db16049b84c12dbc839a2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dbfecb5a01e081e51dcb1ef3df5bb5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45489630c053342c5624f17fe8cdb8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef44193216acaa666896110a9744cfad629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa85e487b11997d1d48aa4f76ada9615630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c275a74694e7dae10c174846f12a4a4a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345051fd962c760e60292a586a60f484632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b2055c10dab431643e6657e68db100633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24900f9bb04f6f5a1687ad4f725331f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c71267c80dcff8ebe033d79a2703bc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba47ff8b2a46e972824bbc3e37e782cd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd34b78da2fe780db751d9ca5440e04637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74fb971714e4e34090f5729cc30639638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab6e2474f242372ae0f705071c6ca9f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab32e496d0a65b88a905ed51dc80b32640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9959fd769c2430c20dda6136455934641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5482c962e92386670ce990080fb351b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67002572717012de9604b0125a4b6eeb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7436bc5bf7bcf82ae0053afaaf34ee644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56654e3456c793e5e6670110e0706fd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4387c691d07a0d8650e2400c5ca8625b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4343830a5b843753a6d3eb61794edfdd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da09fb8aba8cab4b800174d89f561c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5359d6128bb5d6bfed1056319a4c1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7aa4906507d00179969f4bc21d816b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c045caa910c363b65c0ec2dec64521651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5acacee5457ead3a00bb1deb44a9c5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d30558d5bc5f3367f9f271843dbf54653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2af6cf76bfe759a15a699fda16db1d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e7350ab06029ce143c11572f771ee655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206b8eef3f85bac66ffd0dbaf024f16656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7281622660dc84b2b35d61b19ec4121a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b09e725baa77a1593b38e1bf36d2b4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5856d6c2675d43be7c1b37b4532c47b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87293de86c89eef026af2876220a2d51660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e67e511d326d40ecb18bb4c7e874cc5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8850c7cfa956dc75dee99120f61095662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636734d57809ee92a165cdd455eba42d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0113dfcea21e9fd0303b735dee71f67d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d32fba74a2d789dcd8db4bc86aaa3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4916d2b5d67422b15b9ffbee81a0e978666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637cd44a6cdd136bccb941ee8892649c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee03dd53efbda6d8d314c4a7a3c2e3f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056015112598ac26d849f683dda8f71a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff590f248654e5c68fe0a9661e9718670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfcd140d9fc2c03ef019309719ef0e3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c93c81f5a284b65b46eb7eb640ff6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fbc4653f2ffe13e9490cb56666470a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d295bc3b012f0956644b319c14eac143674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642a78910ea397d933e1f45784d5959675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a29f635304493a066d2348c5ff5d9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff5d5c211efe7cd5fc33dbfadd81a7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc9554ef7a38fccd09b8da0af8b3af6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73fefc55d47749eeb2879defc597a4a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c2e97c846cad867e2337c6c11ecbb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155808910f7310ae0b744b324468c528681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d3533d130f4858ccc33fa2a617ce1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2938a69e3ff6624c2027a8cd0d007a28683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede3d5955b892da63df24b5ec3012c9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbac8eea3cdb98a04c7681343eb7457685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a498cf7d672d5b06b699ef1cfcd9ec97686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f4079e9bd59d91f4bdd74fde72a90687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd18fd3d79c972d1e0a04819a3493d3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d7927ee35b9f4a8164ac6982acf7ab689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c93839679cfd6263ca2a183756153690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebbe21e364dc254e179a99ea91ac3ef691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895bb401d1246b1aa54ef31cbd96e02692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2510ae7913ca497cced8d7058987108693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c5615c2d3d66af93b72479d1ca872694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba43c94e5d7ab47d6425d10248ad0e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc14aacff930b2c7be26c5aea869fe696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63bf800e547c30ef8a07b7843d01a4b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319edb9e3a8b342517bcc5505aea72d8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0455853fe00a17872d31e0444aa158699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc434e13e616052add47cea05a6dae3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f17894c462f38e536952f9d906cc5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e211936a1083ceaae77ebe414037f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae659635de723b1507925c87998668703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801f35018a11a6e0cf28a330fec9b2a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28ef4d96d8bb1d892b33c374e6f91d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c219b422aea3958e918569b33f6c7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3505f98a48996554c58ed71aa64fe355707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0480c81e8baf491bbc0a421e1415167708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e60202a88b6e49560f8b3f0e18a697709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a16240fec97b70546cdd2b3f34961710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e5b313258c0aa79afa6a356444673711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be57e5b7d476e6785d0909aebb066ac3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d8ef36cb1284ce2f88d35d993f5c5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba046b45b484f38fa81d85d9baea42714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00de3118b2cc35f656cc746b12a8ced715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d023b5c68a1ba6139fa184c099341112716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea14d46913c1cd9e9efa138a1156cd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a7fb028d26d6adaf3aafd02fafbec4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3be52f92f53f8fade14c6f650e4ba719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539528383071d9a374526028e7670159720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84fc51f046e1cd0d94a67ecc4fe9aff721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5888dad6bebf87e6e8d3a5e912c0da722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d31b99f9e8fcb3a444f0887d0c4ac723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90566b5a982721f2c27fd27ded11eb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbbbddfa6e59ee8ab0c5db55e31e80a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b4ec9dfc0ba0a4354056dc0562de03726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0a50a6276998f06c40690efa520b85727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1787aa08989d99cbdc09d7f44b1cd78b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e4f4417d2b51a21bf9a853ad7a441729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833cca7b600d41db5779972895400d55730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2335f04695f95cebb3d77f2bf49b311731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca74700ae54f713db0f148835e621e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fabf382a3a44e2560baeae7bd9cc3bd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7801a82b6e118705817a0754cf74255734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77545b9affa249e34a6a18a1b72e0694735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e58ecebe079f66e9f0cd9fa1160434736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170328318c30f3b1d00333d5c4ea3dd7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69d7fe7d320840b0461dc39581b8bd8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62449700c7776cd4bf5328fcbace5584739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b49d735922ea4676156ef4e507f5b7c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b303bd7fb3a14ad35dc8d6f24e4e5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f191e64f4d74d6f48416a0257c508a56742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61564ee8c526e64cdbd072c8bafb772a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa94d45ff808319e52a5af06ec4aea744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94643b4f6687abcaabf528586c9774fb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b7653d138acb439f778d39107ec21746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ab0f55fcdbd88371fdbe0905d1e36747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dee4126f5756b8eec3deabb64a063a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab5f9e97ad1f5df679bf738c588235749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a107271aac3e628a3ff355208bb294f7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30ec46bd3808179b14e06c3d894f17751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b845c52ec3011100bd25360ff6f453752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223bf7623b580ca4a3052952437d9d3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1909757aca27040543efb3c974c1ac754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e755d0baeb41acaed0fed97bda7d22d2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5970c039da7a5dd5b173500968eafe756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c31185157c7cb76bb8747cfe3795b6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b560d71e3bb107910b972d865377ab758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b35a670a400378dfe5805bb2eeb50e1759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9555c935dc5639e19b32f05abbd8a879760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c2fe2817535ec570f2de26781d37f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac139895855162c2731bccb45dcac9e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deda13b46f3e0405cf10ac0d3925ace763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef795960850f7ef108246dd19d626c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e053a3b8834d5011d62f54f7be31aa72765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99503faced2b0f11a36d983d05eeb45766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa84a6dd26f14e42ab22c078eb011c5767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa400abf223df3c7b1f6f3703d309f4f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886012e57502947c0b2daa11ce102a6b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f9eb0ca2c347e19a4c7c6895256b7770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e99fccd5093db928cbb242d443e6665771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a175f78b59348f20985a74598f3f17772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99b183bf03d1eb64519671a85e7fe1773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2920ddd5c2bb8f533de12ca5f58d50a0774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe717f17e4c423a58307cff3796365a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729913ce2e2d0e1e18e841c1129749c5776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7ed96a2d3ccd5a2707c70319e191cd777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14c34822ede841495014f5097f0028778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d668442a2f5484b20470e7e527294ca8779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed0d5ad65da6d4aa37b73dad62a937780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36b07ae2b63a392d2f1d38743019e0781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3618955af5d36fe3784356e3af1fbb00782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad69edab70ff04c88b95be66b2c0771783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f713f25b386701056556f0c44d29781784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0efce3e38eec2a378eb9873b240cde2785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9063b617552e84a59a7f662e05ed95786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a3f96354b27e2fa98a2b35beb22f95787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79318346d7c17d7d8fa77a61498a373f788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83390d55f1ff4460f74c74a912c0578789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b91ee7788410b7b6c00d6cfe9c7998d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0d6d8590902450a7642318f7e75d59791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c0ce672d970198263cd6411b0f1835792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f248f19884a40dee4095a5b40b1421793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff12ab46c252d1f0ce55615d92ee693794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d424e6413e9a9426277a80766cbda2795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af0581979cab61367d651675a7b78df796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0116c5172ab9957597a845a1b664b65e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0040723fc2923ad31d6d5939be96db42798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1750ca03e66c894f17704a4bf406dc2c799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f9518de48f83a43e2514c471aaf249800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7192970ad3159da2e941668214ce997e801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae8e286b6ce350504a1151ad135ffc802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077da428e0b6dcb2821a47ed4d9cd2f3803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e16ecff52959d850b8a69584261c4bb804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89563427d36112d79b64e770d878d1805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac536f8277c9410cf4688f6128e5e9806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d21aeffc7fe8379559248577e2b2e30807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611bd37d00eb6971eac5e42a59799449808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5640657398325cc4094cf9d28a7f5891809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c8d5fb5f315e74f62c4c7084fcc028810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa11ce9f016c42c5ad53f085cffe8fd811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b05d149dcef911f2863d99a07f05a812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c17a4383271bd8f462623a21d5384a813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be06202855becbba4a29751fb09613814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c5f15ebc8962fc2f2b0f319b55fb5815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa22ed19e30277c93aafb19007f681816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcaf6b962996cbc539fbfcafac1a1da817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a6dc5e5b74ecd20cf07afede8d5e4a818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d0d09437d80853f07dad5d3333067819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb12483be886cae545e3be57eef7b8820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7655e7669e29be9df6b6ff5c11be92821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7978978af8a8eb659470c4a9fd073a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7fefd28a5f24100e690c6b9b6860a92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d117d358be98258361e5c7caeecaf83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c092361b73faa76f89e8ddaee689594.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5201e35232091e1f9fae14d1a7c89a75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae973658f9e578db817a73fc8d7fdc36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e5e4fea7b489bbffeb99b7b3f79087.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab33d46c05ad00c1c90b6570a554b8c48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fcdc46c1e388010e31037f365139a29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c446193ad42ad5f1b95aa15f6c857010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac4bbdf2ec688237d773808eeb3a0e311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16133e21d6e76b19decfa070612e3f6e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca466a37ba4b51bd7c4a5aadf5e82e4613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ceac65094ad651c16f81a52637246814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7da097501655959cd9928b105ea02c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e723e7fb1d5cdcbf1160139f9d39716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a8748ba99e41c738d320fdab87dfe617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabbd194ad7fb651963fdf8bac747f9b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a54d56af51b322d7bc8879b047f8a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a7fcc5fd76433b6ada3869ff4417c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a77080e3de629721a7b69b6bb0211621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e6eb5df12496ba23efbadd22362f622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f00a41b47ef6cc5c77354077ad432a323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab6e3d55e54ee970fab5c63b882942c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4583db0a0bcd26fbadb3d430e78f6f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35209643e588cc17770455064270aed26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4040b38ef91bbf92a86126e927b36427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63078be6d2b77a73eaf689db0bf287f528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6734d1bcfd3890dde5be17141660a4129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311475e071faef8d50a91b4451a57a5630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa362bf4d89b2adc6f254b4e950b0e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e6f845fbca27894fef284329383db32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b7eb78804da36f591aee529c4c1b233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a251bdea9a20fb58d692d60df76a62cd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733069d349da783eb29709595be2f0e735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e6169b13f435f2d647bf8e7391201136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d57106d8e9e5ec73471aea2c9fac55b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3a57befb1bdcfd355eb2bc24a236f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a06c62c2cb64540b9002b3eb8e5262a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7086725c9772110ec5cc847cd1b8487f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a74644b15138d79ca354dee96ce87741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c5d6beca14a8bc126dbb624cac562042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c205b673f282e274fa99dd948eed343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a94a29421fd14b691383b34cc07fb5844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba17bf1a58604e525d203bbbb8b48345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce926412bdf178e44366309761c8ee0246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a450c460a99f126d82765a96ad67851d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308defd69d6562868c74ac8a41c5edef48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e544d3bca73ecd558012945b1f174e449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e2bacecc13749af934a1cbd59d5f1650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba30283d1e29326cb07cb4f0c6a6ec1f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b243b31bba170116c617efd5f73baf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd611e0963cb8d620c934bfa298ad1253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fdd0a31b9b4ac66cbedd85d4a324c354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c30ffa3d153649770786b08259bc10f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e386049ace9fabc165f41c2c31f9d756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18fa1ee46c968480ca7387b7df4f5a557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32bd49917f4973208340337bc4d6eec58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c075fd348cbda9759f1674f8d01712559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9425abf387ceec1262564bc830cca23560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba035f2baf05d48428fbc075bf92127661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cdbe36b397acd00e9966eb43b741f862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244aa155a864d18f76d3c083d7f1ff4c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f95df8f214e456d17d9402fa695f764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c6adedc816ebd17968304b1ce036d065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e78fe77977f2b5ee5c2091156e7762366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3137ca04e1d73ba79ab84219cef66a767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2757c0f8f48ac189c62d46fb22e2d84668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c623d2e1da51a233191eac883937169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b02ede4f8d6c491cb4e7952213b285670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a796bfa2925b10b2deadd3c3a987271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b6de752f55398f194a08f74ae1363c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb195914d2f21dda443fc6895e6eeb073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe9bc3e8b05b740b4167dbc869bc0374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec525d941e39869cf74db30fd991e475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cdf8347ef2d81c12444d1247cf790976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab12ad8d50bab9837505ae4b1180993577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ee9d0330172fc0c420915f5bebceb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9093f501cbe01e58ef7d08f2717d1ef79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a636b1be6e380c80d71eef4657cbac9380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d5ac83eba60d81b52bc74f51506a9781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d2bb189a87d933265757ef2411c3e082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c3fdd15a9283c75b5babf4489c80583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ac3deeb8ccdb57df9ea0ee6a7bca584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3914bf7c988325c5514fe561ca9a3e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d657decc8ccebbb9e3c5baeb4035486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a40eb45857b27474061dd79240f555387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289fbc9ed0bb7b5bb3132652cbc0f7e888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b3390b9b69ae9b00eacb675e2aed489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c607e863bfdb4fb7714353f154bbe11b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf242da1de1c48b3e7bdaa1ba0d671c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f78c853f0a1b6b396780d97803b43092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43485c44f33f5bb1f5e072407e11aee893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba5aca8c1b89888f500b78c4b6d6dc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3212c167c839b0c7c0652f533e2cfc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7471c0f7668e7a8046bcc3c09dd793f796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b803e308fa7fd14f5eb168df4ec7a497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998de455f41bc0c6f0bf18328f336f4098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65641925ce8812540de304e896c857c299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6758d09590ae0e89eb503d7dbcce21af100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e7d531c4020bcdc824d17ebcee094101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba70f9472768eafa1b3f707ceb7a03f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f65c909f68471bd7ef391ba27879b68103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84deb6670e9d333987d4197c9d95e635104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2207d6db8ae395708eeab650a90059105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d93df83cfc29ee58a9f5848ad1bac63106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6048e7bfa415ac521a413fe1030a465a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c26161195cde1c02e34c27fd1a87740108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e49cf5848aa7aa83ecb68ac00409b24109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f600ed8e60e61fdf50ad75cd647469110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823aba902d6d4e2fb9f5222d1dfc2069111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc44458ff89f3fdd1d9be7fc975effa6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee6fc07a47ed16b51df297b556934b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e4beebe91ee892ebaaa23dcdc949fb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0339d606f3088a7dbae5070146fe81115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e02b0035e48e61132fe9d46fb82d233116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae93cd0735933ed779ad9656c88630117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf302c6840113de81310885418d31b4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ede1304b267f9d668b105d7664f755119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d9273d51b538f56f9c6ef44b8c5e89120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeabf3d3ac5906584f7ffc8bb167ccd6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d511adcbb255be542d750166f605f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d94a5434875360204963af983ff8d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af83896d9dd4112b62262cb792205faf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d954e3d26c18426a2659b7f8980a6f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f143bfc0b67129b81e9651e6b9613126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca73a7599245f0c7193b1cd39f00b76127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0e8931583ff08f7a562eb41d87892128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000214cbefd8bab80528e43315d18ad8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a1c0de6857c48389e2f034d56f220130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993bb34473a4739ce32108f2f3141b84131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee40f342ff66069ce593c7b97f4d59132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b2369dd52f2344fe6cf6c20e877af3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd31d84f67339f3de6463e2e68f8b3b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8362fa716deb3cc2326432b677f700135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b32f3a20e86986829760ad3635a278136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ed191d64dd51625bb5f39fed45ddc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c4d1cd2ded7d1165b6a6a9667b2196138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf88e7a0f544be25392d9a6993fc84b3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca6c5a179e7dc46e6bf23e10a7729e1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded28c7ba106d6cde670df23cda65bfa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d77f6faa5d095e350483efc6fb09f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf58324512957e5b32a73eb5b7e4a2ce143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd43b2cdc2a3af057371dd70d8d7001144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64679a79267f14ccbe33318d403da7a0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce8ebda2042d0b41f6693027dcfc361146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a550c26be2546f0282c26b549716b1c6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6883a21aac2253270aafcafa81aa3cf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa54610aa5962fccf2df40eb0be324149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b39392bac7b9ae0d8cf7126ba3fbeba150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f0f9a695e3a13ad4d29281a4a3255151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d10b4eec89dd28d3a4009468805a537152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87aad2bce33b52f7d9b46dfafad6fd8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497293e75ac9943add9b1f62ed16fb9a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a8e1e4b696b6e6b65e3c838de6e583155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ca1939816e875c649b2374efec603156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8394e859e86450d697e606c0f05860e9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c068173ae00a1a18b3e174bc7fba5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f906912590f571fc43340ab6ef38e8c4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4429de52677f5978971dbab21eee9d6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb85024662083471c9216306fd8cd38161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a9d9f6027d132f4342e8c72211e94162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dacf9a62183203bef2da052e8979e0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a3fa98b7eb2997226ff97e56696b1c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06260f036ef49e630b99bc092fafbc03165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64d64c12b72d08c84f78f5d9916ca3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d329f5806bf8d8e5be7c5a4a2c3ed4b4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745613f27498911f2bb47816f1ab74dd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c7e61841b16c46ea5c5b8a026e9dd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c092b803a826b30d3c4ae6a09eb6b2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d69c73206faac9d1b1e15c42c206cf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1322c4b98f5c905a066ad85a870af395172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc13627517407cf8eddfe8b206357c58173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c234a2fa5c16ca7c74667b5ab61ab4b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56341df28244ded2999db6dcfd1a9af4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09b4c4ea24b9643d8b47386fbe4c280176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b43df2544a3269cd726bb20f91b3088177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d8a6da94b32272317dc654c9a9910178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c76d639ef056b7de510f2f33ba907a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a610bd18d7ad0180364bd48e018fd5e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837458a74aef65634dee861f785ee970181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e9915be46bf87f1f3cd50a0780b7e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c4fc35d2f3273b5fc4c3766d95531183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238b6b42c3873d8d0265cb9918bbeb22184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d785dd2f636c85bb4da096f6f16c0a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2173dc84bfc7715272224627cb91bc48186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b487ba8148d2b0f040c10263947d63b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5039c6db32a201c76e3cd5ae8576e03188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258cd1bafb15838468b6f9ea2073bba189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3d81eb02656a856371a6bbd1f6ed7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8eb53fabcc03f9425ab68d232ba9c5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd21dd72a41fbfd71cabded1933cbd4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152fc9e160f77dba05867eb348c58f37193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f6bd262370f7710d454dd423959d09194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a2d6f19c37285cf7f2bad0d130e89195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ef87ab8d9da924f28bd0c16b6b0175196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bbe610dd9251b5d376c84341a7c4d4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc736a592401c80e179e47c95e1e5c43198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea923cb98116348fba504033884ab3b7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d75c5b4fe5d37f28e7b3fc81a4e50b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae1e50acd40c12baae4264fdaadd0f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab498f1bb440a11ec7b3de48131a4ea202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d6ccff02f5e23473ffb27d5be82b5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140302c7d64e905175fe90c87363bfcb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00806d30bcc35f828baa06fd5d84d1fb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10123795e4a2a640a2efd045793854f2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc13a707b6ccf5974f13c7f32ba0c707207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625bd4922d83a8f00ed00de89f97f310208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93896bafe0ae8bf6a41459233a23c96209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c282ab7c8491206b1230e0843c2f2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec590a043131bd9af757b5a61e44db211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753da200c7165db5714ae29b0c214629212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae0e63e4336ef57cd69f38ced4b08f9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86548eacb8f0add5059ac3ce1e18240e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6bb4e399d7dab5c2a7b4ef6f0a889d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a16b899b2ae6f07fab0619fa89777216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef739063d1fd59e55009704854c4cb1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e0ccd000baca2c30d31b7497a724b3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481e2b8635b4e26e8041ab3625933ae219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b1d884970120d686b59a0a57cc82f3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4562f1e10493658c272c300dc77108221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d2573455c3c62b017cdd48fc63ffa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1321494cf3f578c3d7bbae2eb9914020223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f5794f65524b426824831ba35c0412224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dda7c54c63456de73c72ec10ff6c5b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f36de84eb5856463936c4b5749482ed226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56cad0823779b98b4a6f7cc230cfaac227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09488e8c0bf806063bc9cd809226f36228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd0184487008d9c7f1d6ecdb5f16416229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30d53f6c353d018e5b9355999bde27230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee4b1615196df7048cc10df19be14e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1328b799107bf8720affeab3b38936a9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b416877bea2663c9579a255ffd1d569a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7964b1f9fb5c79033654ebd82cc668a7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc87bba991a8f97d85e5e844cf3e89f1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa13caefc0e54e4066fcef9b8eb7674236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e97c142c7c3b972e11c093d7e0fa0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d56622ffcac978929d482cbb23cfa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d069346b09ac38fc4ee2aad00f1f48239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60933dd3e7663c9d0dce9a89e9af0401240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b809fa0bfc25d2176c46bd767e7de018241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a33c4aade74477b77678201796d6769242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2e96c74f1339eb5f8d309d57d7034243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b295ef2f936b50f0a280a11365dbd78244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7eaa731f1c73cd44d50d262a06389d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff6ad83ca99a3a16d8f4004521f24b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c115f62734c45d299f282b4dfd7adbd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b96ee36985c630d8608840bfb8c3f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b480322c11f61b59b7f34a6b8fdb44e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac80b1da90e9776ecad9a2af2ea7afa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca5004792038767f41311e5145d635f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c76336bd4319f4828821ec05c1900e3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4878760723f08e57af26df2b135e0100253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e25807e031a200e34ad5c6a2f329cd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03314615d627d05e70da316c09427a4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c348d10b2c4d131c5e4c95f72fd2ae74256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d75e139ff7d80435fe8af7ee63234257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae03387e802f42420da4bc2acbf3f30258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a559c780aa7c9d88f77def7286b3d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf0e55d0e86f51d15fe52408da5dbe4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b0d096111eba83a7cddc1e797edf7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858cd17e463afad6cd04b12a0c574e0b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8875ffd75b1d030c5ce63eda2115ce4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f89a4ad78f2fddca023ff9839f9b7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c92f7af67734f557413a67164131ef265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7922f852af9ce1896565ec06c610f389266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f026969d1868d708e3ea570ff6902525267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3804fcde19f22c4d72ed9de9ddc3e709268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a0d40865531f1b0d95b825250508f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8308f226d0a405b292a79cab4e9b0a19270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec007b74a0121c7fcca06b071981a066271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944339566c8e972a1aad4adaf3cfc53272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf893a5a77489c5052e07aae4ce6e626273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb35a20c41f7036f41b80530675ecefe274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934903230c25d1ea66b9e8d1085ee8b5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68959de9b2f981bf36a2176af0e2b306276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d365fa9bb8a624abdd6df3836e1e7b2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee92ca37ee5ac70894430b1e4376d7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e197f228c45606e4303d00d8865d4c8b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb47cabebddb91dbf8420c8262d3c3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc6fd953c28962ea4351bfa1090e5f5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c61dac99028d71f17f23e5c9c1f360282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa17ed06d5d52a553b8ce85d0f2d6c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc9a6d976c77ac9368c75bbf159a414284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a085a1b75233a1ec6bc93d5d8eb6b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cadd2f356d7140cb0e44ad2b4d5c88286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b000af765d4d133f066cc3a814495287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf51e65083bab776384868d5cb1616288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fec9d776c0f1caa94934a95f319da8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf4e35124069f2fc92cb45b5685496290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9998488972683e057d634d1f5f090291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfae92d1e121bca79a8edbb87ea9c52292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b19e3920281ad4b49ab43d87f51f89b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f1e2a4a4f08cee17852e815438bd4d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dfd2c804bdb0f57f28f14ee7451890295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c1c0fbdb38ece5c80fc00fff01d71296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af5120ff5852693a9a3a26bdd42a5bf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a39522178d5fb7c2ffa41a8f49bc9f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607aa1c89dca18576cdddf323e3dde16299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e00b52db2faa5852ad6b515079bd567300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6200db73feaa143d7bb4d6807b79ef6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fe1f58b430abe42ce0a0675f7f2ef6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0135037856b672485b353ea2959821303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b7e3ee442dd547fcd39e594945495304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b921288c22755ef3770460e19ba9872305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e75257c0424ddb70b9b16c34cd335d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ec66c9f682ff5ef2245d81acb0bf7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b578299d0c59a7614818cfad4e61b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4dc97ed197241dadfb0ab5cb475bf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88095462403d8b5ee5a5085ddeb52cb3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b94214cd6d1b524c091b62d28bb7f9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a651e01dc79c4dac13f907a71e8ec7c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971a313bc86b6da6cd6b72bcb6a664c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ef5f5cdbd18aa51fe5126f9743e16314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84251c63b954dc14b87c7188ffd6be2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a4998660f6a38db804a1eac51c74a0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da6be15b56d072f23158fd43a1b736f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a570936e26eddf5af757a71410ad9981318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf19b9320ae4bf11ab4fcc42c3104d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5626aa8abcef66219757439fec398543320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb06e46312b543ab7ce6a50fbbe9cd3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f3e6d50d61c16d6cb7c8ca3dcaeb1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dab34c189f03b3dbf0bd34a9651b36323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c912a53b91dc5a4c79ec9b2965290a6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf729b645278c997d79912ca299132325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7b64f9fa8081a8cb836d2dc420af7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ffd463827729903df6a3ff7c43c33f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1d8920725f3b3f02ae155ece6196f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c215b08870772c7b8806b185a18bf35329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e26ccb470b4525ebe989c31ca1c74a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a67230840abb6306ab75dee9b39e6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792f9d38aa8a19bdb5029f54f0c7a65332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71229d3f68ddae4018fa0c88a7b14739333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc04954d46098a5cdeefce7cb813393334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab1fb44556bf0345de181ebff19974a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5903d924d9ecd517885ed2292f5b6d70336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9764768d009cc3c739964c6fb1c6ae5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a1983a81d04490197b7c6fa8f50b8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed38ce5a99de08f01be5e360b06f3762339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be17aa649f49d4c68b67917ab6d58eec340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df095ae1ccf80fd3e5f3d29f189b4b1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb14d68878bbee0866cc2a53b58559342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb5706153bd21ce21560c2c72b398ee343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c67b940b4e09094923d4072c51f395344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32456808ec4220b613cb016f50dde6a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51c4f629fc9477ecef780e84490e4a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b9a729eac2a450821d17340d87afc1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ac1f8eece517b49ec57865e455755348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb015a4529a34f8d3a0c31823918134349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c3453d3ef2525df34fcac2a7740e8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a9f0a4ab74d643e1df8901670b8a4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a39115d0809112d83a237eab9c497fe352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a59c1e881c7d7ff4af8ea8d2746ad3a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6526f3f390828553a34552b32a87bb1e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da0be3f40239f39aafed45509c502c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0aa91283d30181613ea6d31d809a64356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc254e5c52b93b21ab5e436f292a4c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d8649efbd6761212473ee5d5404f5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a97802c5576ad3a383a923e80299c2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f71436591c149efef5b7f518f22ab6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87046aa643ed5a1e6703b98546e11321361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba36e5a1426f84d462c4f7e85626b04362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a3fb67382e20cedf32dbe9fef57635363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf2bdb365374953c7b5d4efe8d2516364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbefd5028201762d2ab8c62efccd3f9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe16a99f6bea433ef7bec81dfa6976f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d9291d8fc1630e74ff5f7a37fd7b33367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc592c2a73c96a860b2427d8c039d2f6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a437408178ccad68102cf9c5d31222af369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30237f03e5b10e7bf23c6075dcb57194370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2103ef9d2dc1c0fd97f0de0898f9a0ac371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be7c784741115ff20831f028fe78cc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e1e624a0145a5a7512dfbfd7e9d6bc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8813f3d6b60c36ea5916f0c7346ad07374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be095e78049382a1a4a50be1b09867b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d63a98a71f420f113d45975028d8427376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d4b5e2635f17611c430822a8357a3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee190c15de4f1239c85189d736eb83378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f98c71c97f9dd1cf48e81e756b3ec379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2277c09be19cf848d66d505bcf14f6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce364d731277c08a4fa9ce05636cb640381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188360299f4e91afa661f153489877da382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c093b2c07cc3f19b1c1ad719a0ac5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da03f3b83e9ed180df4ef86eb3d4f66f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f798bb76cf886f19b54d3f02d28ae385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae90a0fb87e1a15b372514efb2224b38386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6384ecd69a933e226809d7a87861d6d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5809f6c8121742a0b262492312d7b14d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3572891a5f9395b1378a934c43a247389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98fbeefd4123a3e4e3496a0e1da5aa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d553b6afffb752c8221dd3cc4b03f8b5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f85c4493e163f3c4d4ef827c03ca60392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b522e64257a07613008f3f8fb39f9c5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98017acb6e53ae7e0df37d556d522aae394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab06e7912a804bee5601ce84047c1c2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b28d0ceb5f1ea3f1946431f73346bf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44eb63054469d1c44bfb58ec5b00b34397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79780c98581718bb1cd5a398a5c85a50398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b1281a2439bacdd83fed70c0ed9ff399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce393d23fa8394c34babf6be2d5ad2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb399896cbb4cb1bcb87e4d83ee979401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc1a5ac67b5327311326fc846196703402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da4f4aa485115f2d25cf51f783f34d2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f9f5516e2e4d6297b7681425fdc7f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b932f9fa4c2bbfa8bf05ab66cb1a3e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd7d1b85791849efa0bd9adee22f4c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d627543100fc20fdd5a4fbd5aa397407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f5bd53701d3a7f560f7a073168a2c0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97432c9fb7c89a593174c97ffda2aada409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acac4c448d92df7d3cfa3447b6d292d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34828039822b9e1bf8081ab44794886f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef17c137dbc91c5709c9b7675cf6ae412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fecb972114200150da43cae4d28d76b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdbc515c8891dce2bbf4d43756fea16414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab4069ba45a693d0c1171c87ae9d8cd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219abf9fa7c09eddba6aa62d6a33ae02416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a3b4f1cf895aaa1160b647d86a70e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3708cb73720c5bcc4e5f5d28c9515c3f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b2641fd6f5e63b205c0670ba76d5ea419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2222e7056778c6062ea9b73b0affad4e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bbad403a9e1358a26aeff75a8aeebc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10518f1e27ac182b40fe3725efffaa79422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5228f0ec2910127b700daa98469d448c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4d607da742f24c46faad0c99c2957424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339866a7d240dac8878f02d72e453d7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad2bdf21338dec8d4f5de9fe83b209426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4bbc1b9cbb6d12f8f48a35d44626a0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82316bacb1cf324c547fb4e5a9b86520428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e982db354710b418588e88e8b9499ac429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a8b5ca4ea4efa9820ef3127c4f57e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f5b2804b188cd7854d044a89b8b8f3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b392137e0868d71bf9f03481d477cc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb11557b1c60da83b2524591a3809bb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27974b7ba37ca6f737cd93390e85e8b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093b7546369f48f9ed2dffa4988928bd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7401532ce20f5804e2813465a7f073cf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6092fa82d24aa94e1738881e5f96a610437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556c89315fc6031e6e53c3ba6f823fe438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdce77f849db093b11e38db6c218b4f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54928eccdf8b718692193ca80ca74f30440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a948b913205f2d8c76b22ede7104dec441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed10b295c253e91bab56cfcfd8b684442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3f408aed380fd3f10770bd529b96d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84691ab7a13a2103e2c74b384e3f109444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc549a4f2f4c32c7f98145c6cf3bf6ab445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1338c5f2c7ee5b2a10e191c0d6e0a103446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de3a1334a8b4b2c2a4cb69f4aff82a8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8a24c2403231acc7ebbb90226eb17448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40edd8b0b0e71de66ab3c270990127ec449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf2630c56718af0b360b7910446222e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c87f280690491ef78d0a8ac42c12d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a3dbfbd8c0bcc2f21de56a9bc9fe5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba43d2043a9dfacaa7a8e01d28ce7a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95763edcda688aba6616949e5be8df95454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe5b6b4f97a69f61093138cd49d4239455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9acb6e9899f7cfc6ffc95257e121fa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af9effcb42ba36ad41fbe27342b0aa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75552c115a156f58980cd3605abce1a7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd102e198a95af1756f6b08edb353d9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cecf9be629d8e482d2d3dca5f5ca9b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64aa648026098cd9eda68bf65559cd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28ff498b9810d3a83c7da053bce427a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5999e8ca9e3eee6e5e324ad0c50e564463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b3ea81782286cf26d7de821c9f6cd1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3e2c8c87e44b29a48480c7b7c52963465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48555b321ca601f9027f08e8b43f45fe466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914428ba4ae7ce189a4d8d79d3a9f32467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4f7c4ff66eb064b82bd88ada29c6bb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d56045b76898bd94dcbbb00fbc50fb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368add0f4b139259860cb3e3cb42c80470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b9dc4d367a6c9643b23b487a62f95471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d887d665a9f1cbb5c773b3384d635472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa62f5c260cb7ca08dce45e8cc44007473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a904d6ef5d89fcfdd4e493f09aa3191c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037198fb94e0d5bd947bce8ce16e60e5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8382614bf18e2c3ef1f919655e01d466476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b605ff953eb3556a0884b21f16e01477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c68e68f84178809b47d67f3386c244478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce3e0d4b4a241d4a0d49e8b16c5fed479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3d92b886420a0040492f304a2bcb35480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a739a4a008646b9d28fe780261acb1bf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c2f2d33c9df92df5472c518509805482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4381bb78c3d1fca32b552be6df1e4af7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730e46e885f6e74d839d1588f649299484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095537e0f91ec0d3b9568ab3b9272e74485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7bd88d61f30a0f112f38049dd6d521486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c400b5c13caea01b6697def7305af487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75e63d8462eb4b377d137a96e8f1d6a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8850403559f2738df290ae24f7daed05489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a384d4b9f76101562114eafc22131a8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5fbf4c2befddb06419723d8d6bd433491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ac5768e48dece6ae64435d3180a46492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3478479d21a36b714beb97e6c343e2e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de58fb521fa01094598490fa9f2d4b62494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b88b7bc1f5c4b69b464a157a456bea495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be4efdd6bab8c44286b3d6f24ffeab496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3179226a4d7438454e3d66581b3d2d0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d99f0a23982a06456bfe47ff50c976c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb49f3c86bd41e4cb7906fb11908efe6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b843252b1797909476ec4d8234fd9e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d413477fd61de131bbce44dbbb70975501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc25919570720f41e24c8e2535ad0a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47999b0bca462f79d5ecac0458ca6b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d4cb9f0671c058ae0c7d99ba6e096504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bdd597a9dbe2c0b436f42e21e32f39505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f33025c6e887c335569a1a032dd00e3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e446dd0895f7b2867880d36ae44baff5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543507e57f5f2952f353143264306939508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c5f15617c25d51d9a16bf4b37f9a21509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768d3b1c6897288714b431c6a4578a0a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a72a1bc9df0863fc3e3d156a412e06511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06a6855f0e6488dcd42265fb9a0b6b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d4a8570d26ed019a648f29ca13018d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884dc462e7d60282a247e40c59f64a20514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e7019f3bb22c0afc47ae458e98b51b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566320c61fadf717aff3acf3ee1788d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95734e6b009244d92f2e3c31fb176bae517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab1406016f20be1b7883e334a5ad7da518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1bf91f7e12a7d18b412e9cdaf154d4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1f92641192f898b6829af5f1e0b41520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a07d1bd91a9c6d4e137a306c9c501d2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d30c0689cdc7a7accbe6ebf92038c7c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2684f485b584eb832f86d13262b2699a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ab97983ae58efc0422024e9cbc741524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a246ec42e8ff8f2634f954bf92a6b02525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d1efc8c46fb4cbdc5090b43d1d306e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69132ce58270107e74918cf90d4e4d14527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53019c6cc17f7b720a279d573871554528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b103da235ad5b2c3a7962c4935388e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc284ab329f641a066911c6c19b9f49530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f47ad3ad0822d9e9b33ad3bb9df1a2f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a4d28ffc5d41b15b50b4ef8aec1674532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df8f7ff61c69c5fb3671f918ebc4e2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c08ab8b36b90df9f8aa8a7dc717735534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423517916a65058b0e3eead4433afe6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb7ff4c97bdd89583fef6e69def5023536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad55f6bb58b3a80fa2532493002c4c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939739dfe4cc9ea3343c111872eed99538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ab33de9a44a9e87473f20244abef0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ec565bf287bf561455f94292111ec540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f345ebefbce1cf1eb1740bcf4877869541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6344eb54a29aa46104b9d40bcfe77046542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6f69654989d14793b34781e870af5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb7ceac773c65c75d6b8da1c1221c7f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82847d08180146f1a783eafb5fc74b10545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0ac39d999adb1a34fac5075cb8552546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b7c81cc7962cce7b34c3772de50b98547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2017ce980baf2d24be2eee68dc883514548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d164bb2ea85b1cafe4e0d6bb8cfbf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b54811055b9187664fe8dd9f84c748550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b7d1d045093637d279bc68398bfb6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980dd55c3c6a5e465fb7ff734779e4fa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac597632dbc7336b9fae89cbde7f65c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d11e018f0165793dee4c8654429ddc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91e4b47828eb260924fbf714dc4c08555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73610b5c09c9e493979395e1a52a1819556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c57fa16d92c1f51206a301b68287e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a3131f6cc7d2a19f36da99a7287bf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f256c86383214ab153c810c8dd10ddc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d76a7512f809bd8a15022a1e3bbd483560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bbe8455c6886181aa5ea4dc0dfeebb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7727c188061627e0fcc20ba1457ba3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042df481a27fb1d523fc41977fc99833563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d65f6e6b9493d4c0570750acea9a64564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c700f7416b5fbc74253a64ab684e20b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8682818d350e871dc896bf349031f0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa9984783b076d68bff07390c1ba00a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed653fcfd6e204f263fa28515be01734568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d2cfd8067434968173c4b6ee50d29e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2235896a4222639dd0f18e027aca8ef570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2938d60dacb7fff9e1f36ee3d67959cc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3417c096f782fa43a3a5ef3afea68616572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ffff35633fb79c86bb583d3a2a32a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f3a7958e6f4ae98558231a574b3a5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75b891dd5f54a0f0d9f447c01f119ed575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5071af697ef631db68b29845fa1838b2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4391ce6165997d6fe653b6918a61994b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb160afca7e7ff2c71bbd51a861d58578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75abe32c63c494ec1643702fbd3e821579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b885f080f03454c1ec54f54e9a014580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae60a1ca79c87beb61cf6727e493767581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079feb8998c89c52567389f7d903eef2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3a059cd182a376320bf7e56151ed9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02c48ea85fe128c192b006d57d0e64584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098d646025dfb6fa46cdd644c2b7440c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb4707429362100202640b68952404f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37db565d664b23a16a4554d1688bc5d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698bba32e45de2256f4bd38d2f4be4a4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e210afeb66244fc126d194c694835589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df745022ddbed871d463328879bef061590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1d90f576bb5bb9be25b3fc8e09be7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c4e7c322446c273c5873b40077969592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2184aa9475ff4cafee44ba75401f5a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407408db61c7d907125e43ffd6b44181594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3db22037917f7a9df4f5ca3597024e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f6ebcc49406d699ba6ea0aec7c7ab596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b4ee90e895c7d270dfaff3f342a67597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a4d25eebc4ec2f953076144b8b732598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa52892ecb7576b00617391718fe36f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f4ec08766dd37235a37d2a47202a4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c78be0bf0083848393f616d800da1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec812ab1fcabee77751aee656c7224be602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854895fbdb5d50342675ce1f08b1e5d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5a2c65a32dce1f3747095a736d1bc0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcdd5164ff753f789fab514c11814ff605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2669927b3c69c89fef74821571e6c95e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7ba9baa7989c7146e133730d8af23607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5159ece06720700d47f2ca901e5b5abb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4757b959ca45864edda4a17b612b2d7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf376648821de461aea7092a7b84e18610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed695022e40f59ea1e1d27cf4e5db8ef611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d4e4bcfdf5759dfc4824c270172ae612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e3e3d77560681821bc52a06f6e797613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d23f46fb9fa5615492c9cc309370689614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b52892bb5cdcf7dbaa28e3636fc1a6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af43c1674f4f43c9a1ca3978ca98a89616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d10d18f07f3bce2dba182eee61265e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4411a79335581eebf239376a12deb2b2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4237087178d51074de2e741e28667cee619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d2771f9325a1493e6660ebe8623c60620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed03b483f3518c24073a12fb2b3cd913621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2959ccf97dec45d3ae336847d3e0550e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24dc7c34af3a318a903b3ca810d7a92623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c726a03709ef954c8bfe52412ac85624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2e8b202d7cdc29e376eb3b883b8951625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d019be9dc8dbfbdeefa3419d73e8493626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08657a509493cc21322456bd9b9540d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac09cba8349caf5a4e79b1a9d992333628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb563cbef1732c9d8f29f02f54c2605629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add5c9cd36297597ff797cc38d2a13b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616f99f443887d42d12888c9ba528de2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58856503fdae6a120f10bb4ee49c4e6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ff9249f02f25295c5a658af6d31da633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e4b6df7d43d9afe1e9719cd34419c6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d71b8eece751174a7fc8126740748635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eef23d3ffdcd173aaf119e8037f9319636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84036a5bfda2dcb0490dbfdd70c1558b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e2e4ccea99d81c2d75e323a5fc7b8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9084496f57ba0f9169d3fdea60a546da639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac300b30f52c9f18d5adaa0a78ea76bd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e1ec9afce2790ac137eee59322ff7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9895999daa09eba3dbc1355513db9c6a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8057bcb1017e3cb112a3619551b939643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559fbbe283e5e2f87bd2e406118f8d46644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad21ee4668ca9fdeeb28cd49211ca1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79c6a88704a430631387d88eec97c9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed183ca633b7dbc1f9a1e0e154db2c2d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7680d134e846feac165f7deacb6f863648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e4eb694ddd7ae35be20a3e5c9ef625649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d603da5e4704681fad56a85960772650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bd409681e208e4cd7eee5c0902a1fa651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e7191f19cbb66cc0f9483b2442203f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447c71cb8af5c16a4a1d2b1b8ab884d6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b037add0213a0686672c3a0e3a2131654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2069f0d3cd01e934311bfd07f6ba038655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f3eff8bf8538dc443337ba01dc913656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ffab09dd92280bb54e40de61b73ba6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b1abad5db85517df7d6d9ce4144b2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c773ede394a2fc1a31834388ae788d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4087b2e4792824968ad10c5a21fdc3b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fba5c403c1e829f49727ad24f65667661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca1eef9182d0a18edc8e75776d3e3d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e557ca2943289e8c93c3453d12f51cb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c090378fd27c5a4836e53155cf251d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c50e2750496c2d5af79a5cf7d5ee3a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b600b4548d650d76f2ba668a29ee6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a44e7689ab4093d4519dff3ccfe1b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d1e786b50e7974d5fac32d19b8c37668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de706c1a9c35bbe1fb2587409f7200b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee231d8f9b82b491a323d29df29385a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917d6f248c9501a1c6276137e9b2ec41671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603fa8b61f91b69ae975fd44c2e41f9d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebaa3a0a883c4a38b396bbb418082f3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08255f728ae810a7aa7ba5bbb89376d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4570bdc8e8216e5f252aac466dc4b66e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38bf3e4efe41fe8c6622f668456798b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d723cb798b379a3e7461fb7ada9078f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c0ebea22e1e12f779af403f4e826a5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52037049484bb7eb0dfc489de5c80d0e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f58f608e91a02eec1f6a4e7762218680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb7e8c438b67e27c71d80ffa4f3d3c6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865452c786b12575cdf809e79c1116f8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ab58e8913ea54913d7ab3d3dd9f19683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcaf4e313c3e39dbee36d81a986bb8b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a755baed0f7840504322fbaf8de33685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3954c4e6339ebbc9c0b096ab717d631686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7899b43d9d3e1a9df5c0a4a9e8258f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b670a1aeb67484ff0c00ba9e9e407c98688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b95613c84b7046cec14dd5e87a2d38689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14353337820a2fec2f410027f217c70a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53804ba4bc4e75c22fafdf3ad65ca2c8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a685e53e4566f4f49ede24acbbede0ad692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099477cfcd2871d6679c71bc44f0f2b1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735ddfa6b38343be4788faec3a015c4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e08620e567194b4c1fbd769bc4e9b3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2be56fd33671f1b1f1bb98fd330ebb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc26e82415a8ae2d08c961867d02b89697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47cc946ddcd81ed3344938e1adbf6c6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a5f9272753065d48ac40db09472957699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24094fdfb420f97bcbdcf5f1af84a572700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bbb1aeaffd8a2bc06c1ab51f0584ac701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1aa7c974a0ebd3abe84842de0bb123702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74897c7e315cee7bf1d8e45978795b09703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5e94e6544be90e1972b15854d728d6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab89c8e0738a6d559644416b976d8b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b043dc7850022e4a3b62584e9658859e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65916b1f5d2fc27e1fa92c0d673abed6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840993dd033aa99ec245e89d2cb36c7d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3249d3ffbf24bda6edfefa7f2dc23596709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd64b7db7899d2ce440a91ca0712d0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f365dbb7b20a5eba737cbdb34464e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6365266b2b27f9c724f0f211af79f3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb43769223c80203b17afc1d1c44564713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0eca1d9af110e0d78b8d328835c961714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e82256a791462dfdb73b44f775191b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb112248e478523752d3963abe8be280716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41ea3173cfb492d871922f9c33de285717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1304f36fc428c4f6edaef0d813a86f2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a8b864a40a7532babc20221ec7d42d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a111d342f5eb5b8a18f18ea64c62c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eea82b79e7f7c2a4841b3a825aa5c7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1ac1e6ec86a6eaaf751954459a580722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70d28456d0537ca0b722445e16c17e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ccb9bf23bd30facd2ea431f3d01f07724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c090052b8f5b22408ca6ce2a50504596725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15716700efe794de4caed425393bf4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96830116b94956aacd466673329eddda727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46346c1dd8d22a20b1507fb6514c25e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086966600cfd39e1ea707c6fc6c908e7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e0a0d8ebd6b3af577d131d311566a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e97641a89254729588f4f4f648028731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d10020880932b2d78d7d5b58681b831732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba560c68a265f75d1dffbd9de32c39b4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd798b3213f8c9e3765fd33db14f80eb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec741edd9335ce7e36bf47dd462f2c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b92dc07a1086acfaf133458e5f497a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f8ce6882f52a77440316bd46d6583c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79551044fd1a403f3b4426962e059038738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6027194b870cfc29cf18b3075e8175a8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd14fec4f9baeb8573f27ebf6a8f875740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92188416356a13a01b996fb2df1085ef741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f0774287b350299f708bd33cf7c5e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0798d2dedc29fbc197f8514a9b760bd3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77fec5b7bcedd675953b5c4c5c733b9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93090067444a890a2d36cc6904e50305745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df9e1d201303c963a88f75613be50b3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f02e315fdc659792bb0b6466d6782a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7212930971863222c8254749fc173efe748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e723ef0ccaaf2e2c4b9e088a6f740749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f04bcf4cdad361679b83b1107eef274750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b34b226cc8d6a0e413f14c40ffab04751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abebe13733ee73c31115d2d65eba1f04752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84408e7a085756c1f98bcd632f4f4d13753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f6e4f9a3f472076d272ffd2aedad0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21998c1067cc206f1ae0fc95a1193a63755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aefe8156fd54ae141f05e2e85ac520b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0718264e5ed91d5009e29118096a6f1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee53073cb673e8fc6422e4ace0c679758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c910236ab80464f23f8b103f21359cef759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87aae8eca60bc3cd25b36abeb6a8320760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6748b64a7cc3a9b129d73ca8de2a455761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361132157ef69db251523e2785deebd762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9370c06c5003107618ba8f4f6a0d6a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14736b580780a6aa937e49468690e4d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240c1bca5bde828dd21c89cfea0e2a59765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756246354f84a836773bbcefad92849e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c540d11e47b12fdcc9c3d23d219062cb767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.47</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.3</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.61</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.01</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.76</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.51</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>