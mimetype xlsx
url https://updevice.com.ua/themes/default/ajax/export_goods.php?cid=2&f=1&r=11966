--- v0 (2026-08-24)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4ecdccff1de3417e7253f6e734b151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75af03446c07ca7e210660d5e874b682.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203c3ae8cf7fa9ff5d862a921a05eeb13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab96b6813fe63ed6f9ead6ddee1e40b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378be155295843af528d9e0073b7a7bf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eea15a135d1194804e37c163ad3eea6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635fb06d089cb1e22ac4569135e5b6f37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42259dd2a49559388ebd06c23d9d79c68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d813e35815e630c9400a1d9cd776fa09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caddec40f3a6217d0a203e84c2d7d0d810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa16c6223dc691f950616f6d99d2fa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f36b9f4bbe6277dfbe6d22aa828d312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac885e72162dc4c280ff7da9625705913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c275704ac215538340b716a6b8b77e8414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb05b77c2e561a36f157b38ed6f84315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e702d6c869f44f415eda879e807c59b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f138cc009a1290ccddfb1465b07bb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c3d577b427335c5ab13de1c71827e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16852541098671c59d2a5efefe696e4919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741a987fafc01394f850aa028558ef220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eca72b01307de48b2d23e7065c58db21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69365f02dbb158b61fe0351cb009145d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75770905f8b4c5366f8fb99fdbbd90e823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a6a471b7d3fb27a4161245e40bf6d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc452b60b098d509eef0f9994fb83e2a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a7dc7e89440908f7059310bc7299d426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73562fce97b5fa333baf3f5a12f59f5527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9168997f8df6f6b7e01bbba995ed34928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a6ab27514e8185f560383ae55a50c729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f08cc170adbc4d7a23e1dd2919a2230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38e73303950243735cd587f79ac68931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c64289a812fa231912205347a1e8e432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ce93409f96d134f9194277c12947a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5aaf6282e5dcec366c6c57c0a3555734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d9af1165491b495037a3e5f3c6aea35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c39d060e882284dbda1f3a17ef81336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dc4461b61b7ce076649c571cd2ec5037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbfb00e47500f05009b1bd58d0abfc938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1227aefc50d28d24daff7ddca9324c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd586ffe5250178b9d3501ebe0e619a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d2ed2fa8bcfccf5bff453b84aa0da141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1df47972101502662852c891d28e65e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab717ab421454adafaa98b2b18029543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4812b98e97edb55c27befa8492c699b944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dfc9cbd63861a8eba6c62e39cb8c2e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e5b79843c8942eed074a4a07e230e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b67e68dfc2621bc641b13d2c1946c9447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005e0ed8ae1a8c0f0bed50fc5b6030748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0541745ad9fcaee8df85013282ab3b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6103acb31d1914231edc6d480319fb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab0823feebb449833de1ad1b0459e851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6faecb5bfb9a545de9445aea2adfc352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6541898dd305a700452626b31a5720953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa505619f1f776b12e4b3534e6ff3e0954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf340228f114b5c87d6048e3a8c80b755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4b008ebf4e676017fdce9b13f3b8f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef392e4d0d06572df0e7abe76c3f7657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef9fb18173f6dd26a3640cc00fa83ca58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d92552ac357239ddcd187aeb1ddf359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056e471095e650ebeee62bb55fcff0460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676436c77b4a586c7f44a3a136b0b3b061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7028e850b1eab664602522390121f062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3453be005388bb16cd6cf3ccb5354c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e021ca4b78bd75e1add5696e628cf6a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024564f348e39988aa59575ec6fc075765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b0bc45291d7917d1833f563946269366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42188b7b7088c61751ede8dc3cc2b367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b354c863a817c5d27249af2e1b88ba68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f94709e5468ecb28cb5d33b87b929569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc539f22db1a0ee10bb491c6d5cc60f570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3cd8d7ade6fdd018d0b0e080f2f8d471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfbf69612e4fb49fb90bb685103b03d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8101174d3617fe71f61e88e2ff3f3473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19208df1866754e0464b596cfd5efdbf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a7fa9e9e1bd11a52c00eb68772c9ec75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402cbbf7bf09d67f2f293b97ba60b3376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb447a31302b36458620cd596a2ea577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3931f87f58a737dc3da7d8a68ccea78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba51875b53b1aa5ea5257d17e0ff2979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1007aeccbf163e84add839f96a8471f480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f89c02abbcc05d2d5e74d19a6fbdb9281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34056a3a4214ee45c560bcf8443d14ca82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e8dd1bfd25957319e006c53ce082283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b8294cbdd88ab336605f6e4fef3ca84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212cb4f9c1e35cbf8c675cc2de2da15385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e1ed308dff5e4a2efca3b87f2095486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db696d3ff7086ec001cc5f71211392587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e004359510b454156053dc3e2619788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dbfcc6f1b0d45f1f8c74cd839b5db689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562da3364bdf6c910a543d3719fc6d1990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc69a7c6947263f13dbe2077584a410091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7cb603c6e36170acfe2807866d91c892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4024ef0af1afbcad8176dc01aadf811993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce80c06835ed787e1fd74d5fc54815f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10115e705c1d7c8c3afc97d382f55cbe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc5bf48c9e0d8aa02d1ea557d72cff96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83cb4727359d06babe31771b34fde897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65266b6ba08fb50f2116a9f40223d11698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d13e57d85e5fb2de4784d35bebe65299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7d8ec6514e61b9a496ba3618f99bf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13634fa587aeb6c9bc41213c5c74805101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc6ea5826d19700fb9c3d8305386232102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b44da920daa81ee1d94bc92f530e07103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8258dc53dab85c1ad78227499ee7d037104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a1d11d5b3977acd21c5047bfef2c31105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29924637593652f50dbd8217697a37ac106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40496e186a0aaa68887fdcc245eeb31107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d8284cdc83fa4144c420db04e50cf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe5322ac18139cccd22853c69d2a93109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b20f61e00b320f42973486c99ec89110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc5f6fd647acb5f773453354c78290111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b8e8578f536e7446367a95b2f2f5ac112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac54d82726f6f3e9a7450dcbfcf648113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a4261a764bfdac5d7f720a10acb413114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070df9c91af2dc8b2a6d59a927870bf3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb94d512e9887e7b15d1935574d2843116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89421e099ef73ea7a66aaaa7dd878e97117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8de2b50f841e4e9d5232a1491b2c6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773eb338768b10b0fccac79819da271119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f5378550d0c2726c44c16a60c9e023120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d459ec52617c49ebe0b94ffd46b5bc79121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18bb8c14ad7516ff21a8860e26a2142122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19787318f2b31d33481251a61968500f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b70fcd18186a18ebd975ad42ea75ba9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68872a9a1529502191f0770098211f18125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7579304afd6bd04e61a289deae0ded3b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e7ce851a6ced090edf3b50ccce4ad127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcacc5189143b55fbd8471043193084128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43995b617da6560b2d3a70d2aab8a83129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d56c9664d219fbf54e63f097bad3dcc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2744df7b9c994146a80a54f325fe6b35131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce9e3c41ef681643532c117bf3b4db4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe8da93feae171c9c2dcb04584c1ad133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ddd9387684d6e28c48c675736f61a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c2bb12370f49716981f2c481b6547135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0998ae82319d94f6e8f1c9ad31470f07136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e98e237718ddb9ef3772523b0e619137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab549e27d6ddc89831e70de4c169e7b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e57036edf67f5e377aa1ff6f7036a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aa67d2c882b4ed2f952628088613a6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2682c6b3e858c0af405b0ed6b3d194141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab16dab82461f4b4ae3b7b4ba03ec041142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87a6a741a646936c9a07493abe53d1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9bdbd9f762ddc958d71100ef05c93b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a5b4f8f1caafb676fd960c98418c2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a989ffa98247d3db85c392dd904f0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3584161a5539eac39daf61a0dfaad72147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc91a8c0c8019f5bca52dd53445c74148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c5ed4eb4cb53553acc078da41d6c7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c5c13098e93e6f745a63fae743d9a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e674892854f7c4bbc82658a802cba151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d656b710fb94922af0ce65e26fcae152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa13a7b91c73f5ee33dc22c4c4021f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969df03716c29cf8ec0667e9c9815644154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8680ebdb6b755ff57f3186fd8c95977e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e319ff0046614dbdd77832e356484f89156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e1c1e8975b40749147edf59ca1e319157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b36e138f0d9b2fdc636979b2fda260158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa5d189eb1a016bec3ce78f0689c43a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f32ba75fa5c9ba486f3e20877c60e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955edebea0d45f5ad0be3b7e5256f48c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21214f52510a5ea8f45ff59537a320f0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce665a1e8332eea815d635288a4fb5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6bd704a3befd2f8473385feac245af164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72881b2b0daf97f8f13c4e9f78e9f69165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82559d0c050c796f2b9555bc26b626d9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e825cb97080bee8ee70f0ab2044b3a08167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1bc4558126f9bdcfd9310343aa201168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67abf306c87be9ab1e5e73856f543891169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e31761459ba0a1a03b21f214f261e5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb545ba9779488bf01ce58620f322137171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e22a16162c8aa889fe8e2bccab46c3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726fce5ea44ec1754dc5ba7bba11fc87173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a464ce9ea9dbe181ceaba5c279f42f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9959175b5c3591e0d54aa7d9bcfaea175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581993364d5dab16c40b110b88286092176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d156a6dc179d5d21e625ddc29bf884177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0123e9b9dd4ccfcbf72457b538e9908178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12151767b1f70a295422c65cc492a841179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d944ef6967cc82e6df776a932722d6f1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f065adaac317da21e0149998d6d6364181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a00cdcd38e442cf7a90b0fda353ccf6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0dc454e234b3c0dc1f14c2c11c676c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afeef5a64a6ecb73bd659f43008bac1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded5a2844a5675709fd903f81f165eb0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a05a0e3417fffb1afff466e4de2185186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f7e9e8e9e7dde28c1a6c4ef437804187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580bda3573060102a10588ce17ffba7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12a899c236a544d6154bf786169713189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e7a406cc43c3f342234a3f664506d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff986c8e66e7fb7f30706732f3d025191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb536cb5aade58ec3fedefd9235804192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8381d56f0b2966123acb2bcb59bebf84193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcdd843b2e6f2bcf42be3e9a4fae092194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44026ca3e58079810a5414f7fd643bd1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813d97befec5beb3a115303adc32016196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f4e27c31b80095331b3036668801dd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235541ba941b9041cc967f5ebf613d52198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce12333b71ea14e96676e1db30f0ce199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de25edab8bc822077f306b32941d2f2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063de3ac48d3cfc9a3b58c5c2dfdc600201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0816ee777ffae6f72f656e1ad33c0963202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54dee861d29fc9b6999272483e1ebd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6626960748d65368ea0e277467415c6c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2d306efb83c3e818bbf66297846ca205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99370b9db8731bdea4306d82703c867206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9389359f4b84b258126c3096315fb151207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43763b494d1fbae3e40901309c3aec9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93367aa24d0df6e7e1e29fcc4c36fb0d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0527c02556f6c2a1b36784872027d3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b94877d8bd41bdb4c57b6e841c8cd57211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b6253173996ed4e2ef186137dc8cd6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1632de04e3495445b8b1d2f45e726213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cee4f4fcb026850b2dedbcccb580b2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca50e9dd0ebbd28bc34ae5a2de0893a6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7adf38dd72e48cceb37165726584c5e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d413d5d294daf7064f3d9ea8f7f05c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f5d15308d6aad74d5de253563c1eb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39887faae2363747ce1b13c721ac253d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772952fd9683a84ba924388982fabb6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d037d819b670e7e9640a867ef12472c7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a88ca47a0e12e804bf5b87a155e9b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e0ea609f438956d058737f8f0fd77d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1eb2cb9ed5ee3a99a22df22d5c6692224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1508f5d909b2c4cca42af958bb480d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad3335ee45b285c799da11adff8ddaa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05efbf61150c0a3f95019efe3a81c551227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d42d9f73736600f0879c19352e0e0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c7e355dde5c98978525ec332a99d3e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b71e0b510d3d2260033a76df8700d5e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8808c8ee8d44239c2ed2fb6903e346231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e6b8a101fad1ca73c17fe3c927bf7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6294915d4754ffb8034cbe7af22972da233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c345c376c1e8a6ea43ec0ef303570ce234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09134122924f9ffc793a71424ff5169a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bad2b9e04380c380e7726a895485b7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1436976e1cd22ed2d8936faceb77c73f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac2a90ebd0b1d8507001b81af0eb024238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3424746c83c17c8e61d99c37d00333239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da065fdde2dd60307c9e03b4d08a6b2b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22dd42bc6c5a996285c3766819f005241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c28afacad70a1c09e0637a39db78f11242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51263ce74579761990886f39a5370a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae99264461eafd5eca621da44867ec7e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0360ff30bb5ad0b51a2867b020f86b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400269e58453f0096b1d239bfa04d7e4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74461bbf3edcacbdff433fdb1efc5a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8443359d060a66e7fb01fdfe8c284248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f23fb83ad7136f83de4f14a3a63e889249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd54207463153c1c88b8108ba9d4f3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd9d77b9e241353d2cce1d43c1e083251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1098f0b78a7c7bdd9ebd7f3c286d9e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e90f61b77e45b9c8ad162ec91a22208253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114835c7399fd72b309b522af03d5c09254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26f5ef81cbad39534e1e1bd02557967255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3008dd7f9095b8952a1057aacadf550a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6847cd25a2312be15b439d4a25dc3b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc86220f910bf0cf174fe989c076799258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d47b44976acc528a3b14f4cd4e729259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e50abb63f95d585bb225dbcff7432bd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd6bc4245e45f503a8f08b7693b2dc2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02355620ba67f61de3a11b9e533a753262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a99e48fad15e3c3253c027638f7dc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71393f65e07cfaae65450fa6fcc099c1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc41f9aedbeba01d3ac3c3da5679647265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e473913e3d7bf450d0f1c43654588f7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70553ac4206154d636bb5414c44f413267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ccde6612b88652482379703b218096268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f797b7e0a990e794ed5e3e10ab49c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2aee8afc56cef46e4342f4d39a1a3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c060fb235aca788532e01105c884ac271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476fb2aad184ea55f0352dfe60aa0f55272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa69f90c45eb3dbfbfd4686b44246706273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ccce5c938eac26b97977700bc18c07274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d5fce01d174b75abbacb0654d9b933275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd01017aad8103347d008073b0e2310276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fdea29fa3fccacdf90f437ee8335f3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb9256e03b3fc3cd75d7176e60c08f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a09c1b4482cb49cd03a6f2adfe91a8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba7e6279b74e91716bb5fbefd3b7be6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704fd2740121c929cd2f63c6b3a6b008281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b51d5241649087a89cd79cf0266797282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7feecf11b70430a11f8515db5f84088283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757ca1b37ebdab54661b082b0110204284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc59271c19e9d2986cde4e9a02e523d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9aff11ebe61f278ebe403d22fe32c9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fae28c9eeaa799d41c4a50da688d96e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f557b015f81e3f3614aa26988a96fa1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968afa020645a5f8e2d6b2fd056ecc9b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34bccb54452f1485b9352e44efd966f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c32a06192017925c9c57c05a1109e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a2b339077bc69aafa4447f27b80979292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2436a3ba6ca4ebf4636d1c03884a029b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9167423fdbf07ddab62f9a4aa420dbc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c478ca2d4a42dc1a3ad1d7802a9d2fd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c46996bac23420ea6bcc01e248227d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b0fe7e1c0950737ac1183422432375297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7148a1db7181d8a97ce5d2aa18f8b7af298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb9334f546b9c90f4498b764048c31299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee96f0e9e2545b4a732cc5fa655220300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3092cbbeeb7a63a729dd3f24612ba578301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb7aa40ecd7af0dbb1837d6a3c0275302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf547a73b499f4deeca320ce1187a5a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c097f46cc4befbb69899ce6c23741134304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a7622225866be88f62ee4fe2e9ecdf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f4abd0b73fcaf1a906a6259b00050306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d14b2b7f622de836929fcd719d91ce5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb9815ed45f9630685c368632fade3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395067cb400c75be8d0d0ad01c30e4bc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d3dc89f7f3469dfebe8fffde2522c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84052df9789db1ff139790f99d8e770311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42345e78e1ea3c36720c9239e1ce91c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931146309aa11c4fda6c8c2605436402313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f58d9cb7206297832e052ed27a042314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054eaa1824bf1cf64cfce3cb839554a6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee056c9988de639d3163075caa48193316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09546659ba4594d26d30a64745971174317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74526a5ca094e0ef685b05c45d3a49f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf1ccc4e0e2c66364323eabb922737319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b7c18083f894b138ecdaa424d0811320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd3305d19760d09fad891d13c1809e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcece90c43e6a6c732eaef8fef63d38322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e292569cde90bfcfe5000804dd96aa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39faa4d9b50c94f3cbaa2a2a716f8600324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af2daeb12f55601243e203f5e7db05325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde39f3b1456eecc940765bb71168af326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3364c722b64031873858c92f568bce71327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e92e055eb7fd50f657e3d4785e31141328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6700ede4d49d1e4b0aea42bd88aa5494329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c829aff812143692c1d869e699d4978330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea9d736836b52a5afbfff80583111aa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ee400ef39e271bcfe31dc664de011332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba530227f100d0756e0ddb95416441b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48748263b4dd98c302e454b1a4456f6c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd16f38e08d98539023816c6f3cd87335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7152ed06db3d8d6bfefab3f716d36c1d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7960fa95b47d8fb6a50ca45d3dbca9c6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c64292f2ce7a946bd250461b22c07338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b2135b7ed23d49701f87c36066d506339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e5c4f4bd1eefee3809ccfa1d12455340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb652ed40daae96af71448b8f87291341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016ab606f60d979f6616cacb24f9c77342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d345b11ea0458755177d4dd983f0e2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6eeb7c076214643b037d349872457c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f503de7d42dbf77849566f8ad191de37345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161c4ffbee11bb38b0a94af7c36e2ae346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca4d6d3220098b511e88c8412c8cfb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a4e65212b5854b57be7cc6df11d545348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb2e74b59bad224bc20c5d04b0ebe5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124f6dc4d1a265d6527964fa029d3b9c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c9ace3f23fe67548d1f3d9cd9d90f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad18ff62eb3b8ceaed8277acd398342352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b7285054f262f1a374931cbc49a973353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ec561d300e6c13851ce81c6636cff354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec2d7c8acfcd284b944dba6e198b5d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f650f0cb77a64a56185414abfca6acad356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d12312bdccc0383fed32f312fdded357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aafe0e23398ff3bceea714014ed650358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614195c105a94e0486a934d29bff7ebb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c60659b845438c67f4292ed2074ab80360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e2485ea1f9fb08d5aaf52a4f2fa57361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7641d72a6c73cf153a76c99dd2b2058f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e12953c0a1316ad1129a2db464220d4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662a00c0331f289cddc90f04b968b11364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b69007ac922f8a04d163a1fbbfecf36365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff56cd843bb75cf8a4471443e770e0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129add7061f668be76fe96ead85bc26c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724d330886ccb57d7c923abde69459f8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ffd8973f7a0aca501ec9cd5654d85369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98114f7ba83ddd7f4cef222786ff42ed370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3ee17be0ff6af787e00f6fe687f0f2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed9a6645de83a9a133ba9563d93243372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f60d0cf9da47658bb807bbad98ab0b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec728e79acd77c96276c3a76aed0ff50374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f029a0dd1b42b2884768116734fa1ae9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e910e7803bf51eeeabce100d2d4396e7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae76c3e7b4530aaa3a81909ddc20a1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aed223c2657459b2c2631aade93c3e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfddc93348b3f8358721e886f7da476379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf6367c3d277c53509844e9ecacaad5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971254c0baf22dd52d67310b60c93b77381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d826a1558890bf31111d0cdfa76aa53382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f677e57d5fec8db82ce32dd4a3c98922383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c3da2c0e18a65483aa1b3153886e1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eccc7f06ead654631691e428987518385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d733a1790fa49fd32121c6292ecd358d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae5436d4643f935ad3972e2f85005a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7adbbe12050938135ce0667f0b7814388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be7b4fadf93ff5a44e0282dd46edac389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09640d1c3077ce6d0a65c362f4a86529390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e06c4f72545339ba587fccf3bccb359391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c70041e142680e3849fbf5ba290f8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f1b182b7cb78d797aa4e11e7f31d0a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89059b284c23fe1bc833c35d1f33ea5c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b844fe00cde69cd1dc02e9f95bcf07395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc377ba666d5c1d1421d2aa6c18d5f5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15bc289784fab1364bf32f5c316d628397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac017037ed4156972e2725a4bdfc141c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e548da9831035dfdfda2bc944395850e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c9ae90248cb238f296d74e1443934a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d0f80fce411c05a1b58e1dcd43ffc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c3a4ccc74a14f3f750ae6803f39e6d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc5c0103354cd5e70975e2325f97a0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfdb810a8606456a531fc1d1ac6f6f0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145bcfe328d737669f81d9494553b8a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc36c8eb516f40dd1e1146932271c1fd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a96ef7b21993f73d3fb5ac0246471e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c0370c9be72aeec6bafdf7cf6ad44408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2666d5dde73f2f4fad9261d089a15fdc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4284f8ca76a99b566c42b20aaf9a3d00410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71446595fb26ff5c93a8cb3db714e7cb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05449b0e8a7d52cd38d76cd8537b073b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b580485cb3d821fa0488d822142bd1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e797036db4fe3c97f5e1c54f4a3c29414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc4e02b706617f505bcb16e903f6780415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eac421b0009f383009a8effe568965416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b36b92ce3c0f0e33e634b9411fb881c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace32c0191af68a2115359c2cc9d00bd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ad9c5748a9fc0075a158680cbf96a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a9273fd599067a4e23df4b89d04ce1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4440c4ad4883fd96b08ea7d49ea969a2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32716db744cb89fadbccb9b8c834c5a3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099440f02836f1f8784a831cb07d91f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066edc597805ba6685880424617822bf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac06672ea9273ae0f7400221da48726425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5038c8368aaf41ff3a35a07fe8a1c412426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a47209586f64fa86d04e320c484e43f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00912d81a6eca12e891aaebfea17925b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaad7a12ea41a99734785e423c27bfc8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b4a456e4d82811cdb014cc45da11c0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a25eb22d23277c9f4ded2af832e6e92431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f57117b03a4d124ac165773512c62432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaaaa5efc59d32f3ce6ea144e8f810b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90290c6490005f9cbd704d50b95b8ed0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb788acfc90c95bdcd2349e602bc00c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd2ec4966017628aa9a9d956e4a560436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba050fd0e8acd342dcd00ea53ec33f1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a415bdf249d3681ed63fe426f6123d9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fecbcdf16dc28b4fceb79bc9c8ffa6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35508a4584a7df11a5305bef641b121f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67276c4f90cbce815605c033b7a93ca1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bfe3c7c639592285278584e104fd80442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb1219b2a63e15b005ff0f02273e4c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28293df34ed8f337f04c8fcfeb35d2f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b3120c77f15f9f4303232753144ddf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ddc39d7486d1e60308b2c981edf53e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b160f62b3ac1297791d69c3e7a15dca447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0480ff12315ef1732c34bd8e10b9d9b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c752986acd66bc2ca1dd1bbbeb9861f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb707d8a218aa1a31cf575e83faa619d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9de514dfc8b4a9e74fdb74a232563c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a7237c6f5aaaff3a1d682eebec72f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63defb60a00dda2e10b0141e30cf85cb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f83ee50c0c9dbfb14e803ad933b322f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d73819acd9183590a972864295d489455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b6eea5bef4516b292b3c459e7508df456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3657a69bff83f24e62eecaae2e2e5772457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2800acc7c93d52078ccd15690b9ee4a6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ce196531d80e4a1adbfaeba3c7ec8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa6f984da9dbbaf8cfde5366744b0b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80862d78fc327584ed91312de994f6a6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6263087e460ab3f513823c5712fba4ee462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46372e289a7a619d4957cdc7867174dc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec4b8ae17c3031c2b2a4a53bb79bef1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea07501735b621bff8050cc6b8fe76465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15853ca1519d1e36a895331fa6f506b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e31dd2663c0ad9044fafdd2a5f359a3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81dbb3a1eaf0c922354fbe6e3d4e4d4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a8ff8c699c118172eca90edee02170469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483756862cd24e895f75ed4a84bbd474470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d191874c55514a76712a4fd10b7f8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81227230f7af67c21ede2e715d0259472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eac89d6fbfcca16ffd2abecd6b8ef8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dada6de2216a2f8aada5bef94def44474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb45d159237d7778514d28fe86e0e5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbae6aa34837c0f28fa5c3bddac7634476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0956b2f101730acab770a0167ac81df7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc51e4ad72e495c167b522e1c3bef72478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54bb4555eebecbe0751be7196b3d7c7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe983b66c4a67756766700cd147701480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509415b76fdee4767d778683642fdad481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a1f5a2c3a83c1da1f7f5c688bb10d0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b57b793ca075f4fcf75e38f40c32c31483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c1e29f14ec770d097602ee935f0715484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c0ee29969998fd62b1efa2b9610519485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb75abc7db006ef1b4655aaf5f471d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e901cb7e43ba3787b01bb4ba5e58ab487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc93e7ad943eb99215b56aaeb00c837488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e218e6e20fab93cfa7b089d0f4a5543489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265a5a2c473c6bee8c45b7c62971a85490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81874bef0b224793b9a0b89b8df16822491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfcecafc107b8b688bed14cbfd598d3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc4a2bd4adebfc60c468ac4711844a0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec71546178600eef3ecb48e9e6a2b543494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a780e2174895cf872c98430d401ea2b9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe6fcc44f41557b672336394989397496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f11fabf7fc727aac2750195ee521d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6b7eab4a2a1c6ce1710b05651cc59a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196a944df6b488e84b6bb20ce7bbaa48499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6fec9739119d1024b650aec58e773500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c6741d7c37a3ac9b1d57a62df3b87d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d4e862d47ec5a0359d522796b5f30502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b6565a4bbecbdc049e4ecf0d55e7e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ad8e28e6977a3c9b25fe5651dda73504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9780de127a3a12e90535737df36a3ad505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98605dab54ae53cd3a732e07da60141506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eccf7f783b013021cfa398d72a317ae507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c26f8a6fbccb5aa08d0f12f7a0ce3db508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadbc9bfa6a93bdec855af40a6761f9f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4edd3c3c2e4e8256361699337b877e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5493f83493a281778213b725aa466f7d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e8867116c6d438a18ee59253bfe434512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d1094fbb48cdefe67296f1a1a5de13513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd7601f7d464ecd4aff9803d3eb206e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590a33405aeab51f1281cf595392ffac515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fcd656ac18ed9f334b1c886e892bc3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7284f65118fb272907616432f1bbea67517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e5600330db7bf15ff230bc482eb2c2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c0f118026e7eafcc08f3880f9a2f9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8bdfa1817a882e21039ce8fb6816be520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca1bcc8e6254bcf6cee8d6fef04d30521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f39f772200f9d6286bfc5114b9037ed522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee61a702e2ca91aaf5d466b9cf50cd7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e55f3b280f8b06ebcb2cd07b5edba524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de59f3b891a8bd0ab190f973554e674525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a925253dfafe0580b33975e447771fb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988e1646af4919c6ba4fc63c6b913add527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7312d4dc38e11b98cb544a163b29432528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d117a70bad802e5f96d436a2eb531d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c23ae7cfa3adfbc04dd770cb3d338530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdcf1f2207b337037db092ed26e4a02531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550067bb247388448dc456209f879f73532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7df4c6be22248ba314a19d860c4191533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab52f67d57bb3a608079b8df01dc66534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0de564d3377013898f06319d3eb60b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d152467d63cb0722943daada37e9fc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe947e059f2e72f93e9ea05e97e6912537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261cd571f603a42f9eadb562d5ce3c6f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76141c63d03d5fec051746a484c4e029539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e206a3be6481fdb8d6ec0452c0b3a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f900c191075597610b98c37684b7892541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e69e30c1d027712f16a60a82f4260542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814fdec526705acf86c2d8e12ac57e9d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9113a72a6e6f2926bfb0b012a1ed57544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ed7783c4388d11dee63ae70313f4b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d5fcde6be43f7b0509d49f85d2a763546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e170ecb5c7dde0aa6e38a41a27474547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e2611361935d61b6a00eabf774165548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800b0bfebcb8d128832cfa9643df7bef549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212527ba26ec6ffbdee650db4191f160550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f8995f2e17e6eda20e85d25866127551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc216a94a3ce0355b78b64635450c90d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee2d08d031ceafc767eb280c97a70c1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d150d8a104934dac97c116950b97c55554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79931440b3be83d9b885e6c7c53ecf22555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e1262d5a997e470209d7a6299eca3b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c5f41421835a5a6e887fcf360ff966557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0344c5607136b65174c5cdd5f9e4d3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a5259b21575e8154451fd43d44bbe559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2106ad5a608a6a943788260c51f1e887560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0461f7ce7a9ef893096c45cd4abf20561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a585b728335e002b2a3af8be53f288d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff2e1b328844634e35fa85da1aa0b5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4edc56fe64b899ff23d33e6404eb64564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5534f6c212c2273c453cb971483371f5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decaf61875c403a58b50d2ba900a3e45566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7780d53a604a1b4d9da35e057e3b06c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48921d2162e9471feac7e02dfb50d3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e96b86fbb1fbc156e07e1550eddace3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d8c794d4774bc678a9200e901668c2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b5a285eeb33bc6a7dc1ef4fd33a6e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0213e6a672c52db97fc12e22392bc2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d64e3b39eed41c7d4f616288e7c4b5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eac1dafda590c9be19d29ead757220574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bcc02f1eaffaf286af97acee9c0177575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b4190a346f5f83003a89fdc917104576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1238bdef2f26aedb0666f45ebb36305577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414288e43bab239e696ec780392a875a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d460d62cef1ac6fa258684c26d6d3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ec9ae5e87edae955862d111b0013d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f169e3a51f553373282a3c789562fe581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb232f57d5e97cb2c71ec8140fcb0e76582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d801d438e2d8bd7f237680933c60e4a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dce77c5549564912ffe162af6a5d91584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0acd51ce102edf2fa3d4e9ab693076585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dfa94f1dea4138839d3a2591797c45586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f014e418c195eb5ae1cb82a6f603ec587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0108452e8a5ce9939f22f44a997dea3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a434ec735f0f471d5725a802be8f01589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272733ba24ebe2d04979083321a46c18590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c581f200245997e48274afe6c95ec5a0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe105102da97d7ad44853709d01414592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4492678011ce28e4375a5af87b60667d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7da2bc01775184e8ff9994ecbf9275594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263ae77169daf9f72c4980b37886176595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdaf67f4a2ace7d881712005f7e00bc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aab202055cdbb53f495785754242ef597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71646d206568e2c7874f612320bfd0cb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa02b2d5f3f230af78d11883397c33f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681eab8652f99f2f126aedb4e4bf2393600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e650129970e691bf7f91ddfefe2f3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c81bbab14c5f8aec6c415ea693b73602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb99bbdc9dba82443d3dce125271dc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485cd0ed68635612759b89cb1d923e87604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b120a5d60b32217ec509fccf973af2a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30388fc3f7bc500e92d5d6000a88c1d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b528631a082f61e0dceba5e86144e2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a010113b131208744b57961edb45f05608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53655e8f0aab6825fd590463a06a6e37609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5ee1f0b1f09c8852efbf91e9b936f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4ccdd46fb14ee62cda90b652c22f1b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4f95034cb26f8f0780302c9339f59612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c71ca40f096383a9f90c1cf31a0adcc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b5c35a4e943136f84fe82ce891a7a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a3a603176ddcf6d22ea2dccd4b1cd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0683fb0e9cdd1c9b5d751e6780a04616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431399ab674b94e3a12b23ea162f901f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f56d799fea0af78a74c09681bddb33618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2067136c9355445bf3f8887ee5591ba619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1482544ab287b3c55cb1558e2b0063a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3096be34938513db1cdd061a01a057c2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c7b5b71fecf808bc62b1f04912c10622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f756352e3180734e9c2f5e2eea2ed15a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7148c7948127cae39c96506657c96e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c5b4b16b91c44d08e878233d546985625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d97f824db821fd7dd29be19efaad3d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930811dfe00a06ff2bf9d4bb7aceade7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24fd5cb6d442d419e694c0a7f81837f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ef382ced90cb5c281702a08c0cd54629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4537d4a298e804fbb05e2add1696fd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a318abf770d247c7bb4f022f1871c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319eba8cf58c1b77dc97d8563069ec7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20d07d926d11e3fd0419608148d9a6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d38cead3b93dd60c54f0614d943b07634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7553e8de29bec2f00bf8715a6592abd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7016b5afecca834db3e90f0429696ea636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5be744fdc074c570963adab4ec20b7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e846a7fae972a73df430356ebb34dc9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7fc0b5dd9ef6f71b1cfc58121b633639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a81aad841f2a122b571981170008920640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188a993c74f963402e81c851fffd6c1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd352726a41eca9c2f4918d5f736aaee642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d823d7a352897cbd9a88a2f11441f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e114acadb1a3a7c78d4dfda358e3e0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7b7142c378273792420f676624bd7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd479bb7d76b6c416a5b9aee2c3288646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229fd335fb4ddc91f95228e598aea5eb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c31d6fc881b0eb0d4311ad43f55475648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b08c0bb98ff46656439dafdcf3937649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204220eefc1ee3764a3a28b55ddeeea3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9009603b1db4ae2f25f0fa30d0cfde52651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85561c020c2679f4ea3408049d29a013652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3198abe47b1136ea5a97852f6b002a3d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a66d0a7f0a18ce72cbb490278bc38b2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cda9554593fc2d1cc6129abbf2bb71655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2744ac8a985449017dc87ee3ea15bc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f0e48baab91cf18e62d847d7b99326657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d380906f11483d4d039e50ce2d2d0a21658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb405ad58ff11c007ea1f1d8e27a201659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d365aa5c6a275652b68a84e4e716a60660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac385e1238ad2e777b411809522bd6d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e073637706a1e90b713a0b945bb9c3d7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b0c358fb151f14cd9324fb3f437af3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da4e328acde5db26ed7e35cea3299c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a72159c5b5e011d87a843f495a4a9c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28837f628c0b260d766fb392e6d6f50a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac5a741552a2a81d78cc7f6ac7286e2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ff08859bd5222687f0a6b893889a7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f9ca1d5943a44d3421b4d38fd3a4a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee207b0c8a3e04c8a12661fea2342ab5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a994537ce7f7f13f3ea2da596cfd2ce671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f99173b0c46c534c3e1dd441bfd1246672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc318dd6b9728dd10dde9c397cd118d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63fc6eaa8ea850a1f711da6d5ac2fd1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d806a1b66d9b200911a8f51cb4f3d2ce675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216edaeafed9bce89a6391dccc12e135676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bfe20f6d3f63171e58399319c55b8c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6165e7a2a9ac5b30fdd653f5fbc7906678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa49fd682bb09aa1bdd45929bb36136b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdda28bf8fd8b82b786a66d776b8ca8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b50cc80f018a038eb0560cd1bcb24681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941bcf30469c3680e3bcf2d469d6a4fc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac9888d2f7fa42452c08eb81331cad683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d431e45bc674b71ead1e1324d050a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b401fabdbd0daa32013508146d9b2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c85d70fb7d2e273452fcd403abfda686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5402a1a580c04103b94e81f3c98d0a4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d00de7f555fefe7a2e84ed33dcd50f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde4e6ec514dce64ad9f4d7dd26bfd97689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce871295615e0ecc1d57958b49d9dde690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e09000f840ce90b58e663c7c5ccc1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94106bc1729b8ec803c9455fff00c062692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcada52fa239a19cfc14886d1db161e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb08a60eb5ba85100a6050c2a7240d7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36406efb01f7960cdde444f2f35a415a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b267603bcbd5abb466b8b2fd356c9ade696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df9085515e8391a4ecf5f05a5f759f4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1df66d3f217f3a76e5deb7f1671418698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea0700248239cbcbb6023503a8a4fa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4960405388dd42356ae97d589e26a26700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb6b8da331ecba160a9c3ff1612f187701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aea9905d0a7235a0dce45913dbf618702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec68634f7f1b1c5b573101118966dcf1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60a8a916192420624dfe0310698d7d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ad0eebfe0850209e0b21918755ffe705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50341c274a276464e520e635275c4a47706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a42be1f942acfe392a5c3b2ac615d0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aada526d6d4c5f0b6025f763bc828e4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c3920e962f1a668bc88c7877ac793709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a931c5e0a733cf1885dc880e825379cc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b5f0be32f00243a3e74be2e038be50711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c6194eb3dd09371138c7807ed95de712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49679ab86bd71cddb2ac6094ee9f5ef4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7265408be272fee979a7027bd4f0587714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8514e5106120e88c3d33125ac4b4eb19715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d824064dabd0a8788855b7c60837f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce5560a1ce6075b9ee06ca592ca62bd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c200cd89f2c01b6c39646a0b5ee54cf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf33f6740f0e9f7b83324aca90d2b95719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74bf5b4cdaee3fc2a5719d1b36dd78720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc4c94daf82281584f586db3a727805721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee7e9f8e99a3c2e7776fa0e485bb21722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a46f4ccea48db5a6452925cc184a8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba11a99fce133910d96235de372b90b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8398998c21cd85ce6e9ce749ef007b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cacfa4d89d3ab64ce26d7c7a49bdfa726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287351602b50948da8e1dba211479ff5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a523e1de8e54a7878194979a11cef438728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea1fe4b617dd3e45730acd2719ed35729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883fc87613d00ff257a466162198bef730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c4b239de32479528f1bbb2e021c42731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358522f50662361ad2a4eb300fb3d05b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde44262c975f6e027b08cb018843a3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b52e0127bf8af16322d00a95300d25734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590aa314a32367296bc6fbc9f437005c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf652b1ad2a568dde4777899736df79736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9197681a61da3593624018f4f035f8c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9645b5ae7a24048ca74d13120b91c956738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eaf578626e44c9a4809a059d97d38d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21698d5f0dc98686149f9a43fa17247f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f765273c1adce3f801cb473df1db4316741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9103ff55e3eafbe1920037cd0aa80c03742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b8a1e2ecd2404945950bb8d9f04a0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb70dbf0ac11a45545952c782a01726c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445929e3c76bc6aa1bb768751990a188745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25102154e078feb53b30bd0c94187091746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea460ef8a5f0ae713fa5000410d879d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e4f2cb3f67777e121b2432ec63d68748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e715f0b1c4296d71637e2924d736dd78749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada6cd5d2c2f764f9528a7b3858814a8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2614f36e8f67709ddd9208d81a9d673b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11704c0c0a39e4d54e50e2a2d725629e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030336091c14c694b60e5d3338d6420f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f776e29afb1dac9df6f4a9c137a6e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75553661783daefa51fe4a8e5669a6ca755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2565af25dc21e36cdf4c3146788e7a66756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9930fab3d9e5018b79819d22b6732f98757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109bab8309d4300cddb61d8bcd722b97758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bffd43d762828a430ca09b03428874759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d739aed8d1da5da60ea7cf43dda219b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ae9a627c80c12ff47e2c617dbc153761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d190b4a7f68aa4e2b1f575d361ab4762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0028341d18077de92e537828157d35763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c10990171348a91e626f0ddb8a80cb4764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f623ef7f7da022f02e38c23e3e4eb765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a12b47e1fa165f0da925643ed7a9be766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00280f2e12afed968353b13a380020767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ccd2ecd928aa3ad84c71b115e5db4768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16767b6a9808f969967626f367981b8769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a8b964f96d38e535191664935d7d61770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc5b0c6b7b750e8bf688b437775be9c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d07fc24c31ecfb9e20638b12c85cbf772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee741fb316f5eb7d64e3feba77a20f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c154bc26c79a44a69ce0bdbf51cb534774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d5f66ec6cd51fef25876c9ef473f0775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82677e814f03472fb585f266c3394bcb776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c66c9d3d3a63937e02269c08efab0777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db6b7e422fefd3d63cceac4ef068ee778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dea1406cb4b3cd5b46f359c6a95578779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276108dea0256990a00e52feae04e3c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f12943a6cc634631c10904f023f9da781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef1a328c3d0dbae3764e956d7ee159782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf30a2236c02258975bdfe88eaaebf783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c8025cc5d74a003c3c0090f3f45522784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22858644990be7577c992f839cc1ca8785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f0706d65d5a36566f884923b982cfd786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c23be07c608d65e89ad7123d8815533787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeaacccf6e103ed63c5a25e23fb2f0c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e639f8e48c70241e8124e6b422a43789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7521439e0c6714b275cbd9ad3cb8eecb790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b76516fd50d847fa098f64860cfcf7791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f228fe924585352facf4b04576969792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f613ed4a42c334eb7a1f4b8d1784de9793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acb7945667e877e73d3a47f713f54d4794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82affff49f6e763bea02ff3baed75f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f81d873184cb76bc3d3e193344244da796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca3cd0b06cf3df1de31b8e26d263fbf797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd78297fd17317a50848f9f20d96af798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b010dd8947950cbcd665023876c6d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388630e6977c5f30dced72a28eed7c26800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2172cece241c5f3178585af9831cfa2a801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02512d331fcc4816b5d0ce0f9c94643802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b064ce3835625a652c3f860751c700803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4477215370d67d805ed80d822f58625804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024ef69d25c3150ed9574ed3955f00a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0955170ecba3a6e19bd3580f5a1a6e14806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d275ada58c56215bbda2bb92912a804807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaf39e6223b3b441e3afb1b5a796f10808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab9610551614788cbeb34d40721936809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bdd40f81b97c225e99e6e5898e8ca9810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67177f7531d8bda24ee145fff3e37545811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b9d48ff554014b29dc36ab09102be6812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be549438c26eada84ecdad64a328f98b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1003c9091932aa32da36f8c8c8e67a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a396e09a3026e6815173571306191246815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f233ecddaf25a966fcb3b058e9e10ffc816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2594bda42ad3de59f7bd1fa3ed3eb13c817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77338e4608d5137f8cd0dd325a64f24818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71d9bc5b2451094a7e073e0b5d75b7819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7884e2b261e5c249b6410ae93d26aa0820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da40bca349a3bd027b1e12e6620d48821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff61eb17790e818af0a6e389659e0f4822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17955ac669ddf35adbf89c870ec17c30823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa573d2b5cbf3ac619198f0c8def8e824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5156b828e5f82ebffd287b10b67f61825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c7ab5cee185cc235efb84a6b64fa0826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb2328f19d5a25019f2f1f1b54b1f1827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62305bbd2f05d3a7e155365eb9747a5828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c990edcd8149257751e4b897ea0f52829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7c1d8a8fed1ea399aadb70a5b8a4db830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e3fbfe2e111311e135000e8fe5cf0c831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679debf1bdbc9b4646ef84812a6babb2832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a88e0e988b2af2498061a3a2989a7833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f700e825c40b873769c2b0e27565e8834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca1ab50fc13032a199285f770fdff71835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e2fdc60d0fea7f3053e8fa6cc9d12836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a17c41d8224f59c1b8800a4ca79cc837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3240ea9596e6dd5aabea45bf6996c0838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc11bea58497eb7359bca812da1f6a839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91436f3370a1155dc55e6ba1d377ea11840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f3d2bcf046b5a98aa7481f6e2355eb841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef20bfc77ab7ab79134212e5e60b14c842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac263925ff62a56cff01aaf3ac9a12843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35ded5192f9f9e575bc7d2a44a2256b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd442cf0574477ccdbf44801616209db2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaceb04215ff8690d833c51302621133.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90b2a35314008d3414f2c834a38c824.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb03f305b6186fec2582400aa0aab15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f64783030e447e87f35872106c7fd06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971abf60bc2f42901ecda52c6260a957.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a190b2952945c7738250c073f5688e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6168b1a25b4526acbaa10df3929ebf569.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8082c24ebb79ee4c4d70c3d3eebbab10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d5dc725f0496b0e153ffeb815b02b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a9f65e8a38de5bcd30ad508ed255d412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976bbfe91bf63705a8c8d61187e39bdc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a11bcd479bb302df8b56eccfc2324a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf4a385590892c4e56e03da6f4b123d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc10e3e1becad2366e402348f5401a616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a94723bb81ba4ae6089518135df8ed417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bbdabcf7b97708994b90cb8ad14d1718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e25aa3f1e2f7bdf043444b659028fa319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc273cb7b8ebea3528bf8cfdc453e8f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eff2278596118e22dc89dfa692d84721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee13c871c088fbe0749b0e0b549294e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc05a8473d3554599c28db6138da5d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e347fa53d201bf6f023e8167f5b2da24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a05dd4b0787d16f237bb5ce7048ef3225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac25543d3b825e5121918efb095a1d826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1285ed9cc1c64753e92a0ac0f24f7127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc19dc73867a0d16394fa126ef8f26b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f465dc2ba17ce908a1c1ac4eaf2734e429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343202e7af40c30cd306573b8b309f7330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced51c1a0072a58454e9e75f1bb6f8331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b250a901d3d32863999a2c0b87d5d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7cc620a31704dc4d8d4ccbc519081533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e4366452d920de67ffa26eb75e37734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c034effd259198278f7e2fa3edd58dbc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ae265b76c34223c8b2ed63348da9336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a97885e5685b7466a539144cd2e40737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db8616f20997c444f246bb06ab769038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3984a3ba80eef94761bde6c6457b81c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be89fe86bdcf0e3b2720d76905616840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad780f26344b23556b3cc289e0a087441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28520cabcad71ab5cbb15304525b533442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8bf41bc630f1b5346548504c817b5643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c87a7f8056aa11c55311260f251ed6e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230bf35ae6988a99959156bbbb2ca17f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae60ed7b98df5bcb34cc9e04073f02ba46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b47fde3964783840f68027c457d77b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee63219536b7c68cbfbe593de062c6448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14887d6628d0e9bd802516884df4707349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc764605e0cb12cbec1aae340c3e7550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e981db40d8a5c22ba3ff558d71635a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a044d023206cab5c088f7d4a44a99ab52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525e0391886951b400d251cf82d7ff753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aeedb0548a027e918f9ee88d3ef66554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9657eaa4f9613309525088a07e837e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f3fcdc1b164a5055a27fed026efd3656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b538c9ac413ed8d8b5d135b380b00b257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b6dd3aef502e689cab8bd5fed5ea458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea05ee2b06160e0dff0b8b8d50f109e359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad6dcd4340b0d7c00b7cb2fa74331b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323e4847a29927ce6acc1880a3cf82d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e2030b4ee5aeb0d53143c6ddc2e67262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd242936bd0798220038bb6d7eb08863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd4df0e1eaafe6839d683bf19c3be164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f19d277a4abd2345f04f4dd9e000465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de769095a7ceb16688849109da7e089866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55420cab9b3d91d5fe7d5eda067691c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f7ad900952f4144600baef18f874668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd41ead0afdf6409b553a6d0c45ecc469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d9be79ec0b8d9c99320f03e7d284970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a3e02a88c90d351302c9d5ec8d8f171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc348e141b89495656905925f22d949072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb91b1b7395e6503e6611e80f6062c4b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a0db8f6d5eabe7bf8bb10d6d4f09174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf35e70b81379f19f13311c3155c9f7675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652bb4131e1ed735be500db0696f816e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30965519b24abd94e7ed369e76bf01d477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04cdcc92c8e9cd699ad68974f2dff9078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b36a33f6a81f2e776c326c06df8e179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef388e8a6c0b9883814e72ada77e78280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f087bc743efdaa39fc695c926e4db81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f303ae1d44a42351dd8f979bdb6ad8f182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4eff4f9bc4a2c7b052adf3271e8c2c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26385e2baaec0db02fe90e91d7b09ed984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870eb132ebc1307db22c759d0573cba985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f52f0472969ba18da94044c37e03e886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc104eca4b1830227ad4e5140b8988587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c272db704117c5ecf8c4491e9c4d0888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f8aabf9219e274d59d4a09125c60489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f830095251306e155a07068680ebe5690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e40f37536bc4a90a8b16104ececb491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f63ae23f3fec044caf34d7683b2a0592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4cfca887afa62a76cb4555a5dfd6f793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b0d7f5ad1f002ceb44c611a30aa4594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85378c545d4bec21d53c80edad01b02495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb7e3ad5fe98d97c0603954cbc32a096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97595297ad97bf52df6398a08252b12097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26faf1386050eb199a321ef2410a955b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea4b7b7a14112528df57ec21b4047099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb135327eddd1404fe80a2ecdb99924100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec09057227a4340f8c738f51c4974fd9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d95ff48fbd3616bd57f0127adda91b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3cc9b4a81f67d9974f5ea9ca82bd28103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e801aff48658a1103e0976272b43b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee2c99683be8d5be1842088cfa488d3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a9b9ae848012574fced1248d0541d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a597eccf45b99e851f0d2164c2058fd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1491b0653123016a39688ba28bc0d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe68793c7d921c2a6c27e3ed490e20109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c283183f49628ed827b595509f63cac8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32508944b6822a2dd5f06f04c60c437f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e602e91b4a3a20df081fbb8df01a48112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b2287f4d4e0fdc544857f0821f9da113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae6612fc6186001a073d73493f45830114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0274d9186d49d9885efb0ac0e7f39678115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870e1d6989387879ddb567859fc8197116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ab317f27add0c8a9e2f4143998499117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee811916a282a88072fb06221330102118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7aaec171767337ed5e1e6cdf862df119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1992e31351c52a163c856632a8b0f261120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85b917abe1d4debbfa358a6883edce121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2598c5136c88f4588822f08760cc4705122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd91c90c65a6f497ddb06e641bb859e3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3181026f169cc1ab91c8449c1527598124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6c4f551d8850403493330ea66bf55125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3967af116f8079d9c7af9a356025b5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27eb55add762d039f5e83111a14b0d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ab818ba4cc1496ddbae16cb8fc980128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaec21c5f77ef0da958299dea12b447129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61be0a3b994c861a8e320cdf634fada130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7595150d12db1a514141cfc4921a3c65131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e053c6b9d0d65a056b6a993d72be2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e381419e2f0e3d2f3df7f4cdda59a8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6834914d3c86dcce240b1a951d7358d2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb34aedab7c462408db412d51afb4b4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f41740ba117b9e334d736363aed8c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe14da87c3b94e6168b5d7a210c3ffc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b8c40305c7bb2d242763d9fd75d88c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dc05740eb59b304f4cbf8ab8dfd780139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416fd3346de9bc78a8807c93b2919a9e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f3b58e42077d891691b2379d228c42141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a3c94b71e67d85ffd6c357e4c55fc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58940646778f02508dbd3f816598bfb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc3381a0fe44cd0fd1e25808ec2457e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c26d090420446644c2e39c05400bdbe145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d205a586ec8aa43a71d7c777cff13aae146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f536ab4c66a906735454fec722a1fa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c003b3866a9e1599b9713655080d9ff148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b0549b766fb1b0470ac303a7b21a53149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b81f9f5943ab2ad3a8825ef5b1599ad150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e6974c059ad28297b7ad0a45109862151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc34b11ff51e6464f6b58a367a485a5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f32caaf09c768af5082bac277d55d9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810c5a6a045b33f97d45ed19bf78b0da154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f8f5f444cb177ec7f4cfcb41fa106155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8104b14dcc8a3cfe41937a77cc20ae1d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff98f1c18b3ab6cf1ceedbddc9dc8ce157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d08ef146ab2066d2d64110035c07d6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e11cec30cc777de63ff183269396ddc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f5e9d5f599e6eadd4b3e79c4fb768160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba2d1d61455c385546601094c5fede161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f62672f7e73b6101fa8e2a984352b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a93c5d3eecc1d09dd568a9bbcbab04163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a628cdc961ab196ffd4fbbf5c24474164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c198fc863c9ef4b62c9d1dfd0f17969d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2ccce10c4680d5130bc1a8bbca5bb5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea862b80bbe815e62500950c683321167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb984788988fb03a35fb176d116081a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6132748d2b0f5a682471f5909d82be169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dcb3d6711768ff0c5948af860ba534170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e62a35d7694933e40a77b41ee30d6d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af4f790d908d17fbb4078f637521a58172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b302236ce46cf673ecc36b241fcbe43173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c9d1880490634e08e8e4d42cfd5e22174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa11615b0bf8b6f1a2c4979a60a6dc84175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed88f245836b1e79bd631792b475a62176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e038fd1505406c375d806735bff39e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb1f1db6d74de59369e1d3ff3eb9a80178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d504006761fc60b2300383639f0ccf5a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c1dfabed9ead08571cad161a5c5d4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b13b5eb0761f6d29161034359bc60181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75348ae2661682b1d2094318d15be83182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35181811770813465c62683ee1db599d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd85a51c0fcaec49fa8d246fd10784184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae0218ff62abee43d92523de2def7b8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25abde4b1bf0113840602d1c4ae36681186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe0cf83758b2a4ff9812977f0853e4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f4d33afb423aec5981ca59e0c1749c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e25cb59c18c25ae86b26d51b9ae89c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab8b6dedf28e4107a53efa53bd34c5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120971a29f0b37fb8b2cba6bc1ea27b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e51952e889af20c1d7ba1549ec12a2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f01044a19452cf823a4d38681d8ce14193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e7a41b69c3e9bcfa12b762e162814194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac12712b56de63acadbe0c2013b8f611195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f29433e9a3648ff46dd4839461e0d30196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d1929b6a178ded9762459abc601b9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3c4b4ffb1e416eb537f162809152f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb0ecf123fdd7216021ac7cb26f6a20199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c810628d230bd3fe3e9c3a7b80c68200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca5ed9e8d22cc277028098f14658469201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0076dd07bfc089de36cb67a69ae40bd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9722f16c92709cbdf88f2b34d1232b98203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bebe55c9df1a7618c6eb3e4e7ab813204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c6b906a634b1ae3b258b258df391d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d6497acf477a78ea0081c821e20bfb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e6fe5f0484414768f60302080826b8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d875e6a8395072789bb7a0598f54eeb0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9fb94698e0a1ea49c0cc8f332ff04d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e3e4f38a0a9ad0e41793659830c41210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad623ad6e390370fdfa9a335bec358e8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574760ab41b3e6a2f3830b776a4e73b0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f1c75f43b6d21b034ca853de6a9394213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf95efb335d61466f550f61a90279c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108e8d2aeb38c7372bbcfd1b6b0b678215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd79413dfa4c04feabd08a782087b848216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac75e4052dac2b8c56a443674ce20ad217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c2e9970f117afed77b62ed21e6b6e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b47c988a2d79a12763413e667c46f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27faca13e9e1133e2e67c7ca1cdb413220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9997cc4554e6389100dfc67471ab968221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e78632e039fb4349aef55b4db2eb883222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3014026167a333138c6fa397dce4364223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2548f5841189ab7bb408bae6ff5d94224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2600248fcce05d175b3bd1a558190a1d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f14eb33e76e406dc32ccdfb60936a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18292e1ad12b68e5a54ff4c97cbbbc5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f6e616fcfb8164a59c317041fd1e25228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c38599e0c3583706ec2ec6669592fad229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8999c7e3f919cdd5a70529bf81e1276230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b9b71c955dbd68934eaa54b1801c9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d591f0cdce3567853bbb5b31f5c976232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3da393e1326650c4dbe6cfc58a65c1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f3be2e125cdff1eb7e90a0f2a4f99234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7cb07684155b8a23d65ade3d6ace6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a817fb014d6614c698c5738c24ee18236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc6949bc058713176ba0d7078951e7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f11d40638ea0679e3a2d859cee84014238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe4188224cf5f92f225ed639007c7c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1109d7753e66b191299af8245e8abb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd31491d9630fd8df33848a03091ff241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b54e696541035a8f1b5451fb8e763d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33390098bd05997a6a5c10797b9620a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa323f3b7a983fd4d962212ea8f748a8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e3b8f593950f5f30f3bc7f5fe3330245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d030b2a595e41afaf3de115e718e7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca4c7d561c3d59caa520d7aa8b01fd9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4aff228ebb2374e2b69e60c94a51a0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee513e3bffccd5f62caa4bd2000da006249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d59d631d64697edc7c1d6e6b539a6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912183175758402eaf0cc99c6134b14c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf3a14bde287af866eb2b8637149db252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a5bdc43b2b1cd5259c8c048b847c2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6438b113872684da6257e903a0db555254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ceefea772811a431bfa965c30bcefd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef205beeed8a565217177daa40f725a0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe669df072f9b06006c7fb2ae78f881257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89886a9e06357ca68a69fe55656b7a4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37280e56f9fc86c69f7d4bb278a41a9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e309269b0dbf44cf8212519f0a2969b0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c402ef07f7cf00e40b655219cdabc874261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7093f11be01a140aadcf4c45a5e96262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb17e72d42c0526679471c594d150d34263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6420cad5edd46eb736ef249c1dcf8896264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5524d6b3265fae932d695c2c504891f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f3ec0c925cb639fed9abf038230e2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9a47aebbe4cc3087a8cb94262ecb3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02810f13aba9c1e6a4a75422c6661043268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d97e0280e467565fc331f69da4f65269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8865b4346dd3791b5f3086376a252539270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac8e16de2f7c387d47382646c2d03b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562c75fb7b75a3dae2d2e0bc11153478272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94faaba9e40c68c4b45d4adfefa83755273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33acbf22547795591e556dc9edb1974274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df866262d042c82364b6c1f65bd93c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0883e918e7d03c7ed8c910d0b6bf5195276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16992c290cdffb0d8ec8b3b4ad7ce2a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472fcb3793702c768d2a2d1d1bdb9106278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c549355123bd2f32f0e6e67b2b968279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204dea160487c959398edb7c2b9810c3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b551586de95aa769dccd6bbc822b788f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d3565ac532084c92f03416de9ab4f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f771f5d919c5db4bc5501db65f2f44283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b33b1e18888f9f7b34e3c899b1b95a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98757aaa39d09ce74f15279d30d513d7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d00a1b47dc706068fcfc2e5838e75d6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae81024e3fc278560fca577d489390e4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a53839ec6ea9c60e3ef78e0d489d9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d48f2a1bbf9bac7e792e5f65bdd871289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6c1bc508ced35806b174291489e98290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e966fff550018467b931dc20e9a4618291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611147c61a561fddc0f0e13712da6740292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d54ddf7d325b1b87f8e22ef391e957293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453420150c5b67aaf17a5154fbc538ad294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ad76ab8e3761f52d805eb9ebb536c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe7ba73dfb701be844fc5b1e8f617d4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067e32a3af260c77cb9946b2aabb722297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27733ab148e9f6b309d362a592ec00a3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8df634e98157dee7e63336e998e597299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416574be900182c3e66f762e87932f8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb744d3c2a6e07d0879ad9da463a5c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc554f7e644697e9564ccd8b74fd46302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2600c7f07a04069fcb1405beff66e8d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75242fb6af9619d0c7ef88710747a06b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de5a700ccddbc03640ca05b39cc561305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae7fa73280fe87bfb9eff32b213ec50306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac935650c0e68a1ec4c6e532b5cd0f6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b44a6579f79e2ea6c5ce4e2665d4f56308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c667361beac62720bc7c1509839ed50309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee1cb4dd7511646b52a3048c0c8fea310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad597a60e52a6e9ad274be2451032d16311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d41778a1b6b42ec4e341515cd3bc63b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a47be785876c16214254325eff691313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6099d95ef9b0a2eaf344ba03dc43d04314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13d4a8b946c295a27083b1ca6206053315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bfb2ca7982377c7a6a90e456d7b10f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec9fe5bd348a3406e3286e29576271d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916fececd14f97eb7f0e9abb28c871f4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a818e0681dc9b5e59098dbed73f81319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ddbb53df6bf87850719bbd578ca6d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87963cd08de680a74edd304532dc36b4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b9b7d0d7020030656631402966c22322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a7a26beee7c04ce4ec454a3e12b745323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc15faa34b67ed5cfc5d1dfbdea6b35324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba32d481bd21669a7181552293c934b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd1577d41f98c5217cab5428baac5b5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a53029bd08a3ce37e07190c6ef81f79327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac660278586838917374d496ab9812328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8195e8321a54b18735d52c82bc50ca329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99b96fd927232da72932c42ddb19aa1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de58d95ce383ed245337e58e45ef79b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5032caeb8d6e18e34ca3b8693bfa682332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8892442fdf8984ae76240f870e689644333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b412627fceab43eca6ec9e4203f441a9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5b3a22f2ae95695cfac04ceee1b970335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d995b79ab388b3e981f9577c2f616336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d0872a56388b27477171586055516337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b9ce0fcbb7594cde846d7bcf739aff338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef5bf44ae25dd702d8c0df772ee8ac339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b7b1515fa4c92d0b8d1e4fac4db49e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7615aaac6127c967a7cd3a31f1b8c732341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc6462e1a3ec1fa21a69164f1763aa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16035d8d62691d2947ebe88e30d0e8a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2567a8f6726303575ea8cee8713db59344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d06b6a6de7bf11debc579d1c78e8b2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff40091318497a26a634044a4fdb2c4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a16ec8c6b648a530d2c34faddd5bd2a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdef3a065c5d90d6ed17c5f19e11b02348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28900ddae6a77c1ae1c11cad633840b0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79e15f49cfacb2ef5587de540c2cd2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd71b080acef7da00866bee9889cdf3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f752d55294796fc4afa1a2d3abe4beb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a905cd75d4888abe55773bb1997ace53353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85fd7bc11f9831b6d25027aa05174f0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a93f6d1becdc762543aeea440cf2634355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14a6dceffe25d1ca8f9409cbca0c88356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e513e68119607d26d380f16a491aaef5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd560a64698d2578607316fb9c88d03f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423af6cc99a389b75b288551e6e71dcd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f1e4fd6b2c3000e67ffaab4f53c71360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e79b56ff95dc508b9680964ce6562361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2593d8a8f58dd6ef60f860c67bf11362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9519df3a6eec3fc9754fa4c1886217bb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf29022951307657555107adfb1c0a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74878a5eba3f2ed8cc5d8e96216b2a4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb8b5c7854b1cac1b7feeb1f107e2e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3cbc0e1e8ef8c293858738266fe93e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63627690102000630a949a7c519206b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f62ec6b4794e1c8686a705ad20dc309369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51dd281abd86077a041310bc6f0ecae370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cfc5b0a481e2f642fbd9d2d78636c9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fccc837733a5c9165c890c506b5bc5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeada7309f5e8c9af530390e888fe13373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab029e814a19e0f268ffd5946345345374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f635b15ee58fecdc1b5f299a2426bdb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a632b091f551e4610df1747ec0eeaac376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a283288dbc2e59d847153b3c41fcc6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1b4a06f8cc10ca8ecfd9dcb7e02b33378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83eb1635c7118c2edd6a1478cd85960379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de0047af4fbf56293fd93003ae6eb6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81316ec7102428f41b585baea1afa2d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda608a5027f4e29d81a6e8c76134c24382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9218e530709861ff0272f874928387383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31acbf3515ca54343042f9ca91e6e937384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a213a3973c316c3832dd0d8457ddf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e0753797a927024f5027e37ed7b0d6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcd08745eba9f980194a27beb1d47ab387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e159213c61c197e5d7d7d9b40ab471e2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b3e2fd91fb3a0617407fd7127faf2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ecff8de3fcaa087110c1753e74182390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06416a63b5e4d82cbf5d4d97cf1ebd9d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ea8a4d8520262a7b1db52740fe258392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff92c524e548d59959270e2c173edf8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68467f2bc52138a7877b4d2d29ef0b71394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee83965018a618fa94f876e87cff9d7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e30f69c76f5e68a1e2e255753d944396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f83af9e03d288f20a169440a2a40c5d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e7a2aa612786d3637e57ef9894539c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3a3afb68a97076c673e11a43641e7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d4802afe006e0c332616f54afdb201400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6fcf3be4b6882438435e89ddf9a09f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445a6d042d0ea84bc08d78c72f3c828402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893295a61ceb4d9c3ac23f080fbc7ee403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d72dd82ef0d028d6759f240f368dee3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d24ed6386f777fe8bdabafac879317e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8c495260a0af58c8f0b5b3a7cd70c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a3c5d24723ad9996ee416071427c9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc81ecba2f6e4f085cfa68bd1ff6db2a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a244daa455a077f6eeb43605c4ef810409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782b0782723f8de01f26835618ec9ec410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b4a0490afb41a456844f5ec87355dd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719c1b990eba4df92661405ec29bea2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c2ac25bbc94609f3e52f340382adc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50add4802dd93239ba99367a99f51369414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f2335f7fc677eebcae7afd9b000c4c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76156740732e90667b9d82edbc5aa881416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50298e22899f90f6346b2e30e8e444b3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02796dd73092edee0dcd6d70ab79d123418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf69ad52291f63b636b2968de6b4fa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43dffe215773de5dcf0196b00d9d113420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e85f9c9561a337ccc6a65424d097a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c4538267c5ff0df7e6d13d456a288422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf40e38a804cf092e04e455a6c39b63423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e01cead3d27ee7d356e2f456e669c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae942c4b28b9a23f4e153e8817579c2d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0176f3049efccf28f41737b9bf99f54426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e6d6044168f09777994960901430e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520f5c29966b7f7cdedc587de179a76428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b98138aa412da99979f0f4b398f86a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea99c5d08f9870ac717dabec0c2b27d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320fba1c472ade47acb0f06e0ae78dee431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438b033291b0d1f5d5906cfdf6a3900432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137ce79f83f2d2a575f560411248aa1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9870cc176879a6dc64bb7af66a673d2c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a74fc3303fe706df6e6ef6439b1266435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532125da647c147d43f2f611c39b7ec436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e023517292ba20177a1b1d4fa188c29437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c26dbf1ab15599b34034d47b6bd72cc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b3b0571eb81fac8f5c4a7b5c2351d5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a8a88407e0528a8df18014969ccdae440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea51abd5be36a69fa937ad4ebda2bc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d228f464f8644fce464044f0156a8ae442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe88dc176dd7bcc5764e253518a507443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8076123ee5935458942eca885829d5af444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a8fd1d76c8785e360217561f253fe7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d2178b861b0da424c2ae9b9debd558446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964cbcc70cade690389fba3d26dc4186447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3138ee6817a7a34cae975c84b4929448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8156d39fa75a72ea7884ab10806825e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186ff64151d6e8346082c5f2d674d5b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4309f074e31bf7dc7a70eaaa65d6ab19451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b27fd40a3fe56fed92b63a4f14d8011452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c23c5e4290bf01935881891ee6cb43a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d7cda4b713b4d16faba6f897d54a02454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62bb5e32e1d6478d3f6d5c6fc7776ba455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf891bfcce0de507fa17a6a76d154e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8131efcd9279df929ee6c2fc73cf5e13457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7609982c1138578afebc257f064c64de458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0823cfbabbd28e65eecc9f1d40d53cfe459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bfe6693950a90f01fa2ee349eae69d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e810178b301ae570d3ed452c0626a16e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db4100e38ddefc79035cdb9ae3cc7cf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41919baa07d204ab31874a3e2b0ce1d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc35b90a6560b54061e9d619a92cdaef464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b10eee9a7f076afd04eabdc92b1d31465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099576a0a954fd24765013b9e0a298b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5874214ee0724fea951042fd5b0019467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b558bdde0f0ba3f9913bb5ec1dce54468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8becbc8e7cbc1b7d235f91876f5b6aaa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c7950bb62fed3011dc8c4a63d611d5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0734aa505dd9eb3b90281a61c983eb10471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f4e4b581236337c622ee1e81e3b6e0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41ac6fcbd1e3677540117bdd25a7a02473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc14c461ebf608743e3cd1ea55b4dfb8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d36ddb67bc2c79b86545e7121e083c2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300fa854e30907ecc5aa7e671beffae3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d213d67c60dd2f3c2082ab57eec8c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2a06cf3e1f55e0af4e559808d6ba37478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2d83ae219b51f980e0f133fdd43da479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792374896969cd61e0ebed245131ed89480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc0664354c6df3de82a832856c98493481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86453bec5634002326366cd59ede04482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fceff47234b131a4030b9e5ec6518a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf99c8c6f2347fcbbc817af6f168db484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f922db0b9091152ec9bdcc2399a16485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e51c3b11a3ab80495479fa8383ee7b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043589be02c149314b58c0f47a998296487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a56fb9bf99032a9b41915a4f8d80a9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8977fc065231d6032466644e322a0c0c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b611c424a9cd1e457fea53575717ad490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd024ae54b99c44a052cb99b5c49cae491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1404a06683a4b3eabd480adfd5aafc0e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b0984b99e14c2c494d0cd8a75deb6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dcb001e5f0a3bca7f7be92876e7bf5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d1c0e480954bca1710ffdd43fd8c3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac7e552ed3b254e407e33379a567d9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb222bafe16f121cf284eb465e0940497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43695897236bb9b7fec3e0ed4e39d4e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83008b64915b36b0da97438db4f28f57499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e6c452c66335b1c831852e2a63278500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80124db35ba9ea84e04e0ddb485b053d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52112f7171b7d61edb7360d59c15000e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c85696dfa5a0313794563fee19d9c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0758309a2d55dca773ad6a6345c799504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e82d46c8270b44c385465a60d09a5d9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b462553b38c893a458c557bd256c7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd81072c16e368554c6a5270519b1f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcbcfd0ec86a269fef321a10eb62664508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc2e2186ff2deaa7271cc96a61902f2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a639c27f2b16476522e867f59f0e7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14eda43b2f636722d9c22c98948365511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f003af302d14cd79766b89b5d74a234512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08dfc41fae7a2e03c63e91ca40fcbc4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd47861b2e99175ff078195ad882bdca514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eda63cef90548fc8b007d078626f98515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59534d9a6f11b7de3e1db3feca76d505516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57708192b4f3b61ac7d328170f60e34517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f771d1b25074555b6ce0227ea15a4b7f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b87a6ce520b9477092b0699535d0a1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69577dbbfb92e6871d9bb968c3ef6594520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab5abedd9cf15b630b46a77c88008e9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca69c4612a145e0180547b2ad737b7a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571bb96ab5527c45acbba5cc693869f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878305ea685d1abd6187234560ce608f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a4f34f996b0ca3768c72936408c018525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68640abb0f218a3bc7d4c498dfef8bdf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cdf7992c6e2e8c6c2ef318c7b77658527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79069d3fe64e2141909fcfb6f53dc92528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756e1112e1b336bc0337344b654d5db529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a18ffe59e7e7795689e4057cd31d81530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17432b5fc26a0977c44c7a5411f5bed9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6fbb78979372e62cb56249f681de5a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711446fc8d82118aa29f1b080c1197a7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d238f638fb54394b7f51d5075b6fef534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5c87300bc88e89588ffe11acd5ed4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f680477910eedbbadcfd790a9b0163536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb689db8e2014ded4feead298e6a3df3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a423b463296e9f75b3f91d19cebfa0e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d9a8462e88da40acde4b740392830539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae30352bd993a86a92e10928a57fb0bb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f301ab9ce117364897f5d505cbf04541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a76f21f468a9083cc68c1a7f08f1b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af348b680c88bf5ed279572c1f16171e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ede55bad2595b1cfdccae3a123365a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc400e4f3cd9eab57b390467a3a4f4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10577a8c6ab2879deebeeca746da74546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f2463380abc6c9e7f4b5e59dbd38a6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba7971a6396ef15674d14e4349ecf32548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3468496d14b82a562de20b178a5f9aef549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f7f03d90cc45ba64c61c777e977d5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65919939f0197dbcbb7e11c7c6c34582551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a3659c2184f5c06fe4b44551507f99552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ee08b80722c6df49406cc640934a6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c9bc38d8fa4c19da6ca0659847fbd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a13935aca76984fc234524fe9e882555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdff66ed9d3d857a01f3ac6c3cf6860556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3633f5bb5af66d1c9fc54374ec223d70557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce7d251d93a91e86ffb7b6e4c1f558558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b46005869e036aece747a7bc465bf0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff6dd00b78e824b0f0f41f761ca7c0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec997c1de11fdd210ecde9d26e6219561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce1429c2bfc799205f24ebd581953d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad4fbdc3c2efec8c2db2f6a6be6e47563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a279fe89dcd5fc4f67dda05322dd24564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e754b059d01e0a9879a7f8ed786eb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b208631f9f24b31c0f50b241fd88330566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5af9ad0b410987805a02a9f428e2c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eea3b9795558e137b81a2e58da34a5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d22c9fe32a9208d51c368aeb93b0e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5333a51fb25c8b5ff2e1781a66e9bc8a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597462574db0e549faf016daad7d9cfc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeeaf7044e30b4d25d59dadcde92087572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae85249d95a72a73714efebef092792c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb5af1bb13c9e66a0c5e3fe25fb74a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728df56f945d784cec0444e401fba35d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d386b4e447db30ef76fc4495c3d550576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c2f70f50b585d21f8c45fe56daf52577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd587ab82b4ab909a6656433ce1051e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff43c8d11030aff326218d87fd9cc7c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c991d87448f7867a1b0e0693ae09260c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e9e175165ed950f4cc4ad7bf63bee581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a9ce0d357b33c19a0deda1301b3f0c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d0de2045e40f0e13d587be21cf6a35583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f804bf2fe7483067761ff17b309e9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f8592b2f9436ab545e19f3aa90a640585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc99919132d1b3dea12897812ce9058586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1448fc2280e390fa8bd538dae589374587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d9375a8fdc40619acd90f8abb9f29588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f8c85e2e5c0baf9ab1ff645905e11589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebab3d185242c480ede03ee0ea81cdf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7127b3cab7242451c6dabbd7dd99aa591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7cb4ab3371f2c96b93d40d5b79d2f8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff160535a6fd1e990be213e31302ce98593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9597aef9ad021a95eba867407cd2876594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c18082fece1fa5c689bc80a9d46c905595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165457306f49ed88a2de04c7383d7ae6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e98176d858b5afc798949b33463250597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170516eac5629ede106187b570a19d2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bbbcc2b68e97651c7da948bb72db1e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac2569bc664c181a1d8a5f13adcbbdd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10818a8a126921157702208239d91d2a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a92c4317762829742df377f26aac8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013f2bd60cbfe5a461135fc1d1110e7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d3f44a955c03c788574ff6b83f2fc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e05f74c283c981cabc6f8f3c54338b2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c103f2216dd82ffa8f8fde0acd89a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a29ea987f731172f4df7b684384373607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e97f0db17b86096839061f3113ee7d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d1e8d6a6daab76a4a3ad24bea5717609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1cbbc2be3b1a541c3ce08d71863d4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a391b7e7bd673b5a16a7f1b38735d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eddad5a1aa40ac66807f54e2cecc3c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c774523bc7ac3d686d6352cdf3c79613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f461c974c21fbb00bdda94d08e29cb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b4537ac357f4508098b72ba537b54615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149573390413f48c80ffdd26210f04a5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75cbf3a0af4e51cc38899e1a319b9c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f8a0dd9ed8beeeb1dbe2a3925bc2fa618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95661b95b2e84e6e0b82a38c95e860bb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf4173c4e5046dcc2c4de1a0382a87e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f45ddac05be682edee660c8a78359a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a1e1e62a54cf675528b3937b591e3b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f70736ece2fceed0412f594c81988623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ea2c15b6999c915a05a253c5d7b44624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c558dfee46169d6889be0a62cb51e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b49a795183833ce855f18ab2433b3b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f859653882ec6054c175cebf33a86cd2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf23099fb8102bcc96b82d6b4a891bd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e6341a8e6a29674debc684bf95fee629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e365080c49fa07d921c315beb5a74d8c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b8003640a51730a4fd63349527fe74631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc640c4388a65e65a77ecd8a2524eb53632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5816d6e346192a0262ffb568eda4d93d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c44a49dcec6b43b1c7ca694051e0ec634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c7fea01f3d2f8f6b89bcc5b43b612635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096364ae449fd7a7ce7b725a046da8b5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57518f217ad335382768f564ee0962637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb11d2367af5fb39f8638ae4c0dd38c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb71d9570ea9dfaced454575a1ec8af639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d2682e8c6987fae603906f95dae094640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a01400dba3c8a7328c7973945b4a4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac314a1a1c0d52e8d64049abfc567778642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2038aa0e0776b98c91b433542df3b0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c72e74690c9bb977c39073dc0529d47644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e360555ab5ff5962390d49df842ef83e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4092f9dc6b998d589098da2dba9ddd0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad7cdeacf00970780cfc292269b5a3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91795dc76792d70e1aeab652b9dc385a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b31b5c215caed23ecf5b89f93783b2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e484b4aa0dacdcfe473eea7dc5bef6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f5596fe07775d459a7cb3c008e9f6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822f0828391fccade03fdf89ce450999652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87978d360d1182ee91d606e16b9ecb24653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a408dc78eadcb7068dd97e4612abc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ba887a3efca1e0b89e30217eecdc9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5330078ab0dcdb7f8eb9055c7cb259ff656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1e0d45b6607c7a0ab5773590cb545657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d534e785f512af086ef6fd06f65494d0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee507df973bd6b94f8b9a25c72926d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f98e8b8934762cc30960c430bf4745660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281daaeeaa16733a8679c99b67e0594d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306db9ce56692a29c7e6a61d820dfd13662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa44a272cd5d0876e89bd70f8e49db9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72883dda2280f488ccfd4993e0ba1b41664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e81c7af68f45fa6f9901707fbfc7b69665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9de127fbd53ef22dbba17a70fc6542666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3095f4c9fd510f4f3abf79e637ddda667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eaed5568f12229a5a4ebf982646521668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db2ff2d201af8c3c187754d33631dc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e547ac4ac06442c3ab49052f7a0ffe670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d710a3523ab8d99163010764e26f779671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aa1ae69bf06039677d8634809966fb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f0fe5626316dea563fba7d5eb794fb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a044048c5b6a48f4ed7649161e5d288674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee27b849fb3b517a314a70fb9bb777675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843dce77437cb5ffca80e7cb0fe6293a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9dca1d4467ed5856af7a78d1996518677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d79051b2a60202385910442a3a414b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65753d88b5fb987460d3873d9e992323679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f7e7391d60ec21346400565815238680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f48ebb14be8bae82814f6a569480e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6de9da0927c5e7285419182684abd9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a74cc05cdbf9b8ec3a21bd7c91f74683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267a68b89d610dbb7d267653ec3a19f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341dc5b193615f96b431b948779daf35685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3ef4c1730044847300b6502d60d97686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1275378a6b7a24141b2696f3f9fe92b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266f8a12212ed17e87cc0496ac78901d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425d0b273e665a01f46ac739792ea57689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3409cd0034bab69d439f55890009e0a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e04fd698f789c36918bf69d515291a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdebcbddce81c56cd2a2fe0efc34c45692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1faaa538cef2c9ae9b18671393765a6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079983364825b0784533d067d33cc713694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b57b723264465a8a0a7006bef2c741695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb40533cbc8f2fbe5271f73cc000b86a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a57c98ea707751c318fd429af132323697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7239593ee37bc462b4e1f7c50674d75c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f961f3993656042f54d4e00604d2cdd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a4024f4a1a83fa1efe66a095d28e3f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf43d4b7748c4719d2643dd936391ec6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482dbc94c3546cb4a506d25a301cb2a5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f10e3859e5f9549fc76c41fb16fb824703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0924d78d2565c42a309944d8911cca09704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8987ff31667927fe9dec2276edd4e4c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e6c90b9e366cfcd69055c53dd3f95706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf45e2e3a7474f50c6806753ca7bc68707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1146c67877e46114060f27d5425b47708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17797f67f043eae4b94f3679fb46cfd5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d61f4328436a035449922b498a4d3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243288cadc8da5da2acb8d796a865a8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe573a55cb4f02b2e237608a8501ae7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a96eb5aef4ead82b56987bb7644a625713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174a09e1a33e5cd6943707d7cb1eb6b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b639b01158d5c4a213b94bbc94e96715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb85cbd93ac3e2ce978a497e6d31bfa9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c87b773deabd647467a9648779b7d9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa553127841d8559d9ddea362ff9450718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3962b399af71ab690f39d0537a62d6fe719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c448b8ef3b248e222a30bdb30dcb22f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df872bf598d88d6635b848f353684a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ba5378162df5964b322929de836f0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab95c70378ce66b8da0263eeb8ea9aa5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e92f51b3c45c37e19f0b9b8409eeac1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb14125f0658e53b3d8a6aaa23d431725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25c5ad0a6203145d48597a43aac393726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa7d8f726f40b8301b299738ae22110727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31959f097559e5230234f8b93957d0f3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea70645fe170f629c5d58d5867772b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a908eee3501e3c8d635827ef6e4d90d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2007f5cb5afbfa179623ef31ef1f30731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f639d7fc371c9ac2521c315d8b037732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e000921e45c4dc17cd9e79e1e6e91733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20308bb173f99d3aef93bff04cdf84e6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86de97542f1be2562af888d8f9ac394735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad39e73a0643a4aff14d35ddd2d7638736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5457c40ff047660fc1aef578c7cb83737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f140cb557e37de25091fbe300ce8a32738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9794aa191dffdc84479ba4e9e8450105739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5eba9ce89b79db275c3d9a0981f7ae740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1b8a0be4042db5eb7bf497353f537741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4593f0367667ef197e3d43c2c1ab01742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa74554021dcd6db2e8473453687d8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d369cbc07ac8f79ca7dce0a545c2705a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5145b297e782d4ffe369e26842bd89745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b2b0801409c95e3282f77578f86d9f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf436dc1a3a1c80d3f84abb916d01eaf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f843df6c31b409389c3ed760ecaf0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc992f05225fa477825e7e0b8d84d170749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc53ac61c402f5ef59ac801e3ed8d45750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f9a883025f8ccd15e9afc6528d0d85751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1de106318d997024d38abf135d44b3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ffb230168f337dd9b357c98576037753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab0d352627be19b91ff6d1250a55a33754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b23ced7fd78d7551386c9a6f2e3060755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845daa0ae118764465c8823d992ed51d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314dad574c80611a2d049bc43b415176757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de2cb7157c158f3693d23f24d2a490758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0ea66e5df8e4ed9636a9c7c3d9d4ea759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2be840b69aeb86ada08038c2d9fbad760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd13727e9a31b6c157984b0ad64f82d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe2964b5f228ebe47bb8930efe1fab762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0992d19873bde497a274c48181e505763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4013d88190410f876ee3bf74546a132f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc7aab394ebec4354086faa368f7bfd765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a5e463ce0fac6fb2aa638c570f098c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca3f322cb94950cbfb3e2aaa960358767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>