--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3574,51 +3574,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace17d13ce7b8c51086e4265b83a80131.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f5d0edeca5a081c45714f02a9fb38f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b08314e2660df71cab7ebac46f1eddb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07553ef531c0751d971ff4d471fa03054.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b70e2dd4c0cee10c7d5c78e50b1bb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e3baba9351d1eecfbef63fc88e00a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba455ade381e18b7de146d44f97d1957.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bbec5965862ffec1682bb5e84ba46d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68cdd908e6927ca46e213d25fddfc69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c550db65c921816f53de67618794e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4be701cc8855d494022eaa9690477e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2ed06ff5497879bd18b2c4bb2029d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35919e60b8d14b6b7d64cf0f442a5d813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800859eb9156ab99e46fb244d3c7728e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5211186f8f1f2429309366c1de80c62915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191589dfaac565671803c2ba49179a6d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e873457d959b8a68d392555fd9dcfd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e41f5604ee15342704209d61502a6d718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e8264274338c2f1eb2a9568a43e7c419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed5dad26364ebecc34d41e31584cc520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa8164935741b8971d454b398f05d1c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ce04ec090c1a9214889083aa7529122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a650a923a4abae794f829544227b0b5b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24253aaefb10cd281b1795018de2fcd324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8916c9b28393a2a945235a994d5bfca925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d05e7948777b35351c758ad9ae6e9fa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c529d2474a4d412172e35ba260856bb827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2f82ecd8c118e9f16ef77d00ed42028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f52178cf318cab8f80f74e4b3acbfe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af08c69f9c296ec16250f032fa2fd36030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb28bd8f9fbffdfcacb3448dd2974d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e049a367d73a99a75ee50d013a83f032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c8b956947fb464009d05d17805e2db33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cbc7b335db8d27f344b2e7115ddabe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0036a3c6e119fd34d038bd75e7956a3235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62afcd60e0b48e02c22729116de278836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e9262675cd6f60e97f92f39b34e24737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e9726c2fe959873b303fd5c7b980b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac947a599dbb7c9fed98e3bf0918003b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6510ca6c036c6c0a20c533539a773d5240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7df5af736625d9d01810afdec835ee41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f9f8e3dfe7e475897ac503d9a056442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac013c9162ff049f379cf3129afad0b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80ba22673da9da08007fa6f53da6b844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743cd43f2ef1044ba1a19baac4959d2445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b670d88595c965b279485ffcca4d4546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c286b205e60957884fdab0c4f086047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c7e5495677d2307fa20f549836be348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea8a5899bbca5b177b6311737cd85d149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f54ff7658df924dcc19d5ed0b2d4850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690db6f587572fb053b958d71f1a58c651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134cee315dfbf78850f1c9aaf8d5205052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf32f70f2c30f3b94b2cf8433fc947d053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691a331962904abfa3370956289831a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b216d05fd8e7631a89ac845d5cdfe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce7ba3a46b3ad30b0380bf79047df9b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d391efd9e4ab5da72913dcbf0d03d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c8a9b9232eb6ed0ea32c66cc45ede858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b200b0b27ef341df65e4e181a9a0cd359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e59fff6098e33b04ced4f5617490c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2558c658277e24382b17332ea98fab561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b388a6465294d7e990f6f5205a6f598d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1121d10cbd63b1c3fec67c11a58ffb5663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f4dc0582d6b41f9e29c178996e1c364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29499ce3a86e46cca8f6dce3667f8ff65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5650346a405cf95f7b125ed0613686a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a15d8f113da5dbbf1f783d4c6bef5f267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2cd46761adbdd988c608c4cfad032168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dafca8d46923b8e98a9a3796e4fe8869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f47d0f616954350f208850ca0e3c870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea5c83d5e4b995adcb8e7638c710e171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70932c0f6cd3fd48dd7691190f06e0872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1464233095aaed581d4b89bce31d9f1c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e9cc431d3e95eab6e45f15579036974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c2771353e3161565d405373163dd0975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bffab1ed2826ada402fd6c817c7b26476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404504f59cd03f47317172e02a79f4ff77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d5b3a7c9ac0457ba0de055e959a0a178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503cd192e52e2863b166e77939356d9b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8486235d75b7058a718e843f3ed5a1fa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa2050c25cd8843445df28871b2a4981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f94d36d76939c15746edfd8bbf98182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8516e1e3fa78b9636dd966fd7522e68583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d344f7e6fbe1f313369cca324cd02a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2031b510a43a3164756f63a8b0a5a485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde10209e277907c48ab8d39dbc7098986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f62baf6d063b0ea5cfd8b9f1caccc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6797983982a3202c9602ad6b8e2fd388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c2905e0b89bbb73c6db5827d45dcb289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22540c9f96268349e7ac5f83e86bda090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a87b90f42d9be81472a94af3341fbd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90967c13c6dbf2c326533e641bf67c8e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb09c386e6e37d46c7766ecc83d1afda93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd5073b386aac10dfeab6b761d37cf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085ccecde63a664a2e617d6aac2428795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de954df5e88914c416f83952be145396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893d8ee0da0569c482dfb1c02a706be697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94017103faca8266b43fe07ef7bbd3298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f6c22aa3c2777532f0e41a48adb5f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a9828f904be7b8f92032167fa799f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81122d02cae569a999379e2c93ce8af5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9858674b2b7ceb8dfd319f1da37c063102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9226ab92e9acd604cf5e58534b88bb8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ccff64df2ea1c3a9d0d5238c8c6a3d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a5400d57d5862f68919e2365c5d298105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b35482fff1aa6e576ab107727956b6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41706a12400f36f21772513f2d364c2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e630113a45e10b615336e3f62f49a0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e1f365746c25729cb7c16f6fec720109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b124f603a42ff78fb0179bb92b7e8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb567a08440c96abbb24dbe46c0397111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1122976d3780ffa768c9bedb415c286112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c679b240a3243985994bd04d1d8a5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2155512d78b041436d9fd3942566e27114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b2abb53c54006107848c3db5d7ec1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c63bbda6b29c44f25489b2d1866a7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de44ca2b423266892cc4963a3ea1deb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4fb70d337dfb17f87cfba35861795a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab40b1ecb3af31ca7289630a8c7c4ae119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ecd1eb41fc2aa61a10813f155536d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db02245e70295d9bed0a77f7a47a0c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50013423369819ce7ca71f3e328ca8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710931271e396242e1575c593276ff5a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d000e35bf96d255e3800f21efe35e360124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f5e6ee8cb6c4256d7984e8326ee77125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cfa84e192c794825e1e1503447439f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e915b530e7a36392813fff355ab1a7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8aa2b5dba00ade6295f4b117cf120128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9906c1b315e506a616f198d0f528d3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759f2d2f1f98c0ecf7280134c27f15a9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc161b1a0e0772d12339fc6e31ce649131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4454c8d0b58f2f47be86fc59db724f0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a969df0b9d86042ce06b7be31ec7dc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a33676d1c90727ea419b7145a108bd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e367ba07e863dee78137da6640405135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85049a9b01a7574a557de515a93626136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b93bc219d129ef93fbd64d29deacebd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d8db03ebffe93836ab0b1d286773b1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30035b6fea12c08b0c42a89c995c59f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177dc7adf6f699fe9a8b6a2e0c211999140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd6afe4b50690e95778aa37058288a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7816af84b978e13afd038fefc603a1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c807e9db5cc7beb8c29ced66ff119143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e53e46a209f54d3fe13f97df98536ac144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6077b4ce9d2fa14ee28a4f8df0b6e5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db30960b0236d0187463d6e2e7ed4b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2bc09e51d7fc6cee2c72f723a871a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3948f30a5bd9efe8f769293ff889a8d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f8234c549c275d7c7fcf1c575840ce149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b2b67dc4465319c7d2cf9a2cce2b8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f76980ba2d286a2ab66df9b1499499e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89081b271523be28856d15cebc6c0ec8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c1955251f60826ff8556d3d12c8a0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9796f99d9a213e6e46356080a042cb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1855e1dd4705efce80cc8d09df027f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3055a5596af67ee7b87a9d3ed84f47b0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd73f6c33d3d313c88a8e630ea73a73f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa199be7304e8cfbf48475ee11b8da89158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e1baff11c4146a5c3bc6cf11230fe159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb50dfbd1655221a4d8038fd5bc887f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09d84ef45fcc573b9d2d0c1600c182161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb57073d4db0d9175b98ef6c6fc5f62162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e5ba5fc4b2090d0f9296412d3b07f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1515941275cfceb7debb202b5a2fba164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d430643ac208ff13537bf6a48d2c3a5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe3e508f4c7e785af2e86b3a487e5db166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64912320b7439db2b139c960fe1a8441167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c831ccf36c6c49af18fe9e69dd6060168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f12c75c607ad70fca10b2460ce1551169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8441ea840fade540a040e7f38731957e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f3154c660d6772ca1195874cea0433171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b12a309a6c758d08a538ca188cd274172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f045894fbe9f1683f80fd1ceaeac75da173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d25cf0732b866c240d7761702628a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ac9e37e9dfcafd303aacf31f8a5fc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efeca5c628f15edcc3a46a3451ccea7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f666419b6fc49496152bd64b0eb2fd8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6883078fba3d9877f933bfbc8422d5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a116d4e0a9e1a415e004e5a781dd4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d245a2de0f622d2d2e7863a18fa890180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b835d0075cc95913e1b34a2bae022298181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cadf4f69d6ca6dae52dbeb80c2c3a4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aaced3d0579c463b092321d02e5830183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42027c384fef06c03d066e6ef1113196184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a2e82c37526f016f9bcd4dc184041185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf919bba0fcfa1a1154396d83933785186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6633982db36792639d4f6b210acd885c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0543cd36145d9beae11c5d4675cb1a29188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199196d7c6877b938f7e130daec0ac73189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b6a583341a8840b036f9cbfbda1e3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994564d9e91c133733dcbe445ac851b2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a65f27cfe54096fe983a17c235eea192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84cf79d1f7b572b8f4eb070f778fb5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7563eecd3d78f1e77f88a3f5dd8acfb8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e018c6f6c3a628f9e2bcf45cb7d94d23195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea325c5651985f2efbae0e83dc6356196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04d93ac44af185728d97046d7efd3b7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf460675cca3cef70043cc8198849e8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3952d775b9c137a624e3d19d507263e4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca55831fe9fcfb8ad30ebe69836857200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa0a32c9831d25d9d3d289a5f5eb52201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc8518d31639d3ce056bafeec5f1a02202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a5b5c9820cb2fc66e21a5a5502f2c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c750ea85e5950060528b422ae7bccb8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e75a207e6b728cc0f9eed36ce2473205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ddfc191970081b262e365fda38e0f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea552ec4003eac2f2525bddedaa816b3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a220cc6707e91c9565f0dadb7a0a6b06208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb4e368277c51e682ba9ef60fddb7a9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc0b66bfbee251a69ffd71e55aca70210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638782fcd1aa8d1ce1f61c1a8a18cad211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f467c534f35da84c7af8733688f1549212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e81e075018d50eeaa32a724beff73213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c1534ed7877b44399d4742859ccd0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13be1af4dae6fc35c5212aca9ef7b04215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5246c824ca0680a68b19c78f82e14eaa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a634aa15c0767f55236eaf3f64b14217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e39031eb5e2592a25e57eef9c2df7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc428325238504d16e6f68f1bef4c39a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842be7dce8ad47d0a52a3af00162442220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2075fa8bbc7a0512dc33ce407e404757221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0805aaf04d8b0dc0b898cec875094409222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f25ab046b5ebd12c2169557130eaa8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5dd9d314df5a80489b7ac1a9de9a1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e791374984e7e7e77dee68e6a156e6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa23cfd4112c0b92b60a84e26c54eef226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30915c85d9ee5c7de1415cce82508ff227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c1359f2a125730a8592a84623afcda228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73790919f656a5ea49aa2a5293928fb7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce4c5c99a3c9fde4f4e7c0962d525f8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc497d3b061ad12c5ce5b0987a83bd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466776cdf1e5cdde3f068a3ac2ad3462232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b634c417976ae3555cda2d5d9f442664233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ff69368dfb4c5f0fd7c9dbf341c0b3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41258c56722698a74279b6433b741573235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24996c2a4977a704d1e5d79030ff8d0c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb670a04a0399ca9fdc52cafa1f16f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c249315568a6ca549270b333a0d4a71f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73199fa1673dff723e8356352f8a333e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00789cb27ff77c1d9e10cef800e150b6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d926744e36c37a4d86a387e3f7d084241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac6e7f4da05849bfcb799c385058d5f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198abf80ee098a665d1907048754c4de243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd47574e174e046265322681df12edf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0905435f279cf5c7c86c625f5b7afff2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408f20f7772939ca629c4d4f2aa994e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98151d332d3e7b55e8b243a06ef161a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf87999aa5cfabd3ef4ac83c1f5cac248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1895161bc6ef255b37bf5d82aff9e1b6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb83fb9ab14475ee482cab09358f26a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c6f1d99983e331bae0cf3130a5305251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299cbcb87d8d0eced0996ea7a9793f7a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89161fa1a097a79c39a89b8315db4da253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7abebe102159039b9b3b7542b572bf8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae213afd93caa9dfb430342c361b15e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656996045b20c55397d57b095d9f208b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05068e39f88efb7d84cb535da4f5c0c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b23058270f01c707b358e8be166800258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d1e6855856e4089c296ae0adf2c262259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a7917d4c217432470bed50f89bc398260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d0f15e9672b22993b1fc7e77c3d719261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77096408bc47068f2b8ee7d7f0df4fbf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa505a19f0a997c3cb7969ffc5ea7b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a383ae006b2c675389b7ceb65d8e1e05264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed173636027107c0afef19dda5aaea6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af13566264c274de4967cc1a072bae3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a07be5cf2013621b6b6c7556d1634c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a81b78da0796bd950fdad238e7214268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9220655f02da6c520f45252a84298c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98338b5245dd8c7b1f8bead77178c642270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fff3130e876c8aa68f4ba1234e83b7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb73114afc217459895c6e8346f4774b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e670b8d15905bfe5e641309719300c3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e71cc7a99c6e85bb906a91a6068459c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b5f1f1fb932962ebdcd4247901503b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae444fb2a9428701c33af9e3aaf8d654276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fe60cfa9957dfea3eebf1c19bf9187277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72f585753c41fa603b9cbf343116c4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c8482327d55d341ebf7bdb5ee14df279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de96f50dfcd5aee5d1d15199e650d1fe280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2084b9d10263cb560aabc924dd7ea07a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7604c060677a31799e451f28c094dd17282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b6ed67b2de40bc2480bc13aa6a5df283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad3a2c83aa0b59f31e7a7da94834e0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3635442d1cb672faee38bf085a1c81285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de17754b1b2522da5e109fab21e4c2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc78823ce55045baf8dd5cae044d12f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ae0c12824ff0cce0a7847915da7a7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f3b7d8715b021b5cd82d23b6d39b6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8732ff220acc1dbe440603b354998f14290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8063a3b138053e10acfaab1a769f6363291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c8d5d739b67d6fcffb603eb8f2c4e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e62524340c61e2343ba1500570021293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181d1bc932306a0213c3b2f94e37e48294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1fdb0604271c3b4f7697b10b7962dd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d0c7cd08686f6a52677bf0fdb46a48296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ff5d0c191e9113ee333dd84963e64297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696480b198875a58aad1e6d3a123905d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e837db5dd6cb9dfcf68e2b5868e35a43299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f08fbd8c8adc7ab09deacebe35b6b0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ac09ff445ec63bbca004d399a2607301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7660a177a86cbe6f0b669d46a7f1b99302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c0fd5259f43f2e25064334724a14f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea22dd4b4bc309a62d9009a99973a030304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff40e3a8357f18ef16e1a1609b3213305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee5b8b4853b3e25e3e63c977fb9b028306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6345a045ee2ceb10fb7832b61c1f86307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc36fbf57602a0e9ef6d0ad7c03bba48308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf39707bf1ba63eb50323b50aa5b700309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e6a9607ed830c6009ffed7b5eba31310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc8de23f4a446411be7d95dabfacd2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db161f72cc639c13143dd632f45250f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0162dcb8241bdb099b18237bebbe05d3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5290a038614210213fae6fd8dd7ae7de314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc2af1290dc9ac063e727f83f066a00315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e997732d31cff94fbf2eeb6d17ee7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767aeeed9ba0d6cf91e5f577da79a08317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26758bfb507782de11efbd799241a25318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7223d4da091ad855425ccc934b956780319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f428b3f59b0f9749637b42258b014320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a216d2851786c3554165060da310ec8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab3466e1f4ba3a986a94bb170ca569322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e4cdd756687ae97e4379677fbb019323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9380edd960690e3830f176a25e19dab324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ce96f9a26702d9a03cde19feea6cd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177f40160d184fa0c9852de4f1f9f259326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb6abdc8fa6c82bc71ccfaacbf7c071327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f321c0e05e76f624bc8432cd1f99548c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e7ae97af949d487bc7ecd337dadef9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d8d472dbf027cf1615e2a8791f648f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a3b9df7705cd36d3e78340e700b169331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441cda0b9ed10c99f08e3d2a9eebb23332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434381c773f1cf1b3bd7643d449198d7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcce03d288152b62ad71f629f6e31b7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6320b81e26f4da25d78088aa9da6629e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93610baacaa712dffb144f1fc5ab421336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a9954815ad8b88e68d694bd0e8160337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425fca82f6ae393d65af998d6a556651338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a48fe318c48632c7dd70303da7243a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1490b283bbf2c085e8c3c0566b67a41340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a2733c7cd9bb076297f235521810f3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017ad6274a3aecf3eb5e4e7a4ddb465342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b3e492bfc7230806441376fc24f665343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b758bc16cb1d71e26b68a25d00441344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af6a7ee90e86e02c3a8212b37d94cc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a1bc3d30b89f725da666cebc5ed55346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b531d7a0dcff66d9f13b49df704dd9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d8ce28cbe1e66ac72ad2054aa9329348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a6f672959116e3b29c7279e8bc3a4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaddf00c9e4f8213732f198da6a0255350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d4f3a67ffcda9f104da6d00a523554351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ff7f762ff852854953d8cb518d739352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552e5de1f2617d6eec7533563ce3a7a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21d694a31e2bb65834e02ebd168386354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446712da98eb20e5547998efcbee3056355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9375e3d318cf39a2b212e2b298ab081e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a78866fdf58bcac24542d4aff3ae6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178db3120ca3b2c8462b712664a491e3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27239d882bb1d346f515e8765da5bbff359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311183e70a9259ff242c0ff06579be80360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43323ef38ff12260e9fcea57cb61c4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be64ebbb884c23133dca143180b7692362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5667be27957a61d8b7ae758d2aa78363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ccfff11baf5b527b4f1a87d7d1e8e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19b90830c4cfbd486d85221747f7c7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f9a94ed779bed02997cab133f69df366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b948c11f72db2b70c6bfd5c36d51eb2e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d4918528abc61bcaa069006351a83d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e178d9dc432076b508ca76f5ca180369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc897b5877e381b8a176acd63356eba370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb657dfb1a8868ab4ac7418fe02f0d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c4bb0c5e74b6a3be1d15e93c4861fc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6803429ee8e1d8e70a83a7bcc985d7f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e9a63c4861ac777e1382e9b30e8e8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1f57a7aedfd92f6ff05ce10055bab375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f1254b59602ce007390b4e26a3ea53376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b414da5d76f40e7cc0bb5735eb2a69377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5092347713b3d07bf71a48b91439f3d1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987cf11d93018e0e21113e8163b21f3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca8325a019450852692bb67a24b7c3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c3e55d9673e2fe828366154061581381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453aa3edc857c4d003e4335bee9d3ff1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569fb53baaa130ae4f9f0be4a2d4d18d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30bbde389bbd078c421805cef69f852384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec205b3d2ee0d12375fd1e7b99ce9c27385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba25e89d2bbe4d3a078271c100b486386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf8bd59670aa076eca593212642ffe6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33bc3300dedaf1b4d7ddf20c3f23ee2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3008d4625ecd566cb04d8fae8456055a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d645e1e32cbd95a4a7178cc5c41e5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851343793fdfb1e542d9e0b37f095f56391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40757d098e9d1b26d30908f50929381392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab87132fd5ce8f88561afb56c8a661393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cecc98880ff80b7b16d9f527a67f38394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d1f4c7508cf9e0c7ffc24ce06eb8f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998565e831d8a76363f855cee9887a2c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e44038c41851d976378203b00878d8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c98f255386437805d48eca55051e5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f84ee65f65af60c67b541f1bb1403d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2476831829c91fa07506ccc0ccb6706400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e1f6eeca4baa8060ead1c14f05a66401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a4a7b9250a5895129a334ed55a66a5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c2f611d78abcf669cc58d43d5b059403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf586b78e6f30f48f38f4c42b775e8f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fae8c6f501d66f79964160a8390c29405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ebd4fc989a5c8ebbf140bf6fa160a6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac50e4553539305099047c0124bfec407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3375943e0cb4f071092e86eb561ac58408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df0f023ad4c551a564fdb917df1ccd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51acf2aa0c0230ffd2feff1f578b3035410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b27d23b4a4537d8cb0cbb2d615aa81411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb450a77c305e9a2b2780fbce11ca73c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c606946ca8eeabd00dc58f943cfb4c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656407f77651e3834db8592172b85bf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5432be0e5cde806e6133fdef11c4720415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174dc0aee60778d712bbae2350725d17416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4c12b39fa7269b77bc3698165c6a9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506eee9c9caab2216322fbb6bceb5be7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d5ba03601b74fbcc12ea989d63cc0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1040cd48747853b6212a4aa26b6976420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372aa89a0af208620f802609a5a0510d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64571caa996b5dfffcf635c5285ef76b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b41525743bf34d99ea10d5642debe423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e9a13b8df7dd5e2874b3d91787176424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934762cce2210c8100598b6c01e38b14425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979fc1559660aa8b61639194a54f18c3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2886ad0586881deb5213cf8f81e85622427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec7d05a2e3a929c62d6612cd04cc4d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f590c2324e5a5210709456a378c70e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7df81ac0e12f1ebdb9dbc3397ae7e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e7fec931031e696839db12941e047431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba8cc0b81aacfd6ae093049a782a4b9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ded0cad78869d70aef773b8f36f7d9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd695caacd3082d1a73bae0f60a0cfbb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff33bc52693dd5d5c58fcb72b077927435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e86d502a86b64b9f38cc91f27297c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6790c88d60d9dac7c99dbcaefc11eb3f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1351c36425b48525d8e5eed773d67c44438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03155573d1143f7312700787e051d505439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac81538069a0a4af476c60c00fd932440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aad6e90b02f6e83a3873eb6a7bda5e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5786984726d73cb91cfceec7c461a2f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc982380174b4ed9c3f4a64ebabcd6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852fe4421cd20f071678d76943cb3101444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b32c6a597d590421e2244ce57448b9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c340d5d4be2dd5275b208652b22ca70446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25eed220c6182e1d2d9af70f188d39c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda3564cdac2ea78a11df1fcad74c443448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d0c950f14382529ca21bfaf8759f0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c24f58177547c1d28988069e47db8c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5debff803f4f7ab6f93b25c64c72e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919a70d889598accfad942896e35efd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b493cb5ce51e86d07bfdfcece14fb9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d30c0af4e843e6a29bef7f6b6b7e818454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f894e1ea9294c8ca47aced4390188b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ed6774fada71a2fe48a3f0fb5d0f88456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c0f04a8b9e4664f4e30801a183be3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b46539c0112538d782d0f1a157b31f7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be77086535d20362ff039766ae8af94e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163bd4e6cd86f3de00e0e1759cf3ae85460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f19ce3694fadb733b2f115cbd3a05461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1560fd9466c8b11bad6ff943713add462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5348d03c9c82e89293acba6612f7a6d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0b4af90fe70a64345ecd06f44bbe4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d86d7d152030662e0489d1c2f6b165465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12375fb5b04c01efe536dbeb46fb379466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff68098ed758b320c7f5cd60e03dd5e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061e28af16d9d5366a742213eb255c7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f6be27ad554ecf820c51cf4a1aa21469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fafc923d73f371a246ce735d600073d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1853bb758b1a9342bcdd2595ee6405b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d9caff7b5539243fdddf2640f48df9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883237a46fc8ea2ef696a4c141860095473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8830562ba7e52a1f32e2f29a04f4c69474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4cdd8f2ab12ec2e52525ba4009383475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0eca3d357e1590c6fc67cf7834b7d7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd06dd70e5e4b2237afebe9edfeae235477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2169678848e6235280f1238ddb21a2b1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed8c3644310b25ed315f75b21a829de479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa93fa84fcb3f42b5824f87e0bb0fb55480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49f6aecc651fe8fb777a13f781bc54481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181bd2ddcca5ef648af2c28c20ebe5a3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc2afa1c4fe3b30da31962a7f603a2e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ef66d28fe2191de23f5e8f6ad61ca484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9396e29195caac1111a8bada8e2a6c4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af37e616b9075ae9005511c3498bac8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe65f849f1f6f7302e883bf4fa1300487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d0981882a43437edf33f868a847324488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b6fab4f56275ac42a20e6668c1288489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056903b6cab29826601e297ea0c668e3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46549fd658193e8c29cfde8600a08ff491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7567f492fc687f88db448740bee665492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea40435e4ffb57d293be7b3228d96fe3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862db270b1531dbf78780478f84c5fd9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e39cd1d134be5ed70a93a125d96adf6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a6f03275a0fefdbed60dbd16844af496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd6bd3d6934695987f6c6c305e0186497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2774d4d2fc39bae2e3b8f7ae0d08bb17498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f293f424d015d798eeddc9db0a814bb9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a014b764e07b6a6c6d133d0ec3b043500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694a833cea990f0de6aacbf2e02a766d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7711d42f30022c191e3f869e7ace12502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa169bc85f4f82f65efa5ba87fc9d5ea503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f5539be939dd79d910669bf653e8d9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20efbea7851966db53aa80cac60e04b4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d7523a8c415b07f5328bb4200cc49506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e4f63182edbb10c24ab3ff75a5ac5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01086415f69d628ba8112a151e1b08c1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d53a11a105cefda34a27c76db5fa82d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c0dcc2ac839845932cdd22ec1b8d6c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95260c89decf3b1ee4534bfd41778cc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b6fde14e79d3411bd44b7288d71f8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5271dcdd60c35fc60feb10a9234c61b9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0293059adb2b5bbe6260d52e8d12d865514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1843566466e779ee0772f7bd8281ff21515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246548a30744322f614ddde47c05153e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b701f6741dca662f0880d77dab4ea293517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c83891f51de8b993127eaefe460ff518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e531c17d800c47f91eddbc0f67cdc99519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd28a4df6a90af09031a979c6990b926520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4ce0d071936f02bc9433ac39198cd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b718d8e42cc964c0c750887ad9950f3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272602b9a1af815ee21f9b12d33e6cb5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35464080e7dd733ee485299d568d66a1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401fb70b32c24ba25b4da7271c978fe5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb6f9abd409d2f792e94612c7c4cef526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f103874f950a49ea644078ee73f9042527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb2136055cd918f9d4d9ec474188944528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a67d8c67ec08bd8479e34844a6cd95529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ffa797975b31d56083be9a18c9c782530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c0aefcc8ecee03f20f7a7d9c0f71ef531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66a30f388cbff8f660fd74a1e643b7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a8714afdbd38529a6f79908cbaac6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec589678e5c005bfe584b2c6e6bdac534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df48a1014f09a326b2346d92cdc9521535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec01af86095dab5ea02c94486a51c35b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d43b78446629ea07ec5826d46db353537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ad08d497d7f5d3255ef1035a3e928538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e815a7c1506b34c869e4fa8804bc67a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d4d5aa5a0a65ea9d7ffca9012aa46540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff25de579500b38a58092b91286d6b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a878f7de60fc14eeb2e233e26bf1255542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536cd90edd1823f60d21b9c56a91df24543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f064af36c7088cee15197df13f356c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0debef2938e37da7d63cbbd98d2a353e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f138acb767c40483e4fff07ad0131546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be9de9c7de6093ec64cd9c1f1a8135b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c02000d6ae6186adb893f42f1af45b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29881ba2080e4471d3251ce947cc8cec549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ee749a5b295e82f3d8d8ed8185240550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a05ff4093a1fc69db3e7f6766f1e7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49675566ed1d69b3224432612a691200552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e044cd7a887a9be359754ee97d7142553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98cbd64505fddc72f778e604d74482554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41b7d75dd1a1c784e92fb126a5b338f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea72610e8a2f4d214d3ae3ef4eecfd95556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b745b64935a048fe9a9aef5fdf93530e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b9a7567c40a322608d8a308be9f6e8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccbdf55aa3b56a855384d74c4f0ef3a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd9f9665dbeaef1bd099a69b18cf1a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeee736f93e19bfae14d60c93c9f8b3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f22deb14bb7babf5423e08867e8d1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24edc663468a1c2918715b7d60b07bba563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a734ae125d827801f35fcffcd38582564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9271bf7b526ec3cb694387948ee2232565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0cd6c0d025957daac9678fef592782566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce93db075c7a5f861aca829fd8b9f421567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff40be1ff7713a058d2975af74475ab4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d71c6c3adac8e6cb7b5a1585d7b29a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e6f725dd08d021401a0bbf9a9225be570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b18b5432809f7076b51ac3ed9da7362571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c46635e13db5a64d4bd7ab69e5b7a09572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db58293f6f8ecc7d745b78f253617de3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48fce75e19267b630c54e20759cb246574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf91c96cfeaafff1149dc38dc27b080575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea8700ba0c244648a50faba53da4d85576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a0361f41fce217baf790e141333dac577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02445d2d7b3e3582dbeb2fad7f4f0140578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8490a4812072ffd11d911cacedf6d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930406ab3bff0f8296346b64d7dde40b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc65baa1cdfee81486a60e49a3ccc3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c85f5a55af50e1337d4f99b716bc6d6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a09d71b37d56e84cd32a9b74ce04ea583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f187451e3ae54ba01277399767fde570584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ea592c8c270e698ab76bc7607e695585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c54ea2ce59f4490a20fb607ce03b041586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e0fac5bb6781c5163ecf4b843942ab587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d03b4eee027ab4218952daef1d4eaa588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56957bdd22bef8cd8a0ec577aeb643c8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ebf8ec433b1642ab20a61441748abf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa972fdd663b6098f75582d750d889e7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d082e9262d30a515e357d80ea78ab592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2814e4dab482d2f15c80168b9b350aa3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19308764d047d8327589b4a430a551d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64075313d3d52a7803845d00c5d9ca30595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade259ea0c1dae495eabd621073b6779596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8fe21e79bc8ff0123fae385f566c6a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10cd548462f419b64b92abdd0d4e2a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b367a87f2ecf1be5eb2e65577231af73599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746aa4cdb92a7b12cbb73bcf8462c7bf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4138c1868c014690ea2bab42242c07d3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2acaa4a58e19fe921eb072cb9aa4cd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f365a2f6c6d82eab437eb00e819ba603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ec80dc9a1ed6bc79666378f543b1c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a4755ea466fcebb52e75ce8bec50b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039954acb36d51a25de2420273c70ecd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e568bfe9124401ce6dba26fb8c7c2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38d0a58914a20243df16fc07f92eb0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a561f357125bc14358eaddbfbbd24609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af003d51d63524441d447cd6fdced2de610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d36cf2806d1ae3da06c1349098755611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e39a565eb39acf3fe1ac8e30c261d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c9f3d7f7f9b83b3d3951f2766fcef613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d8e67aa5d6d4e039bcec415117bd8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91de301b4c5b396b70a98fc6778fb9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950878f7abe223a5022c14c96ffa3b1d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b72d1ddc796599c48920279f14cb7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112049bd954002882d2e1aa02a022c4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f0e13cc41cdf86a41c3003e15c8697619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f045e69316be2f4f6b997bd1b8ca0efb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbcb53b85ac831b50ba7ea5e096bbc2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a1324da94d5a820c324968f8e6dd8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d5538dbf214c4e8f62ba6fbb0cc4cf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9315f5b64900ec64897df88d5e427b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e554f8ed262a5001ec5086c640fbb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa2bc0d9eec305eaee06f7351c58cb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a43c57b6a954903c1e2f03075641b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7afa819f6f48ca8af2e310d0044aa628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25d483b587fa3a031661170492bfc4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a041b4b35d4b53160caed07bfd557972630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489ef58254a4431ef3bf04f819ef99c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c25173ef5e7294cb474f4a8730090632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db1c8cb0214066236ee7ba38d65808633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c333452624d3a790d596aeba08cfc1f3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb817f15a19dca510e2051a5234b2f2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c341f2cfc1045d28fc92bc4aeb6c7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa688432d001a9222726ea6b41932ba1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68ccc1d2050e1db736420f1f11d419638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3091fd8ee0a35c0ca58ce9acb7f505639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b52134e4c2c58abd283a1bf8cf90567640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e339cf6b3ed6de206fcfe13995e2b61641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21946fd2b506967475e1be7d8e92936d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1723f527f5e0cfe8f51d85e1c5ac3cd8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c71058c064d72b67a4c2a0ab4cbadd8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf919dea067bc9222cb3926fc6ede9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed5dc4efed907d530db49897c7fcae646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a80947167650387a890d73d036999da647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0220c72f761464234c2f12236e415dee648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140543670ac86633f92571ffbbedefc2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c73377977017685e44d6db8b3ab8d81650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d469cf09ecb5e62fc7f108994165ada651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c77070b2c3ebe62786c3bac1b70656652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe16d9851975a407c1d1d1e59af69eaf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b323af9b1e58992b26a5c3521c419e2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a495ece4b60e9252d0947ebff20675655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1efb17f9338b94e7410985e0141217656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f2be6961a95e8d0a6a1354061ef505657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28509d54a3e38f96c7044416e6163efb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981906c5b9e3a373870875cd68b09bcd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ccbf73734ad59ae44b99cda9bcf6c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c3945722d0b3bb5284be25a3d1eb8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a8c33867fa432caa44bc0094714ad662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af33d9f3bac7d78a3e1668b17180bd61663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744219aca561a34436c6638de5ebb441664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a3925b1267785b675b6047e77103ea665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62218d71496b1239d8f728264b10cfa4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def653e6d2007d4253689e07dbe3683a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492628b07684bf2681f7756b1f822803668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f0ed249eb7491d0e1c940132708e56669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5238c44e0a6491e833a74e1cea7d5533670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6cd235bf1510bf95def32adf7cab04671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d91ea51450bc8add178634ee635f68672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ad05c77e5c1e9b83ab635fcf6e0de673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d9b9e31151aa61ca886d56264449b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b5d29eb09384d97ba241bc46fce61675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d358419be2b9387d7e43ac831c3c9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c69a82fce7f7e11d66ff3adbb73b6b4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72263e26e6b282094afd8eeba9fd00d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c12b31fc5d13dd761e38d03517fa8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc719032bea1cf315d4a0e7aa7b2eae680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b07f421a5152bf4a019b049e2d99dc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f9aa7725ba0bd3c3e70efa1aa6dad682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cfde26694ea1fdc458981ff7415eeb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c3886fe5aff5a526d115604512015684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ddf10283135ba916ebd68f57e1c85685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea0a0527565f322d7f74488c422c72686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76714fb9b8e04864e25c3124ad9a7f29687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab0aafebae60053bade6cbfd5acd6dc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b67788de95c7823d7bdc501a84b27689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58284783e96c43021c3a809a38fa1c1d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be5597b9fb9e25eabbfcb6b69f88c3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1aeba13507e9ddbf0f14dc64356dd7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879fc8cc5ca523af57804ebfe9ff1f70693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008e43b68f653271ab20c7828773013694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24485da8a40517b81a7b58eb22aa0c9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee24db0cca694f0f8eb7b9bd40dafbd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad3a7680dd2e819726b74b7eb4a9dd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd7ddb3bec29acd5a0c37ecd9e163f9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e5bc26482e33ed18f2bb9895410e1d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f70acb75c4dc59180142fba5fd646700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02348698521359510915280537e3d18701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d510307f5da5316d51660e8d42c99702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc38b3c011d0ed2a36f37c912e119f4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f074256ed105601ed57572eb1840f4c5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf1f671267bd6bd564c95e317a3ced705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdad8c17bfb34772b680ace3d15a3bc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf9a7c65017ad68fbeb0ac1edcec7e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec5dd1895231be3046fcbaf00f7d5df708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d9bc589a3e2cc5879702745a6db8d9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1071bc43da613b6e0f505c955ffc1a3b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226575ba567d834d1615873e1a7fe01a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b502fdeeb60a7388e3b294c903c4cc34712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d055a33568f7017528f0666794e768713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f79bfe98e0abae43adae9ab543419714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f274b2f1672282905d6c850e9870d8f0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e5ac0810a6749d0b1fe9aa63f5969b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438e68e57e6662a0574585442a569fa717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a871f2dba6bca026c5b8906fee8f7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f21a01c874ebba8e6c0674de45b557f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40407a2429841094a8da5f901865e04a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912d8eb64264bf6d1a95c67f21b903e8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0233cdcb6ca40fd9a5afe7c4d078d006722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca4dc098f3353ab5ea1e0e4ca14a34723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376da321967b3079d16a0fa9f175f55b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a96885fd9e3c85ee167f1d3553c7a8f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445b845607138b8af42a50b7dfdec7b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886de74ec1304568a1572a029c19972a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff8ab1a90cd8fa7540ef0463ffd4075728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8746434620e577a33f0d9084f45fb2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb93a5dc697f4ddc0d4a7b50efc18929730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a62e6b9da2c29f5edc1d793624b68b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78dead84fffcd3146ec6e534719ac3e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d11a6393396925d342321e936de7f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff892f335ff7d9a7a1993f01df711c5f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f2ede8a24e0407383d7a4d4c39bb1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc21271fc80d0a01bdc90be4a006fb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff153a86263b8e1d16d0653cbea41d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ba0dbbecc5cba0af0371327573227738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d00efa92c0f7f2b351caa0a054b10739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cbfbb43b4e2f23e1f8ea80eed8863c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e27254941e7c130fb8e532553d685a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd741125f36c336c2519e8efb455f48742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b2695cf4b836dd5bb325a4aca3de7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407833bb8dfeb1c2032e1a00b9da96d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2281fc0d050d4f42cc93e3e42e3164cc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b820c34780452742e580efc3ef37e2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e602fe06132cfc303e075c8b4691e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af9659c3a22c697aad411ce7bc12552748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f0dd5a9227cddaf63f6310f3918f8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02059e046f9eda4aefc8441e55c88052750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0d753af94220b6fbe2de5bcd5c9a3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf19b2c07bd485078307257d9e91c8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bffbe7e9b4733ca55570b52a4853f1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9069716bb4b1abce30d651a75d6aaf25754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f5c0ad617b510ec23d9ae64a85ab8b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab36634773256829438091a5254179756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf9601dfac1f5a3abe6651bae48038c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a49a9c8ab2dba1c4b2daed212ad68d4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d263680b85404751c81b4e2f2ac80759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e20be24a456279d653a67801b2b0b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122763fc0d08fb4db56b8d35abef0dc5761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0818cf24b7f21731016ac9583d6c3b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb91f2db39f62d86ba58c658a62c4afc763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f85cb02d049687bc5d10af16aa109f2764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618743a91eca8781fbaad59cc42b58ba765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ce432c703d79a573caa085e775809766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dee23b9bf7809ecc2f29e95b56960a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb8b77f4a0d0a4859ce2a59a5a82fb768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f357f210e61fecec2a17cb9f039790769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6388aface80a831f3159b6cf660c1d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f6f1aec03fb5f73390313f9a9e384c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db5f7cd9d11843a017427940e0e7a96772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f215d38b56845bdc8142b572dea0d7f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f129545f8e42afda33279d2733fd1b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bac9eb1441ced259641079e30c98ca775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa50718aa35c55ae0d8d3b7be79849776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa541be1ba160b3645cd2c400bb29b777.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ce73b529b42eac60b45c8ef0845241.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67116e5dc32102fafa83f4ac778ff3c92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd0dcb13ff9ff52505bfe19e76c8133.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc52b91ad20826dde51dfba73aa7ce94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff33779eb40e6ea19d9d119ebff3625.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75462ebe5aefbc8d8fcc642c1c7a605c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e871c9159241a94e7da1e42172c26227.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad569113c598504af728d5d980349c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf40a27e3fa3fe6e288ea06c8dc4689.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1b959f33ac7b3527de99ec59137dd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd992bf7d0af584647789ff9336d5f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd6710f758143d9c515b58d7a03a0612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e25a0fa5d9466bdd9caf9a5d0cf98f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e0a829dddfe51c75460993f9e78c1c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533cfb4ee587d60206d1589592e2ca615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d4954c3add14c49f6c5f05753b565716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b6d8b4208a4de84d922ad284ffb5017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ab96789d87127193968adabbc669618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6609ae52e5bfe5ab485e161fea3eac6619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21bb607daaca7f1605983cae1d3f71720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c530eddfeef274858e5c6974aa935f5721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510ba4a9370ed281238e39d0dcd08ef022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7700fdab7b4381699c7d97b6a35d3cc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a34607adde33c86ac5fc4e19ea04f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b60168e46abdf32e0ebd9acaa87c525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea1bf944891b266206cbd31db4fd2926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f98ad442e3fbef57a6d50a7be466e527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b94e668a4f95762b26c541270935c828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384caa0c4d8cf9d471b0e53549c9cbcc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661bcae7bae1714966c123abe1830c8330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f16f389802a282f3c6cd227d59ede31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8734b6d39e3acec9ff08133d04d80432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eac6f0c78458abdd351a62b33a68ff33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7f824e639e89a69d496c66d6c6c0a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eed5c5d36a1449dbd4db2a8487369535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77a9c2882a5b14f18e2d97cb85527836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711bb9ebf401076057b84f773743a17937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72351d7d16cf368b5750ae723d93425338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5789c8c466ec6c4d25df4bfc3d193b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695ec84c7f9bf1710dbfa9d2ee9265340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b0b603801b6faa17b22988d2c2b8041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f773fbca7cf812de4bd3d2e0075e2a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79370defdc15e30d8285994fba0f611943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcdcfc4f9843d26fc5e4a53156ecd9344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae6dba364bdafbc60080e49dde142645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a819130469b47e43c61e8ca492cd846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac4cf8d9f80c784832556145bbe008c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494bf3c603fcccffc65db962a04582af48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc33fd0f68f3ee94de248e52d944b14049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac7e602f8bfd043f199bdcc731cbda50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34438b01a37dc71d423969ee1026850351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1765a0a921a386d6c487814beea2c4ea52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e43cd3da816dc45215733cfca1e7d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0383af9392ef810f527b5b1688913a0254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311790220abe9f390d7b7e776e422bdd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebaaa1df8ed74a47e5faf273381eedc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4390538a2b77dee90eaf55cea70abeb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72aece4520f8fc608b62de7c3a968058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cbfbb0099dd1d8ba826bc6ff07f0aa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58135fc7d50ad2f95abe06f2ad7f91960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee71c7419434ea0e066ed68fd2860d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7bfe64288d547c7f6d6b64362efc7762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413e74bab93deb8567370da9474a25663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b16897282bb4dfbd7d7f02b16533a464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7870f1dd63fb650d0949a4793a30ab65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e42fca22e1766515330b7d6152273566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d11afcf27481859567bb26b1572e5ec67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a856032e906ab9ab6c2e1c39cff5f1ca68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e9be317afbc68846453a5cc06ae0b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08aab2d1e548bbebcf8c2c2b11a9ded70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf67e73f4aab5da3bd43ae6732d1bf271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2633d162d21fb69947fa1a1c5a88e6372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1dc7ee9cb326f0d3746d8ed28e074e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da7af529e9e266dfff55f0bae02862b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c90a59477726e6d2f23282f960ae8f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3935a63f32eeeadbb9c027a71829f4bf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a510dea79d647734f0cd4d105e74d077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4d516b11532a9df1ca2e8b786989978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fb68a11c3d129c11e18a7fc4cfb8d679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f57d17c6ddb2127d2df1d90dcf00680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58fbf298a9d4a2b46d30a50e461ee2c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f998cc28ba0c78027b85f035f95ad44282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bfd3d8a19e5c91f21c3be3d87e243b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405202c80918c9405d7238e81845da1584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b72b48331bed88ee9cdeb5a33503cde85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b5f3f5379f0dbd80358d37c38533686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6af032573434b5783e243e754949dc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f36d0647d8fb09730fcd291da0b3e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c811d3dd4cfe81ef884a1de58893caf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8640246bfc8403503ffcee307872eb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa420dfd79be61486158c7f6b39e9e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9bdeabc133b9da636faf814b6469c292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b2ff877cadb87bf22d37f74d6a514e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1578b1f807c34e4018c90eb7aae5894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0aa06a3d728890f1768efea1aad5695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea35eaccd617e478f2e17b3e517b04396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00236851f9aa386b4b50ad67412eecef97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f8fd3edb8731c19ac6a789728d0aef98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6536e44aaf6699f15bf9339d5857a0d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a45282cab8aaaacf4b1e85afdab8d3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e6883ee0545a437f0b9dcb469f3b2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b535a5c3cff0303f8dd49f92d245703e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fadd49015a5d8f4112902b75234913103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f202e9b10cbb5d645022052aa9586a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa7225e61cfa0a6b75a5538ff1cadf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426edc3108d8170b3ab7a6f10392c353106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78131125fa8f9e0621ef0544ce81f172107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e7222da1be148b269622d49cf1e86108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ba043f2f7ea57b4aaa99ace3e3890109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e6da955f5c3bd67ef0d47ca211991110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f95cf96b02622b8a8856912c8f3093111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa95f24a4d894cb8c2dda62e980caa1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61290ee7437f4bbfb1b6f30032dc5b19113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bfe8b25e8ad12dc29b50784cf9fcb4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2431ba9cde353688008c509e8a80bff115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac95b65789192b94c3952c57534b9b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad0018063054c3575408d369c76a6b2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486290302c0003d7ef5198fb790cd5f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd5934beb25e30718c4a6f6b169293119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c53384dc61d95404abad9944ae9bb4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1c19a6c5e4cd419cb472e238119b69121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb91849a60ebccda74720119adf2deb1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e5acf8a3bb8ef3f17c6d2f919d7d3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c564e971c620ece9555ea01fc989cd7c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ae102def6773cf12fde75fda2fb9b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45036d3d875db2a6a3a446c267cf6591126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65d3ab91d84017b12fce3bd5f82812d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db7b7b6462e23aa97744f45dd01680128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c012a749450dff73e03c8c3120543316129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f3a742dae6d7d7772dd4ee9012f134130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09188eded6ebccd89f7a3965299a15e1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45457b3824c6217b55a3959eec1386c6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335bc64dc35fb2de2acf7eb1ef1bfbd9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d7058818ecc5eb8afa10b9fbed1205134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59af6c01f40a218ff97d9bc9e2ac23c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c20ecb9b355f4e115444ec3a78a5ba136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bcc72af2df667371b59febf49e2e33137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e54649738260a68c7856d67cb0d2a2d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64308b74693bd7b15113196391d86c64139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015967b8431100ea444ecec74dadc0b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e68342c1e262c8ebeaf90f93bbb9a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772733882bee82e22b8d106087b52c5f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f1c5a722c36116e6b5c0caa5f800c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f8c8ade79d78a9e85f70c9b574601144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5814aa4ff4cb2ea20d8ef56210937e84145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9330592541a4949f1399fc97cea9cbb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0394061fdff1bbdc0ca03896bef955b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a848f2124953c7b48ad70d421e59dc5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03bb7bebec239901f19fd52fb545b4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde1188de426da108c91aa60fea4f2c0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e5025d5e6a436e1fa1832fcfeb12d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff2dc45901132976d173ce85d93008f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99886b5bb5956abe7815e59dcf4f4dfb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3228c9bf9966377f5c582275d9d76613154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee195a9b2faf15a798dd9a00b8c0f4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2749b82a5af0f1480c57cf0cb04874a1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aca26a2251b5d231b37e4fb993986e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ad89b488807febdbd250f40cf9f53158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de47456b9282aa92f62643a61a08c240159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6930a181bb940cdf571daab5f771b0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47604f19a0104ae38c526f3463e0c19b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944777f10a3f38331d79b8b650f40d2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4162748f7f12edec5d341c24cb6ff8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b316ef35399ed76ff4b17f65d7853e71164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cee92d7c9d7c148764cd56215acd55165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626bf86a872625abd11140a498e07bd4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5596a19241f9348e314032703c4ad273167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b65abea83e14c7ba4bdfd801d06f5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b696cc90e102b1a2386630605a3d41f0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f85a6bd2ba920e7162b4a00c7c3855170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea4cbb5a8f3b16846b85d3e0926e557171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a149adfbe66019f4b859fd12a25aaa0d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faabc7c911419418820136f914a6fd0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079bb81ddf43e0ef541c36191f86dc9c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122662584a806c418a7dacbde69f3ef175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc080d7c50ccbc23afd5b0bad6e28d5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a605a7135ed5b1e2575de3a0df83c9f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f780f34b4737d1c73f608a926b5a5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b2ce559db82820f226ba80c34af95179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8403c277a84a1bb11847d21e4307a1e0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d229e841beb30d7a7f111e8b1d984c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7f5aef9c850b4828e46a53360b310182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdab4dfcf697fed0f0109001dc8dcf4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca92ca16f741fd7382fdcd027d9366184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0998811dbc4e956fa265e283ced51185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d53b0aee295b7ef25a72dd28084c8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b3b34796f92567fe0b2297c954d10187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f54947bf527e869120221c077b7e8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3305622c88f3392f3fd326dad1750bf5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a091a68fdc95773045fefb3d3d1fba190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a12a3b4a46b1f6100977b97738838b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079773c087145561b2e0b9328db17c1a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b5aff1cb4533446a8a40bfcf05181193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f06dc280764902bf5a7f59f109944c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a17e69b4571275e712c43e2d9fb2a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eff68d04dc6725cecbbc13fb90036e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954f155430278c46a9b21f4100a9a2fe197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a48efe5dd3329cedd7edee36e234d60198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cfcd56348280b7ccd184a4d3c4ec79199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a333047e8ed7d7a29528dc35687095200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81a0b7bb874c1254c6e05704205db3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54625356b654f764726b254c6a32473202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc308a13829d76751b2135d57549702e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b62dc0359a32854d6bc064816b768b4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d8dd5f9a5be3584e6066610459c44205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee2ede11db5df2be2a5dbe2f151b8e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b2a5a1c6a418dbc23ea4d88d4fef0d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f60ad03a764b9e9b074789390d88b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab7e1d338c209d3590ac9fde1c45be2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b000e184a652d67d3f0a119cf0222210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a29e8dec85b54f30b976247fb0e63211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482516326e44875e720fa942e35a3243212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e8f49b563752f6e7b1653792661080213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5699c5fdf7866102c4a245f2061483e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41e2f0738a5feb3e1b237f4cfc5d452215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764b48e30a2cf90a0d2176183d0e831216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbadd08ff99fb07aa5df4c76acf60352217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1667e67456ae0b6484622da15117c33f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706061d38370ad429723dd78a70efbb4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071315eeb67445e4717ea36ebc1fadc1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76526f268559396af948d4775e941e9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ecf51306187a8d6634aabe9d117ea5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155720ca52f3433ac4560dec9e2431f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de220c311a47a20104c425bff6f258224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e272e7cf6b0c4528c9809a38a9c778225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9474cacac3b03298caf2b935436a34226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4fdf0dc64c72c78a21fc86ebd16f39227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160a6a19a13ec5f77e71c45583d8e71228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d174cdc6e0016c18d1d3d0f06e00c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa8b3127e23e6cde9f146bfc5f7c97230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d23e47f83ad340e1e66820d972a7e7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b15c4ffd802fa6f4d8eeef25de792e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e489dbab69843b3137604960d06352c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d44091523e62672c654a4ce0f8194d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f248d4a0ea5454fe8d278cdeb57da235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e504c4ffdafebba41a583177874bf9f8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dfe80b16425db0e7a6261e51ccf8e3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e60d66035e1a32a7dc3d459a2500e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3208dcdc7f78101cf4f5d372711be6b9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3610e061241b1a0f5b10872b04192a8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a838ba1be9832a11a07433d9ec703be3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c10574bf1b72c81956a52fdd1fb323242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d249447b9ca4c6ac9fa1558ee8e703243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2027d95c9f9fe1834a3e6971c0d967dd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a1c5198cdaa4dd5e7b9b9af4c23d4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e6128c6ffe933cbc20bd78c228717246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb8ab3564b0dbd1f99ab33451a85667247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b45e1e5d971c1a85a3be8a7b901178248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5dc2aaa5bf157e855b8e5466186f5d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49716f258ee68c8204fa7674539773b1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f56b266d84d8fb9824a30db226bcb2e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9da83e2e84722f5e22f273e43e87e2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7901fb67b0a40fdf3c20d4cf7dff868f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bdf995719154a1821993bcd44e5853254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1603017d08e97b84d1ce36af51cee71c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb27869270c9e8d9fc73f1772fd57a7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef354eddf0ac6de867c79ede8e5abee7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f1610bc57e441794b36069775f8eb7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479800e9141bea64e5db91f42b051c6c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e2cbe10e7207a5ca520daf83c5b6d0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e216929adb9fcdbfa1e2bc4bbe422dc3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de1da1c988dc175f4867cca9cc35e2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b88f5912568cb0522438628f787429263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f20046d3a9fb8d7e5940de20848db5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bacb26ee15dc18d2e281b6ec19bf914265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677447f82bd83faa144fac313e0b1420266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e6aa4eacdf09e75194842a482a660267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc0977c19a7e4b1c6b0a7189ba9e07268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259806ed073d422b94a978f5a8315d46269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ecab95211f517527300a4bb5d3c48b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de95152cea8c55707bdc212512bd7a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e34b855802db0fddc39aaaf65bbd0c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30bb8a572f1627cf3544213f3b7571273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c53f184d105433a0d9ab9b1426cbcb2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be0742a8c1bf27e08fe0d436ba4c4d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6062555aec669c7f0d135959895500276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd4c2addae8fbf395aed0963bc42cd0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6927026008a0bf20000422ef8d86b41278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c3d3c731e7ec3e8c9336329d5afcc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a664c375401b3937d4d0dcfcaab7b6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b74fce862b89c1cab597d41b70164be281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e2cccb052036b96b7ed2a6c23ee88a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f55071a6ce5e47c9a30c8709c215b8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8662614f011519554e947684e1a68756284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e12190ead495053c3a94ca6b927988285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfeb5b22a6a121997071003b123e418286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5356267b492b601f38a83aaeaf785f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c972be350fc489913b81436a245fcac288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527da75c0d7a26e9969373b749d9593289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c20c736609359306f646a24a0678d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db39fbbed7d61207b96a57fe68a191ea291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de13cf12936051149baf82a8cb49e9b4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab8d2b21f114bb709ce95eedb143b8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b66eea0b500e04b2765e4874d771f30294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87d2848aae030bb7b3b2bc643be020295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e344a701738a3779409b49a39951305296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a1f574467ac9889d2018732632e8bb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe57e7e4b16838bfd14d552e7bd6383298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a7cf6e879eb9c00c9345847b8f00e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30b62829afdbae73d86bfd9d093191300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445ebadf3af5acb03c51ca4e6d28fad6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0901976682a244cb792d51ad2590a1f7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92cd769e0f75a6141920e9020fd97b1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2c212002ae3b2f0ab2e9eacfb1b21304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a40aa543a3cb43dd114e675f4e5fd7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809b1718b0e5b2a1b3c452f6aad2d39306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3cc418c175344aa5b4b40b18f0d43b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b4dbe6615bebdf6a3f63a03d9fff8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d212434fa56908d10600a4ab64b061309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9298348ee786893b030bf973ddcef0e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8beffce5569f5823f5120a48adf1364311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4290369a58164b461ccee4f0bc191b65312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a94d95fb487144d2245a2fdad8f647313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88baf71cef9d3d25718e731d5e8b7732314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d98aac98c7aacfae7cf3e8e352370315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b22abb847fb2330203bb2b5f5e4be9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040cad76b7a1efff1d7da8a6710f8405317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b03edd4a4252003e41ed3f05a9235318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c01fc2bc172b68de7be6b7958e309b2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d72681dd0283aedc214f16eebfca2b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760701bba8421cfce65447082e50c4e0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ecba1a9071850365a825e90322794f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c49b73ba684a3ed684828ce3b708ea5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b902d21dd3e69d731f93c62494118324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae686d7056581af517abff6fe8fb9c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ea77ebc13141af001b40f591f2b61326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0bbec8a7b57af919bb020d0a3f74a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be295a4a2faa861e7788d9fc4098c44328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9341710428c041ca6728991db9a1ef15329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff26042d5ad8e1aabb03d017e33f4d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a339b93439995e33435f080665d2451331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e9dbe7efa9e73203d4f724d97bfe8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb51238b6494aec2c4bb91457549f622333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f70bf6147f6dab5e1f8a063c7ab6445334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c8ffebbf1bc0d0c07621a17611f2c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c727630d354820b9420b64008b6e345336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab2bcb367311c0154cd9b4627e7d5d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d65a917c4d769ecd287b216291222338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8fe954383e1367cd507a7a952e137a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ebb38e11d9f9e88a4949e5e67a512340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1f462afccb02c11f9789019699045341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e79eb5b818b68ef9cd283285d4a7a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55cb76373fa6670d444df1e1b5518df343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e9ed06e48cf8ce68974420ae802a2e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec8b64ebdd0eb8fea3ebd6dd16ef4a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6860ebb58823f17890ce630525ce57346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564559cbd6f2e3221f818ad8edbee8a2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad2d04e155360c7c991fc7e5bb7a2ff348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a89636adfc188231893e4b8693d434a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6313436c815a1cd19b1d270c3f72e11b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1006750ef72b4a2b7c9a988408e5c2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76fbe154c339118db539c917ff322a4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae1bdf070cfd47f44f16bb4773cfa8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52617bdfc38b75d538b20f85ecb5bbcf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0cda2310e19dafff090bc5aa162300355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d83c3eb5b2e1c2cca7f5ce804d0ed7b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9082565fe97506ee29dba7505d6acde6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fdd1ceee7fb8d143702db3cd1d5914358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd27db90cc8fc7a094e23908dec5a6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b2ff4f136330e646163bbbc9062b0c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970bbe26a4c2c95d2d8e0bf0050dc8d0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc08db1266ccb6f09639de70b5c7f5ed362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be456968bc2325b5923854265e4a6d75363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab69057ef12b4e30713d17b0cb555713364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f7a90863bc5bcd79b306253fa5a6e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a68f84f21e8405ee741354f46b82350366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254101523f389408a5e83b88a3ddbc88367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e3e75cf398be39d414fb9a62175d4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d856d139754ef32d56a503f57b8f6f8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad65c91eb38aecc187cd86d5fabf588e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a4ed1abfef3e01364909b73364b236371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac71c8f53d2a732700eab66410bfab1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf02039300535265c22b70b422e31d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a0a611d1174f5b675cb16b8e096c2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac62e386e907b53b9f659e33dc1191e8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a44a9240e12f99f503f2d3f173cd36376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e22e7890d1ec1a9832671bb89b91c4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4504c50665dcc6a9f5424149e2db2a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf94f701d7041d19d795e0bfd23e2b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52caa7457c3ce76f20c62f624cba60cf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4daa6694902fad26e59b3a7d7e9a576381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c3a48b616f18ef18df4dc9d69fd7c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0823c5b53ebed1fec04a3c66d665a71c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f866ba216a9e5199e611fca1c4da2a5d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed77f4d49de4ed630583b4cd11c2002385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d3ce0364bb56a13bce4787f0840380386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf30a5da9681efcb761f92b793a87cf7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c133762694e58fdf02acc2150e805d4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b8510febc4cd391f0c61f769406fa9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e3403a5f14048a6a3adc26567d645390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21840f8279b46d346dbb24b52d5d61aa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e8fd746ad1820eab5d8e07b8ce1b3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c208c953e66f169cd22351b8d1c2aa7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615015b129da9b4151e797a0f8879dd2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a64a0c7d924779d16d48ef277314c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f0575ac148198478ca28f2bb3675a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45823a20ae33a7fbeaf9953643d68f82397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a7c4c46d1f07072449b9411c7323f7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a97126c82dccf504e01e4577a0c58399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e23e70ed2cfbb0b982d0eddde13fb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc57ab299e5f7159f2f45095cea4c0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d9088cce600ce7ba82491bca0b12b1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe5d21d3befe55bdc61b4717c54a6a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bc9ce739bc9c44c357e9680df966d9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cce9d5f1d3657c06687474e1fdff86405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a441285532217f31069ac9ae19d2d0e6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0976a288d41e3c0c8de98de5126b20a9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a1925c44e66f6b838d6c3012c48d0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fd1dad6312f564a3cc5e2c78701a71409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ca8f02ee6d54d92e7d95691cd6829410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92510b031464521abe21c7312dc598fa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd800cd94dab835d669099953674da71412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860c96e4196cda06fed1e35fd55a47d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0bb36870edc6f24e81fad2fc144186414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b9c7171d9832fcd554cce68dcea4b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a0a4e4228708a25c506ccd497d0bc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c56d3fc66c2f42577f7a5a18b48e1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6862930bd40c06a0a571e15caa97f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85228f027bcea1a0adef9b7357a30bdc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e432439b857638b1ec3558835367b609420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f647bfb82c05febda784d468acec2ae5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da55b1034a8838e19784af760944bdb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7329e73db4aca16477b5daad800a58423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee25eeafef3f2f2c9ddc250d8072824e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5037bd499e2a04b9407ae8b9ff20d016425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0329322dcfa9710337e557c5e65354f3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7522f5d07c13126121c89173d62eaf50427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b8baf6b6246d1bd7a23725f8bb798428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1ca259034995900946073562041ee1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d0a3d8eae112fd9cfae54794b318cd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7038d9b57fb1658edcf263ccdde582431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89cf447ff3599a2d492b7bd9ca3553f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0955aa43bd6fabf256ad6318d4253311433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38306cdd777d7daa6aec31408fd77fce434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824d20762929f86ec4b7a141a48d6f3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef1ffaae5b0a0c5c84d6306f59e416e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f804880a3102aeede8a666ab53fe4c08437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a4ef01caa448f2a8f8c456cda65f34438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84cbdb29ebd218d2dd82ee3a3c79cb6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81416ee762deb83573b5743f7c250d00440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9850e2ae4a8958bc6f416cefc6212f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07882f745b2779a3bdaa7c65a540d10e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2540ac0037678613f9dbaefa7a805108443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b8ef3461e5205fc52a7e33392bc65444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136cdd9b9edc82177e8503210f4cecf8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c591b5df2cb416bd7b412089268d9710446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb016514de109566a59736ba52bb38447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44266783111a4cc50e01e7e0fa4579448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42efbb1ebd7a7f9367d6b6f02386b42a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce286997dbcbe5b89fdce425680e9cbd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc1e1717a38968fa7e8eabc1f1d5f7e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b01d6fac1ab9c87cde98a112a063a55452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb01156e7950223bf09033be761cb07453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b09446fc4ad61864ca67f0bb2553ab454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1809fbd4e064a5b11d6647d1c18b1594455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d10f1e2792cf53f548df108b2c82f7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f8c9c1639ed1290b69a3fb3eb48196457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae8df6f367eac5912f3e35ff2a6104458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f97a07670618893e7b34a3b9e7fc3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45b08a54c79cdcb052f580690a1558460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e656426c88bf40e2eca1cde2b20124461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf354502d26d8ee2d8f24828b3be51e4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd2cba6730a2c28a847499ea082b09463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b78497c6a500a3e1cc084a23e7e81464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ddf7ffc7016e8c52b2ac0babdf9d8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1aee9f61fe9c461abdb962972aa50466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d44102d1b320bf5f75b85e0ebd16e0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ecccba245b7b6fe56fcd634b34dcdf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930dbe913c24a55b85857347b3ecedc3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bde9c527e25dbc6b504a552fc0a520470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5551a33d2914160ac6e2fae1d868facc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c458f2e0d4b1a5a9b3a58a31a19720472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f43b316617963d990b9879bbc995468473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9229eb162d1a01868467e0d243b1e612474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef9fc18a9238e8f0013a06429197ef475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eaa8f508b5524efed33972922f6936476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da33e61060cd73ac1651bfac051bd283477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd3238aa9006c1b321899e3de30f90d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22234332aee83c8d09d8693e189cb4e3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf92613b75d321ddf55c2213c324aa480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e0b22796aca70d7b13c7accb34b22481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34743cb84ded88548ab58e1918d6657b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdad9f742e39a56861bdb35c1ef08cd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e724f563fa931281787f339dc149acc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14012bdd4e1ead906a55fe206719222485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d03de0c65c038599c0be70a6e1cf6f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e3bdf0c36e7f326492323bfd28892a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12653e175ac57663b2f301c9d93a97488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb6875b7610150f9374753b13fdd52489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f441290dbd05ecbcaa32c9a9e9d64490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b5bd853fe39c4b3782ae08e02023fc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce50258542cfbfb8bb339979d5df373492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f854a60f07f3b3a020cfbd38b5c7fb9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b71f2f37ff8d21db53aeee9be57b171494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6f424fec245b08f0f487c30886b07495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d487f13256f24d302d1e751ff5339496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a195a6e15ffa53a62a8386f8670e016497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7ec0e9ca4862124c95508427fc4af498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb59dfcdf6409a222e72e631746cc034499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1bc0271793e87697332e8ee78ad8a1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd3db0145b1ba431ca7a357e677fd31501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c9ff24cd612871d66f9ccfdef5492502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c11a1ada7305f30d2444a1b6ddd5e50503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d8484df03505078195b08c14a4678504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f26c5268cb17449a4b51450ea6db38c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79556f4114d6eaa19bc5afb7580b4235506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07cda2215dfd59dc0d6c53e1b17bfe3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e25dafc76893065c637a16e660c5332508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384dc5241e383e897cf70c9f023c8591509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cf8c892aeaaa5bf3f972e0f1a90175510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be8b9c52b7ce6d02158f695ac929fa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35813873fd2646b3a2ffd01bd3f1fa7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0644520c15f773dce2e3d33e7fafdb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd44c6c3990988dc744ecc0ddc5829514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdfe0652067ea14087c13ba71cd103c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a35492be727cb3c8b592f0d096cc1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d0e3ec990ea082ba70d5d798b5ba6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20673929b67e407136dc1a23d7da4a1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bdd93f7b5eab10e786561bd8d36ea6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560bf01fb49c82ce08782b6d24d2027520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a1a1829767da5eff2362637e2f015521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa3614d27ad66522589b397e3badbd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9db47e8b5471af6785317d476a2376523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19305940af82cff622a287293c7ca002524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc56ab4346815e01b0ba4ecb354e44af525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc471990a984e58ffa29987c5a3e64de526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d4733177d5fafd2f67821788290fd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc98b253d3826813585c029350f099528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca3ee2fb26cf5abb39a03b636c947b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e0aff6af2cde1eee89f944a940abaa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c085a1e9a4bfb1c512061d3e0ca99c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609da89f282efaf2f289ee3c62b6b4b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c292be50a1833650438fd0ccaa114533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a46b34754afdb5f03399bc1ac07288534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92951cd20f8690f446ca30e399daa63f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6185659923507668e1934243c9a6d98536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63549cc350aa45ae1f9aee7513a54ecd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527df44b7eb71fc85ef69bb986c80013538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c0772a20f270b2d31894469c368c2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3196cf5309eb728252d2ad36d84bd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee7c0648464ae850ab935f87e3ad53541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c159fc2e22bea741c23b6530a0e4a7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e775ff4a19ac0bb1c9b7e45e699766a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa21acabbac2ea4b5759c06582817e1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11829a8e0b5d44cfceb36db65fcf8cc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757515a92d25b106054940f2da42a9a5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c59fe5dc5b436d80babc637036f70547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e086fe5026183853e274c3710d81c4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6db527b035953aa87046789d273c86549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed57f2f2ed3a11d1e1c90354ecd8927550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae4b739e4ad9122203b0e6ec991bea5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e216d5c74bec9ab31deb3575769fed96552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca23b2bac3456a3f3b6820d0eceed2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b452d60e530b0d166e7b07208cb88bd0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559299b77676743023e81ae32050baf9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f0053fd1ad7577dda56fb838521493556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb54d77eb7b16b5f7333bce1b4dde1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7856cba62785f3351ea15ce228758e0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a77c148e7ff3436ac87356b4aa153559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b662717295fc47370eb39e051c2717560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d3b9d192f98a393d5f712dbe0a4073561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d4db3ddee6c2658fdab36494dadd9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59460a3218ecd95c584a10ad0ee93021563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49290eeb041ca53e87764e6b6ab79f64564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e55164cc88177756a1e204cc7728005565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122fa8e6e376377c04a20adf1b90a4a3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f5469461934eabbcf27e0570f04e1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babaee390fefa01bdf85c549cd2c0673568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d57e0d49540264bc1d330540cef16a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa2f5695b4cb3435de061b3914b0fc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9aa071dfad0b671d6573a5c8127a8a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bda174d1e73ee6ae7c29fa5959a2e8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaadc5c6a241071376e225f79ee1f23573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eac26bb40e0400e59d90aad92d4529574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080b3e2fa8a38d932bc2055195fc74b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a4befe603e1848565d585bdfd35f6e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b327f8f034de9d467622969d6172dabf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f851a3519c241fdfb396aa1880dc84c8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c45630b2d6a6f9d3fd929dec8c353c8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed5e9bf84ac9d666714bed9606453be580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3d738fbccfee52d9853d3a9ade4c7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97588daecb24223ceb708b32c42ee30d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b880709dee7bf16f5cd3f51db9494583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a46eb27294e1efda52db5365b678ed584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8991392ca6c34b7e0cea3ae33b1c736585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521edaf22b6b2b7abd3bf50c14a3c767586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74730043002bf8f1bcb45476a0a76fc0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b656ae660c70e44a3ef338b764839946588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e38475851ebbe8e7266d69bdb62af589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce40dbd752a3ba7976621c3db6acd98590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b08c2896d1281575279d6cc335208591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe8b1a461e4fb572f16b51d6eb2393592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c6b2e23a86c3aaebccab10940c915593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f254cd28a674f60249a1a63c40191b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b16e94ef8f943daa24aea6f0fbe84e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a7550ed4edbe04a430c418a3984323596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20efe00f6859aed882cd16ea195779eb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d439a303ee5f47ec4e0d5082b1959c78598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959f0bd0e7b38fd7e5bb36d03833016599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a67f8bd04d3793a1c86eba9b63945600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b8ea4b7d30b0ebc433dc9f1c7d54f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba82c4dac581d614502259bee6f6cb68602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5182e7288fc56dadcd4047cf02e7e25b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b162f44065336d39371a40352917a2b1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33124a62ada7c9a955aaac22cb5f5678605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0bf2b581cf6e5e3696915ce0959c44606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac5f18e7b9de02861ab9fe73dc7e46607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf79b573aee8d8bbb4e5365872e8482608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d6f11dc44396a7e869c8b47c99b9ce609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8431b2eddc69181a480527c8160c3340610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6215446886befac084dad7791c9d6463611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a6c4098e42990d69f040a3f06042aa612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1701a0c51c4216f684fd338a3aea7c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae586066a8cdeb41d9b787cd5b7b70614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b9eb8dfae75fee770aa78f98d7be9a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d83830710c1fce43bc466d621279e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc007f5090b24e69b1ccb4b240c6a7b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a44a0497fc330a60cdea102e492c4a1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356de7e66ff4ea6e62e9e49d4c39db3e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52811380ad0f1fd439a51278bb57f9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef6eb8eb1e54544082e865fd40ae627621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4061393058025d146e3744243b5abb46622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaabde75da1b97df4abf6ac0363c70f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9334bf789c97e0a7f315008072900cb7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff822286ad1a49606d11fca88222761625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8065e64af2ad58e69f9404e797c6dea626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b55aa26a57afab8a3d3ec98d1b45e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f5e5836d0f051b8926a5e45824a1c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c9c22ca46811f9e4f91ec24b9c8082629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca9ee6d7f8511abefb406aa57daf08d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc80ac92deecfceb21b74eb38518d2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb946922aee09bc90b4a1bf7a00721d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e0f5db06a1d211c6596ae079a45f27633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3fe9865b247e8152926c6a6fbe379a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa942d1ba915a684851070cac22bb3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d898f446541d8ca6584d42352238d0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82758d2fb58f3d697d5724010bb24c71637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee18d04eb14753505be1eba964feb0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbce3318ba96b7141291309f3c31486639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d6fcf490da0c6d13915c777f41548640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacb076573fcca72768c3badb3338c31641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012119669bd55890d39d017f77a52102642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f7fdd5195724a5ec41e5c4821b3d67643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee8254401c35e8183e0ea7ce39d249644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32892abdc2a78b2f6aa292e4c201dec4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9705d935e7e25c8cc8d0574bd6da682b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df41217f10dc0452f3fae1f3edbda3b8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e824ef00dd4d1a53394661497c20778c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210cb3175130b87f11ba78e47601ea1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629280738a54a868abf019c87791951650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989138b0750fc9c1d51d3a17cca120d0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f91c211d020aee51dd023a99b71155b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257bd149f4e351b9f2119579a5d1c4a9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e840f24a8cdda651bee82e6a5541eadf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b0ca6efd60b51aa3d69d0a5dea9a53655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408233929da7559f8045c1945c48ead6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c1261a415c66a867f5d2ad2f4fed6b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce7ec1bd4b58130e5432b9edbae138658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7379e7f9e05fdf7787385ec5b23bafd8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15013bd98dd55954734467c80334bd30660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ae2646fcffb23c6a937ab5580c914661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db658da59b7340b9d583a09401317fab662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e85bf37c1bf252510e3ddecdda4aa76663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5af7ff5b4b9d910f24336e78527bec664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1d8c6cd70c8cccfd6d0519f3c12ef1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352375e98cf4a67f0dafe102618628b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3b872a7ddf04cf269785f62785e8b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de970f7e7dcd9e747b687c0b17ece0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4373361f0305f342ada60ca8f7694d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d7985678e56c17d0d385d7e082092670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd56271aa48e72e48df20be7cc6359c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b99b07ad5ced3de37b18010187e73672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9642ff104b6e2454e51d31fe453d29673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be954ca01c5815f1758b37045c7f890674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ddaf6ffad1c33359b726cd4c771360675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10add0bd3f8edb32b9c331dc9e2fdae0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d3394c3d5aaae8745285a2c2a606e5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365574ef11ebb7a0b2e228a0148e382678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5609e0cd02d89c80e96bda6ddb4d94a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b5ce7ec06744a91cabb31b4f80081680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c715c0ee99e4a7a48e46f53f09ff4f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d491f20b3552b35b3c3d0f3dee4c0f0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2cc2b07cde86acbbb27d7bb4f7fdf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe39dec9d03582e2a2d9ca6bfa80455684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cdc2e2bd8942af261d84f48434693b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ab51cebccfb058fec224372678e7b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adff2f1596add4cefd9c0e3a551b79e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa6f0bd35bbf952af96d8a9bf3a1c3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b68192daed49c515f09fee6fcee55689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccaba712e51def14b3b812bb2caa820690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5af07af935ccb50fe42f7933be2a8b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3788c38bd1b49d33a4c9fed646f58c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951d69c8642367113441d986ea5b851693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d59879049bfd9c26c2191c43c2cc0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaef2289de4d793a60dd66c5e928ccb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd79c3c31df9601ac6b053da66dab238696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acbcd4af173495f885e686e3e9496b3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c4f6a5d5d480ff6d403ee388750d9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36353daf21a673b73fdd8b1ef9d4c779699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f34c458e2a790f19d374270ee91fea700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114564e35c09672a5abb35171b6c00ff701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022404d80d546acbdb5b2de5fa41b70b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569080da95b8c5d757dbe883ffa7ab06703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622ddc82fb029a35b1347d42bf80d50704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d59f6a31ab6309cf6432771506b2a5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa050e83257376881566bdad1e164647706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c693638d405e6d963f94c3d6c458674707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c6eccd774f5b72d1004a3334e6389708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b66c5ef612343be6e38915250e9c9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05521727847da7f7e5fff93eb560438a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c3269546d3c73a1a6809927520dfa6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e48458b8c8c528a2d5f671a479f900f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e808366ecbb2698ed31c822894fb2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b844e6a85a93087cca964fd11050e8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746f85f3945e08cb5face60ba5b38e70715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c94315324f0c3a566598288d09df31e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33637ce19d3811ade46b8663a42ef4b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1affae4aa306906bb6c4f6b3992458718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df9d1d912d3f482d404939c78b5d6ab719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c834cc6148cd5847992aeca3903a9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2016eed570b31825a9d1aa247a15bb91721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f1eb1043c78801c89bb0f32eaf8d28722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5eb946fd673c10c183949b108a9645723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f20788ea18326bceb3e32be26ec4b8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ca68095b1cdf6abbc6efa185e284b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a387e9365d2bc0d920d68c79927e10726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f2aef78c1e1e4aeef3de9d7c2486a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df28a24d319440a0525797a12d909e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9183f0692b76ae2f99fb38f90a6c79729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2703333468bbb9eb101b1af967d532730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d41949b179168db67aa8f938b48f910731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e79ccd2974e9d6348ded763f340db732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0628f06894311bba456c400504ff062733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a154bc158dfa699ce726e7582092ec14734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9843e55a9f107290256a98d7099ec00735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c06c818e97de8a0ccc608a87bc8b2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae475970d7a7ed9fa7eefd60ac19845d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd2206d42bb7bd4858cfd2d8880be5c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8141ff87ca3996be21a5415e0a0d5ce3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a54edb1d4fdd1decf46895209c758c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c3c0337932ccfdac3c8098f243460741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d8d5bef43fb640dc2a624035dbbd9a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f28ade1549f7f72e521c0490297ac743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd731b240ad0cd66ae9f775e1ff656744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef4492984ab8c7317134ae7f322412745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba526be441b00565c760fa1473a66f3e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f0917dabe1c3c531c4e68e83ded5df747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f77cd0360f3323e05ef7721637386748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5899a94de700290734a7968b01617c25749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c5563d333d9c193bcd21c63f0e14d3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e54b0a5d3546f2753bd08fa9b58d1d0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab0d5c2130c96d455d797673f3630c0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54359673edad31e25f7f13213ffd9374753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa865b42512bd1e880e9fb232a9351c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c00193f00d0e5b584894345f1000a2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88637faa27b098edbd299d7eadd3a6bc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed96d6e9d72609f37be30b407bda777757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb0dc6ec8dbf8f8d4356d0c7973401758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8474a9a306ac195d089dff7038c4fb85759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8623bcdb26224e8f69a9efcee88346ba760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d01b6c325a23d4db6186f4d6ab5fdb761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55faa5fef1586659320870ed6412da5762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5688ec841c409ee0c5ee7ec2760691dd763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055521a87d2a29e89357fd7d2becd9db764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e9b0c089d9952af5bf3293448d358765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca575449f6cff81100c5d7703e5f53766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43889f5ff62c03aa3e84206203766aa767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a3ed008c11b8778b673fa93a5f101768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae802d701b87af162446ac67c8621a49769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb1097840edcf17de4cf463a5df629c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa41556b8ebe0dba17e420da61b5922771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd9d115c5a77c088c1ae4ee2560547d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfde83dd4e0e98e78c43d6a2e25154a0773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756fbe9c5f25a24be5e07337f8ff51f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32898b7cba604131fd3f2b280af476d6775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b87ccfee003374f192102e6d1f278cd776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d51e70d20f84d3d1980af486ba16df777.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>