--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc86fefc214bf2f83ff1663d7a47dd31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0303ca83b7cf57d3c9ced79976bdb22e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d40fb59aa03db4780a9e6f26673ce3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b8477e18461fa435aff39d9cb94e34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c31d739f721ec2b42ab8e87b5a2965.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f81b0fdd7a0d8f6264fa147804ad91b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b239841c8b27fb623c35e82fcdffc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc6e2def92efb8128be7a8bfc6306fb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b71498c7f8c30b09e24b0a1274aaf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c0ea006fc250b7485b55e74992b76110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a42c9e87cbaf905715338926c13e30011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d993f2fc25033c2e3af57711a7a15012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699e9469bb884fad7f26d3d3c11fba213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05514d5e6a3cef876e11d4e80f2e127414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b373ecbe5ff808012bedbeb4a513815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5961537f2632634cbcbeda45346d74fd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c224fa7db0d52c3583fcd898bfdd987317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7499d7cc78d59e85609c71c2ab018cde18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03920579e5933b8064bca447f1b7c73719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc3c9ec05691403b015ccf49d3966420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12571d48d57f79661119188f2638352521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3fac2ca87ca97c369bc61026a9fb322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8cdab061cd5ac726c1c60520286df23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc35327d8010dcd04c385357b79523d524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce3e3a5d7581784bce554fcde8797b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee577b9aee9874ad6b8c6ea0b774c91526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7927e34bb913f4417444ce4b5f900427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833fbc4d1da28618bb2648dea18065e528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e8d395e34f26deac13bc2f8cb810c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8684c4d59def6b0f042f8fbcd56ab030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d57cd51f149b601b650d6649aedf69131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e107eb2e12cdc47225ec2ddcdf26032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b74c913c92929e0eedd9f7868683233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653da5f2ad778bc391ce31e394cadf134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49926c3ecd2db9a20d5fbe4da05acd0135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34258a3497221566eeb34068f2253a536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6167436e01241f410c230575799cfc8e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21dfa1422936fd0b21186a77adaa17638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289bd40c422b7fb904a9033c7873379739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a29d5ef0cd966c8ca80cd53a54507d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c180c38b7bc2bc79d3daa89e511e20e341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c37d0395da37668d58c3a031197c6c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2eccec66b1ca09022ec5a6c50284743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a043006458a8de7312cad01462a6b544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12efd4011af15d5cc2b4d351b8ebb3745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b105922e4bf03646ebde96fd324bd57346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58efa449b7edcc656f57a94b1573a8b947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17de7d8df3fa332377927c9ea4061f1748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f631ea0bd576fea854a1614259fadfc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b3497e20cbf3cb7e57be5dba39b3550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c9367b1295de222b378509c30cf8c251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f374b923637a58f46033effdcbe674552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e5bbdd72b7cbfb9bf79223be5dece53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1caeabc9cf49d0ad56141b51a1d8bfe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fcca514e8265bfda03f892b18bf37055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee260706724d836d90cf303294552056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b3843235a5b035af235e450aa8f8657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9aa652ab7d7d2b6c685ad63fb7bba458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23959623b5b6b9f3ca82d9a6558bd31e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d736a3c10b850617a605a79832c0988960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1975a3be79cffdbc67bf05ad396fdb3b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf0748276c9e4102798a375b48bcde62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d135aec57b713c58fe24966e1a02ef4363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c95af9afc5bd83e24dfe05fee6a6564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2fdbbbdfbb7c0b62ba051f0322671465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b5e2c3c90d7e4e9a5fc0e4ca8072e766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed2e5d7b6758a0087294d84c2f47ab67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951ff91f215a0f4be564e16fb7d069e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7915dac6f85c67f8b993160a48453f0869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cec11486a19a3a65942010b245970b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f00abb3efcd2b5017049b356a3be3871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238720e797afd4617fe0f6406b214d4c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85d8da747d1e17021965b5eb260e9173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aebd76b09c0f0b1928797aad704d35374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13296454a51cea2f53c512a6e2ec020f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc5a21f51dbfaef40fdc6cee8a0053976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfbae7988a1c274408803340e9651d277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b47272717f11028e2ec2d4c5d86b4778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5251f25d6bc91a263e09cb178e66d07079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616271a1a7773df71448574ad6042dc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723742201fdfcb5e3c69290d27d3fc6f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad826a4dc94d873ddc165d383d180e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121ad2ed98fcef40a141d71f1a53b7c183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4400191b80c49eef21adb1eed465784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914099a0f6190865b95ea15470a65cb085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4623b1c62fa8c760e2b31876badbaba86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ffa82b41bf9e7922470de5cc16bfa887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5befa142b1962e7f542343ec73affa488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2db9f90f5c61efc77dc303887b9ed089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a667f46b11e930174f47d4c6e1c75690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca56faf6074bac7398566525febcc391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e40c5fcf8827fee90df1b3c88c44a292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b22e68a50c1739613b38468f3f7fa1593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f30cf939dc1b6e2e9d09002bf53d1a694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37211d2b6c5bfefa3b6bfa3fe5f393fa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0df92346799710ed9c12f0b348380a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beab8d6b7710cc628a2ad8e8ee2b68097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfabe08465a1e79ab7754e500fc5e4f498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d39242aa67ebc139558ac95fe52ed899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7480d62e0f91c50882165231110dc9d9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c00dc5b479a49881607a0c66b85e0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c4755026a6117de618f881579c429102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f47d5298d4aa592a40aba5a8f5e9523103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cef258fcbc3a1013a461b17ec22ff3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72724881ccfed08ed05671c231ce5b0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad792d34b5d25bfbdb30508c04adfa5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a63fcdc74fdb7176ea4851498c4a9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5164211ebb232e70fa62d76740f5a6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c0cdf065a33bab4b527542cd60af80109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4203a08e763665c0cd0fca8a55d19110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f4fb6e143c85db7e46d8828c729d9b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac9b5d5645859c9ca33676c6500b81a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec65276677cc2dbed45361cd76c017c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0f53c6f63d24167aecffb5bbe7a1b4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f325684b18ca6dc9234bdc40194116b0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d0d44dbe9d4bcffdeab2a79d0c5015116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504d1a12ca90af39dd1624f75bfb3ff117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddde47cffe44cdc5287f8f58148ad1e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c08b3a6c02b6add78b55f2d097082f5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26433e81c4a89bdc11abe709963fb8a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c57ec4239c63a65ea157a90204020c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a19124cd9e3b1d895e9be717656373c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd37a9294bc703830e78c3b9c25d549f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd1b3245e2414bc7101c7920dfaef0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b8d3882122e4d3ea9b4293232e951125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa990360400e87bb84426f77c5b9f1a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a43399441761bb73f0615ce307508127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc714361c49841da84fa6c9f8130be1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8fa72c259c9e2c8604c89e272e6761129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b191cafdd0d62b81a48667b11c70a764130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6494fabbfd0e36728c8e71041480b26131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a14249cf489696238730a43bac2bd6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7a92edb15adbafd0aa78ea71b32fe1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd2fbf6ec508f03e1256e35a88da2a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1631e22e9643ffa3a8c5b69bd770f34e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c1ebe1b4a00ebcee08918e5eab9f6a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b205b3ef4842526575c5caa8e8346137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ad04b1f7b952410f1bbb38a30d940138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742182f14bed299c45486c689ad602a4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a655c6b2c8bf7c23954eeb31bb640172140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f451afab973ae90e73c880f51deef1a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c772cbe26489d9caac4d5fce9a852d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aaa272d480a11b0c1e337e81f3149d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83717e8e1bdc1afcdf33edc8213e476144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6883fbb728b590a4d83e5e28d5d70bc8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8826b84d30651f881ff3823dc2fa8f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d44dbc5fddae061979da256e3ab5b0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d1ee4188e5f266404e92bae38ab6c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6825ab1056f787be543948747ba2c5d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc2a7b948ad2502718ecac919f125a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc3f9c766b61f85ad01cc9bde22842a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb86ec0060b866b156b160d214b1bd96152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d190959e130e1b0d176b268ed70bb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d597786471dcf90b90075cad092e826a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df472bac71e6afe2f55752a820694d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b55770f53bce5f15fd2df35ca829a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b5ae0b66c64f8e8078c0724585927c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e283e8f4000f99eec919b5be5e2bb051158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be4cbfc8acc87998deaee5bebf480bc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f61e77dfd722a84a5bd644ad716dee160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0248bdd36917f24cf20a2d353dede38161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950e67f251ce56046733c02372a7ce4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95934368e2aa07c85d7711397fa66b0b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557782359846bc49d135bb8bf9fd9cd0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6521356a3c41797303340fc982cfd6a6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67700cb8490b8da168527ad867b387cd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400990f996f8a23f28a70ee3856d0cba167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ab94883bcd14c8de1c233c877a286168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec320f292660c7bbd76f637d9e4c6b0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb22ac27cc69954b252716a7efe3160170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd34fd361b122e9fa77197542c6cde5d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24aa73fa7ea5a8613764ed0cdab61d6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72931ba1127c3286ebfab645035001d8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c58cd5a53d05d97eb2164dcd060a2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba079313ca9b87f235962c94296e65175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d4c312edb3584a8230a3d778a8e50176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f04fbdc85c0d92da5e8c46f0e9e2b3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3726c379f68124f6d5928eb5cbf4799178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252576147d54d506b79a1c429cd7942b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a32759f177f1bf9b1c2adc101d6bce9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1299103ecc041855342fcac2be3b6df181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda888fd4e89fcfbf6afb4981850d812182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d147c146f00757cde30b229ddabc23183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f1e706077ab91ff7798269c6a222e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0a8ed03fbab0a7f1756d8e94c0778185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e88d14f5680127a995f4b5e228517186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110940fe09bb262c989435210ee85586187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b877b391744faec47fffe7200233d1b7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d49e248ce458d0d7a45e29ae94ee029189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee824a417c7c98b0f10cafa0af7214190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de844a11e14a21fe6160bfe3ea2a5b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860d6c57e9a8483b5b3f9c42a56fa88192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d659a42540f5d46f396e90dc145b4d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75551011d3f0f842ef9bff91deb0bd1a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc9139dd63240d40d07bc84e3521430195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73380c9f0cb4364ad660e8e7b9c72484196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a36e9351c5e7963a605d4e0b756f4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e00be8951e9d6d72445f7227e16ee7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a427cd6f82757fb072f605d673518b6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff17a5894d2d2bf556a8cb6bd09aeca200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae739f7bfa956f7756f464f11ff2d44201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7148bf2d4da078c93bb7cc10b0a23e12202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac52d98ba08e334d52d885f75da70f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e314d2aade1e976a54b2a616689f3f8c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67512e197a71e4b281d857bb61acd761205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c012045502cae4bbe898c61e165c3e36206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f14b4b4010bd7afd00a939e6d2ce00207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a06275020c5aba9226ac92b35cac96b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b04d7256eb9c4e85ab9a39174d86bc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5151e7ae467e1a0a55f5382ccdd36b63210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ef30b870d2f05cc1470a555647591211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e4b9978d02001671105714086bde0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2932489bc811dc19a4ffa261b08b77213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a2b5d7dbc1605cd8605ff4d3e9d402214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e156b4759cbc00c9876e403ef81894a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac0e9d0af942e0f0b9dbbdc919bab42216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486b1e6b95db59d3360884af4e9259a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3d937d86b61eea2b7d38478ea9bc2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce6cdef9a6f1becf3c997b6f42d9c1d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157cd98ac5dfe78fb243c710fb99c142220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e22c8dd245bb0e67999405584cd3f8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5068c49125cffcd37137247634a3cf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38554921628317f0f1e1c8c417858b8f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60991f195559a8cdd8cde1019cec335b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc36b21aed009b11cca16af372caa891225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd317ac6f883917b8304c1e902f89efb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c555cc9779217a36928a069bc6ea8746227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7906c5647b9d26036c5a9fbc89b428b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde77b29816ac3faeec3abe8a687600b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b29562f87fa4dc8cc6ba42ef81ed3f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb95f872f8ec952859c8ca249e6f43231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ea74bee1333560ebd6e26817bf922232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead60c7e2415316086d124e9a6d6010b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29647a01dd7bd2463aac4a80e153467c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c1985f57244057f74e226775737cc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf6ad548347b6e4b625f053772a8d09236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca5b4586e5b26920a80a20886520fb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df759ee67e7d30d752a09d63770f99238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead1d99cd84f05d502428bce718c8460239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c3fceaac39b3c7987a206e6e7a25d4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62866b01fa48c4dee26173c3c80af6a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e149ddd1e62d8905c0862ab91378a8b4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c9fce16f5a92e947ff6bf8628e770a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa50c20df68aea8c13a32b29658bb6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844df0354fec264ed191065c78a2cb7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a6a4db6b02ac8d21cf438a5709c2c1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa9c4e2c49be8cbb9fbf2c1e138996d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d579d98fe140528dd8caf2a2b8b89248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc613691b0e549ace2377b34f07e5a1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fd852d37bb40e9d35850b92d774d0d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf5e8aa6560f648f0eb5d755bb57de251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f009f926f2b647caa27807abd070ac252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0236c38a06bfff50fc4d19251c4c1531253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb00c7351ec7122d44e923861805af6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cbe8c201c8b00fbac14207c6d344b1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049af0776e564e64ac7b396a5ab928fa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d31b1d54962f685ec9c7b5e46876c8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb609bcea342b650fbe70642008f6f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28872f99ec1a21e5fe1cfd7b6cddd67e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a7d0c258e276f55b035a122b162db260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d8dd3b010413387802a5ab7edcb7f0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b888c99f293568b98e21ab9a5973a13262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b3a6f530ffeb70b7d4662de6fcfaf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea60339b5ea5a7b1f3c4ba1b785c0d7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb9f6876d58d3eb6eb6d965930b2a7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae905a2273dc5f9f6f41ff1ee8f28021266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fcccf1c99ad4866dc12c5c81c58a7e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1931ca058ad1dca24e88bed9898bd405268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6b5f4bea3f3fffdb832e0e8f11f02269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72683dc326a34a17562979908c9b3b73270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc95a1da5b3613595b67eaa6968268271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df08c497f6bb2b8789dbddf81bef9af272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f619bcfb50d3c05ff93f70d0ffad6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a24aaa4d1c3240b6825699a4c8470274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e81500c12e0cadc8202eb863ebad72275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb74b6195cd4e46f1a73de3d53128740276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee73b4086e8eb6f4f9c25040ca6de317277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6bdefbbd9244572039e5014c96cd3f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005397e909323e048638253b9b85fd7e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76db4aa3465d5dc21b1f7da247670ae280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dac762d81006d0dc5f6f0dd890d60a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23b8858950424a94662f9dffdef8c1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7893b04d330c0bf2046c17676df9267e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ba40509ee80ae78ffde33a8f1c479284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f2e9c67196ebf227293fc6a101128285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d2096d1d253f5179a2b22571c2609286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e8906d7446479aa51b86950c2b4b9f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b79df10504e924c58a55402a2c49f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375dfa9d1912cfb34b5801eb78191fa289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a58b92f469b6223d218b14b032477290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c40780056ec210b01aab813ebed04be291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a518d9414598951d0e5fc0100edfd069292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da9ac5070a7bd3e5a1a2e99f80702c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b80d39e909201b2d23080d248cd272294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72df719ee895ea34211ab5a4473faab295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c1a1a3a1817eeaf17f35ebe5688f3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d61cd2cf36e0f141839f87e623aef297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf1ada6e7bc0c9ba267d2b48d939d6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126492f228a3421af0752466dfa9d57d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a896cb81f4143ecfa19d9f7ee9e41a9a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751a4c59b87ce19209a64ad016d3643301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c08197076906c08af5977def37efc0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153dd6d73fe1dc6404e45f8c3f0c3f8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecdabb39f61a1d0b403fc9c016e12b4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d47361bcbf618ffff593bbcb546ca305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf90d612c7af25fc28a5d0d510aa9ea306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85efab92439104f0177ced1f1e715b2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff7f095d7973e6de1c5e3eb100d041308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc77ead45fff195818aa8e0b6d8c44309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda8748108101856aef230f8525c0866310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbafd6c3d7e514cf8d15c7f77abe547b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a93cdba4de8af95973ceb7985db6791312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a4747dc4a60be022fa0b1694a185a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362ac27fd2b64074f644f2e34fc34e4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb8484141c08a2325cb86856c0f7f7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b32dd856e5d93dd651ea1a0d4370a8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae9dce9daf9074c2b3ed2b4f48629f4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daed92c99f4f66a906aebef5976436c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91094d1bdb0b6f25d7f021dc6d85275319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc088f50129c69e23328f0f958529e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6257c7212ec218dc77e726836b3fa798321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09e54c8e7efa53ef2b3e57bd696838322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d4b134f9fb63bc4d1d210b4667400323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282080043cbcb721c1fd7a57c8e59ba2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c37b59c9449182df0e4470a04f6703325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328df29868e2e6c5bfe88415f9e4d9e2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081546367c3bf730d82e6bf1d2d55a1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cfd8a714409d8a6bb60ba6e0766c79328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f9bc175317040b8a638cec5727f7c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e10423f66399b4b57c50a1f6c224e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e978f7b0b92dd87a7aa529134de041331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb65eb4336635617f5b931adb8ad815332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c669b2075efca9aef242d3499e0e8e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122549cb10150291b008f175828bcf37334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f96df56336e278ce794ad8716a1bd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f8e06a0dbc099688cac1c19c34265a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c8c27d007e34c7a1627a39682191e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1da87be19e0b2ca26b034735980e20338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f2004bf92603c58c9a2cc70cfac46339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ec6c1d97e47e99b3cacf8873dee03340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad04be2e5b83e68a356042457e9728341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5edd2a8a7e1c3c1bb5a62305eae893f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813ffc9dadf32fa1e3479cb66b90aa6a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649bd8071553cfe162a9918ac3db6e51344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b68730b385b0c24110496bf30dd066b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbccedf678e2aa70dd0864db9598958346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c75083f30aedc8d80d7a7574359c81347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c439d01256dc2534136420ad382323348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f080888ca4a3d9fbe1918ab03f520349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34906607cace1207c5f8091022cf168c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0660c3390a55f79c0c60694a3f1cb10a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42876c65aa1c32b0f8c119b5fed0f1d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305bd5ef37b4a2294a7b9878acdfd2f5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc2ecb66e05488c7bd85c858b14839354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7f69d69591941668a4dc70dfcc685355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265970543a75ba9fa5e72cb18b3d60f1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee54421ef5ece87df611ab2032307b7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411e4aac57bdad5c5051c9a1c4f29050358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d01759a5d0181d2f5d39a5e7d3f4f6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2958cb87bd6e28be2c5f3ce3c7cc37c5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e31ae5228e0ffca6e4c85e08f7f8ce361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f223c07ea8cff6814028d3f476935378362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e927c788f6029dd04295ad6f1792a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43570d1e48c7ce94109b2e1ed711d7e6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ffdb953369b2f134ca17a69a9b20f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e43ed13f306e26ad986cc8774aaae366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dac1e40c55aa6898d4113a4eda28c4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7411fa063695260372a2f4fdeda1607b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c78b7ff00a1202e5198dd8a5cffa9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97acc09883eef50f871a06b0a153df5b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d638784077b273bf3c5c36c105164371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c6f46b365a8e92cb55464864fb2e13372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d62767a7b2e53f17ecffedb3c4f30fb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b683815c1b80974d5a4bda45cf17667374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcdc047193bc20e091895cfbd038a76375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a36fcedce4778c387723a1e1f0a463376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed57dc876adf69bded9f64621f36b98377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d16c5e6545b643a0310c3e690a43b4b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bde67f1eb222c3d449204bdf890811379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c17616d871c9ac48c36c75e416d43a6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f122d10a4be4baf962eb14304ef6c2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c11376e182939ef1543c963b5e45b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd7e0ece819b0bc18750bce5cb9ad26383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a2977e2610ae8bb7939f7d28ca00c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bfb064ba249b92f9087786c9405846385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb852001753a3765c035653d556a50d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ce894c8d95ccc2fff453fc10a4c2b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a309a1c13999cc7c85fd89f50c61cc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb1914c95322fe5d61bda7b787b4ed9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b338f0c3fd7e399bf6ac30f4e06d4477390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17c2e6957237a8f8ddfeec746233e7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38180a217da30170e4de11cd7fa224af392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5260b8bcf0c0cee306f2edcf31e14c8e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e9028911ff651c39b886d4ee244f3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1efb730d843193a684551a6c86a4aa395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25459019c2dd3f7d7ccdc5068b7e39a1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b66a075b9d500243e212d529135ecc0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f187e41df814c1debca8d51854c33398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a973ed80956a01551e5f21e11d170366399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9212bcde630a4f1aaeb95e778b20a55400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09954ab0430970fccab4f174ddb6085b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5e09dca9a9ba60878c675431b1b348402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f51ee513b497ed9b4bf63a8f613ff403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c884d37e31941feb1fa99d06be4b7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbbe6c3cec8266269cd32ee2f8ac35f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d2792f868a73f9d22deca1c3a78195406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3020cf11a84bedf04a1b91cb944ebf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56e197fa153d69f93679021d826180408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b5e77d9b4623cda32be063080d61b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc299dea153b8600e7a4d3dc1ad8e7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be61eec38188b41908c9db42ba3cd95411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c163781fa195f17af5c764b9dce61c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0547e96fcaa54a129834c5b650eecc6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee839efae7590a2fac3aa031f0ea4f44414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff80197d4b4861cb90240af2bc80606415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4fe32318ad399f18ec731666b10f53416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a538b0bf8821eec43601dafff9836ce9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f7bd0b9d17165614c1a53e780e559418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c031c0db0a6922c37d95288b774f5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f80623b779e6065d84434a8ea158d1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a8ed2da62fe443d0af25efbcc99b9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c82edf54f4cf6042d5dac551b6179b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3536d6e2d5a5bf543dfec8547d22ff96423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c90897ffe774f4fe8b82a91ee5db96424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ee5ba8886b547402f726ab2dc5ea4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c24c8e717439c9e4ed46b547c29a3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a260fa733b00677a74585b475476dfa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4619179870ddc596e38671a94c75e53428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f06299ddd4af5c2813738f9a3d7580429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f2aabaa82998bddb20b26c9aaf308430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbfa21d8ed688ee0262d5df70f85332431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7674ea996f0593e67725dfb90b83a9e4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e702b02d5e90983b45d7f15938870f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510460d21586c6d3f8e819f5e15a0a4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abb4de6b2a5ea2eebce2790fb16ddc1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a19d1d74782fa6bb768349b6f2ba76436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f96e241f0386f71b4bfb970f269c57437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ba7d583e9343564ad1b59df08cc4c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff70d8d8e90d3df20282d0b3b7289531439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89baceaf07095044e83665c977c998b2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f46107dc06154205cbcbd0b7dd42e6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd4ee717a6a9225a83657955850f9c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664fbfca382409f8a4b5715c1c527a4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcfc3b908ea8abfb05b08d82b600ee5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c8cbf4c4cd9b60c8166eecd9f15235445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2143a780c762c85fde7f93e33fffc426446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb272fe59c8eaa95565392e3b9ab2024447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf317b4193b3efa54145072292d0f443448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6334fbae0f602f276d27de356f83e7e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e10e633ee8a2f02f7d5ddcc29e677450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b441ff97bcce016062194148a7ab7e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a073039d69097d36dfaebe38de414f94452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd4b1994c2b8945be27725615a5ecdd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8883bd2011339865ec4141a8bf63039a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c2d19b54fe2e89f522cfbf3b079f16455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c52607924919bcdc5582fbb2881227456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064562a5d472f73f7d00305d4c6c371a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd81d14d4d51f199af7d363547d9b34c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c2ce45c71d54274a7943508a549575459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeabefb01ace9ffd1975ccd400a663e4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0e310b68c4296e327ee1466b03bf9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403eebf9cb02bc5a14cfcc346d03982c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4bcfef1feb875299ed34224d5626c9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0271c3d99de9908ce84f3d635de1958464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f9ed53b575d51016f7e58bdde8915465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eff2eb026beb38e6ba006e89b4d480466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3298c024218c7c52317ce3aa574ff8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e88b39f6d85e0719f589988e6271f11468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2460c711ab04c551029edd4f92ef2de7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c880761ec2faeada9cc1b8f4fded1ec1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710310bb371d0edb98a10f1260b5250471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c9143edb558d2eb19af9cfc650d36472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632134329a37ba27fa29493ee52764d3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d843ee852dff58ab5d37336228d0128474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee825f630ae0600aa271fb9e78ee0be475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cccb33451b855c2c0800c8f0f35d2c4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db75269917166b00d66df0ecf34895ff477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9438779b23b89638330ceb732f102cf6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe9053f3ea0e53a04641f45466ea56479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7b100a99c54dc10989d3241a74adb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd352d9b471807e83427aa463e2890481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f122bc59f303bb1437d8ae598c7d69c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd13b382ba056bc308936ecc9a9294c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22b0a80801bc1d32f289d0142e215f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807e177d59bcde642aa60f0598548c1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc599381d4a09ef19100f8663bff8a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03618003d32994f8c19c7920c61afc81487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bff9319a5cdd7ee7814e320736ee70488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af057a362df7cc4d0ec9fbc95f6dad489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd6067dccdd8f9aa8e89306a3c8878490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb42726ae363c942a776333881bc6d0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ee9b257925d60d11c7357d9d93e8b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f58ac199dfdb8fb7a59891aa6dd11493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d86039f0b094c03328432dcb28d245b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c46fe4f08d6f73132dd3ca400abefb0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb52e3e8e50656d9a799e9ba70651eaa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db7aa10acd15c09051d8514a241a31497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e992844a0328383bcc0b03e2457076f7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0035309c29b7f995e3d7fedd62ab4d1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694ead1fa0ad11e4f55c168cc19fae3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a056ef165a0e8fbbcf8d3cdc00a828501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5217380016a7c849a2d793433be6752502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7ad94b6b1f8be0e0146ea4fb0fe795503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c29aceb872f65dd33073da42dd2c651504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a1d058fa2c36fe638370036b4b801505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef6b2215147dab8f3cfe1105070b58b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a3ce393c513a21f64b9877664fff96507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a21fbfacf8ad3bd946109b66c10faa9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa6b948465b4f0841c6ddc1551c44b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c346d77b73497477325cda7afee0b8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc3d6f621c8129175e31c85cac9d2e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc0ecce051b059f430abb2a48a1c25e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c6870f72740bce887881d0357ac09513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d8305aeb8a795ac8c925a68287fb0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd37ff967e730727ecc6a4a811caf57b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14adf1fe2cda008bfa9efae9efa0f40f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc999855bf0aee68cf2f734d143ed1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b5c76f48c48aa22bec972d940a23b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a0fc933cb4bdf9cfb8db29329ff0c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94572e1644bab2f17f3a1bdbf05a510520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1997700cacf85526146c069366da53521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee44f93c2981a00e23109a546d04098522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9a6fa5f895300f852917bfe50de52523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a6c736f0cfada79fb1d1689d8e2c48524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e1df320162a46cea22b32ff92aea6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400df78f27f184756201f7056749b5e9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8524af4de7d1b3c794ef0bdab933f767527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f24cc38afeb8ecdcfc19959dd58ab52528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc9ecfc55377b217d3f0ce28b243cc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d69a349c64313597fc0bcf01019c82530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2791a96f86810b7f62d0ff5c53a407b5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa644343b0d2ae4cc1fdc321c6617b5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1837926f55c16014e85d2454086fce533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb0d6ad011714b7902250730189de2c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee3f9630fa4b5ad2f9eda6fa6f43d39535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd55d3247cf0c4d6073b26ffe13462536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d928a624122d69d94205e7b6b41c7a9f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f03ee3e57a15daba552fa5fa91eee2d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac3e20e9cc7882b27f29a584257e28539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc2f4b189179cd6550297b5e549817540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e0e87578b0748a40a6b6ab5e0a654541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225fee46c3f2d3735e198e83cb84a36542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff3e34410243840942d98cf6e9123d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d5b8ec5854e6e7f0396bcd3f4d8ef4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894841017df6cc8c3443aea8e2862c11545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf83d98b36afdee4b93659537ae71b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e31dceea6eae1bbf92d26cd0f85581547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d79e81bbe4f60ae023c2d3a252a60a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a59c0c349c5157d7f364a2772c1f32549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679a1ba307fb8272ea89307170c06b2c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f7d6383835f4fe5da0515709254f5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72933abf71da3385e5ec2a57dfa737ae552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c48c784d7c937d9e2d52d948d8ff5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e12b5e4e8d6251b21a3fb69eaf3ab554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b6fc2b2dc602f89f6f99f0f2691687555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb73279e6dd88de8f2b72f3bd2e8a6b6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace4e876a22d10a6a17898d777040f9f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a8bb90148c30194833740a1e7bbad558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f44e1eb3187e2f9ee2ea374da93217559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e06de736638f131d96e190ed2b68e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deacd117e05d571710cc93e860a6ce22561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49760a7b477453f1e26561e32f32b41562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f249e10d2757ce329f94ed6df82c01d6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb3082b728e67104ec46785e5d86389564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b13e9ee975df01379447661f7c6f18b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ade8773a2ef6fa0147e6ea52e65280566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e717aabf642eb0375f5eb685843b3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c95716ee88f539c3bae51ec2aef41568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc99f50dd888ecfc3f27284c415c31f0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe4ddc75ac5627ad4976ca4699d1211570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db1cc2abb6b8796511b8a78eb305f4f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb66c5b01db2b249d09e2152704008b9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465dd35ac9d1564764440388cdf05b9b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb1880ebf4b85c56ccd3ae66c7714b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9991017d2ef611d57b0ff41652003d2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34bb7afd50d5aec794b519b98411100576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c6f0306f8a2f332cde0a80b9ac386d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ac928f40638f933c16df2b587871d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4401046b0034e247f93ca1f556a5b5ef579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df95ae08aebd5ff980ce3e35f41d4ab3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e199caa9057b127185e06098637c2706581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d26ce5e8d4c25446a1c9e49b24962582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd36b945c1fae350a0a8673496a0b7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da5e86eec054da0cce03bb75edba11584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa60c9a6330b6aae67966b49a570005585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3718f0615a847a8587a826c25d460eba586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be32806d8150746c3f7c3c6711d6c187587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e4ab1df6afcd5aa00e5129e9ebdd31588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97efef3defea22a46eff6d8dc2bade79589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d1cf1e2ed5c3034354d9bd957451e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f065da7504b3bf369adaf9216256d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af44db1fe22be60bffbbf7dde0b77f73592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d115ce00fe91923829b2234d35b48950593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda977aac7dfe1f82e6aa62805757a5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42fe4542996015593f08373bdfc6cec595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79170c484fef1403d3a580598ae85e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec98cc80eabfcf8f71df6681992fdd9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bface6fe62327c8d7ea40e484911127598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cfa1c20a057f98d65d035ac14ef03e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e8881f855f2de0899bfa2383337e6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a227e5d3317899b544fba66db57abd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46519464794809dba6b74fa5667143db602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b98ae5bbd33429de746b31fe504b7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd84a641a4cc7461baa41342cf342b6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb658f7ecdb1a3f1f01e9aee5aff963605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deac9ebbc50c6761793e3a6d46e19d5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bda2ba560943b99c19cdd529788a59f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a61ea688af7d021bd073f93681402e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea43054ea3a088f1a01912994453e3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5af9daa74fb4493dd71bb88dfa13d1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ea15e4b6dbd750ec67eb1065cb6b3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e1535ea90784520a39056ab0238c6d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804a0650cca42bfa8e41a399671ba9d3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95f31f6a16cc0d31069f36c16e593bc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a0a02685af368607cca4095fdc231615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22185a70940ee4ed8efdb5e6165083a0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec5170ab1fa6fe643bb60c8320ca28617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba26a41e3aad8c70cab754d6ad8b57618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ac90ac4803eac1144edb85571e97f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59a879335ddd4e5b927396c54b2322620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18967f70651a331e7ccd025c22c495c0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc36681a0e24c5a54eaeea2c2192df622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de947d49b665a0810ad7aa0f0e4978623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c7d36bd0bcb863b87fc99dae814389624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b146e5c785cca5f2d946a7a2bd415625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f5c5b875cc97852d9abdfa5e08f4b2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8af65027466e0dc609331ebffebeb7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3802f63ad8849f22e1f220b9b2d373c1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161508c75ea75911ac5942b39eb9a578629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d420f7fe4935aefc071387f9ff46bc0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ecef0596f7e7c63b36450562a816e8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d48f788d7cd79e3a2ba55969d3f782632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761eee6cd924dcf61e0fbb819c331cc3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bac0ad5caa3c63374fe58f1290c130634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f45104ccbfe8396c1e3b5ef491fef635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688177e81ce6aef452f6e6813e9a849e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a688bdb92d0c08e8ad197f9e31a68c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762aba7458acefe66eac49882051d2b0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb2803d8dc65013893b2968c2fb3c69639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce65781f594d19573915327d0ab4e31640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da60716d7a00d9d0b015bfadaad6f51641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7fe071621ac45eadd4da1e05402a01642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591560397195cc98ded702ee073a662643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d46ed6d2d6ee67897cdcb55d3af4ca644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad98a64f46cac90851029b1729594776645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8631f97278ec325e9b775309a14e36bf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44194e08827e9aef47bb211c425f8e73647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d27ac7627a61e66bd3da25609382264648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814887bedadd30d3ae38fe3c50917062649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdbb3b2510af3b39d63053b4231e334650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff65bd642ae5111b6d6a4c9ec8d12326651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad081fc756ab21797b02ec98b56f6ae652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e5d9c8c3d07866d4b732b24f6df6c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32216dbb809616859566188d530c90a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b04aa8e31952c9e2bd0a126088da9a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af7723f1618e9a79157e853b68fc403656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a84084d9adb02aff8127fbb0c9fbdf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5acfcce6e28af7b63057af9e6923e8a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef297822bc2ccbe87ec4d00bc51a1031659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90950d613dced3aada1b2c3f9b41b48660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a7a8f4302f08a6c612dbef341a7b90661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5445952e3444434c1e25484f0b0495662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767db3fdea727b46f4b0054eebb432e5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7184ff7b51da8e67fe0ef15ed0d4a1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58107429fbac1f1de355ea3be52dbc4e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9dd96735296ec4a5806a3041f8e1cb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b154c6134dba89efc5ea18130b6e45667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef37e9c817e508fdc7fe8d171dd4aa70668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9679d9831b6d43a8251ca1c1deba8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ace1fb15900732f8ded5585e89f00670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775ba89d1708d5aeb9ac7230e31b471671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9019ee3f93553227fdc7ae1d320c531672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748136603bff7f9c953aff6015d86556673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6cd6dbd004f39c2656d3f03da4b02f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c0d5ccd120bfbd6f213a2fcf37b07675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b3322c26912fc0773313d68bcf955676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b98b856cb3496d5786f756788954548677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254cf90e9a785ce0b3cc49e62800988e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d333df5abfede5615f894bc764148dd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c25134530d019490c1d71d54273f47f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e6ce596c7a1e17ceb6bac87cfc622e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce11cb9951a940fa5d8d7f90e6d62fd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c0979d20862493b040c74f6eb292dc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6894a126a919ffc1bfa61fea195b50684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92093ef4d6e31d765fd82716a159d5d5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a992e1c72862136519283f277093a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4234b60ae61be65d173565459aa910de687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13152f8a16d3c21680b5506668948638688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64df7deeb09a32cdc13cfd9eace696f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45073fb8d193daa164e334e272d50d34690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c28bc79a61e0475cf4e5f74bdb5517691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1140efd11884a56af25e6c7567bd00692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056a71c65cb4c5142530072e648159b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a44fa090552e5453b35932e10708c2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aaf720bda218314f6d98020b977e78695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff678161978e690117df5af98ddc90696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed6a86e942aca6fc28c0f6f1b6e2e97697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ea73d509cf3977e5d9a82fba91579698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4423a6c0472d84cd7d1bb182db723ab699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685c065fc54f0504e14662baf4ed8a3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a519cd472aa66810aaa59a39ff9c6e95701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9eb50515cc45860269b2454d2fc1c9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929fcf1cb1b5ecae5742520ff08a9c7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef24deb086ced4005491e1e585fd8c7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb032b09222a8ff472e37db340ddcb5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2e60e041422473bed9b436f8ec217706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd42044fa085389ceb147d846afae72707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb29b7d888337a233a0ac8dc9bbfb09708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706ef9ad081282598bf90cf9f3df5ef709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c303eae0b82b281847d27a468a1e1ee0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d652598aa63dd3a3d68b2c952d723c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c1157160ba77f1bb054eb3993df9f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f24841479cde6bc8559d865efc855b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03500e76b65e60f93ec3f1a57d87fcfe714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b5da1294ea364a8262e22d8fbc7502715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc3c1b1e5b0c8f3c8a0160b96df731716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b7d443ee63e6316b948ab518850bea717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e547807cb704afe705fe6b32fd1330718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ab96b3f99fd3aa7bc7fc0c6775e51719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d72e8b52e09095b57eb58b974261c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f4a8daeb064904f70a37e7740c2cf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a11e3a0fc43b73ba1655323bb72b85722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b6add9f483c7df85bac468ed3363b3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06bb2a7010b0fdcef4562973e0ce84724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f84ee5a773e8db3ff673c29ccc0b7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ad12a4ccceeb9c23e0f68683dbb23726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef06624baa650548de8a279787b002727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c026e324535c4f329bd428f57e3e2f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ee2715343b765042ea9b5100b3058729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c8b5a7187bc83135ecc9c92b26e932730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be5643e8f7d5a930c07d6943cf2e8a6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a8eca113da387695d8628f9845855b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b5690ae3cf58fb04ae3605eda7bb6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cf3ccb5f16f8f91c90411a67ab25a8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783dbb699dbb7b7a5c74c1f36336de31735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd504d57d1336027620a02c77e74362736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa4ffd19c843a01c03b02d0befe48ec737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2241c127e3930f01040a1c3744691b5e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd96c615c3647c5d0d833fb99d90fcf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e2ce3fd766c025242e4805db8a0fb8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec6b15448a78cd2766af7c09ba3c7b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23512202f60b3690df298abade8bdfe742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c2f3d92deb0a6f0e8741b4185698a0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ff32449ac2e9133240e4acb9d1add744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4378aa9c09335ce69b5142076037d734745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2faee458c08f2c3c4972a80760794746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff4da121d8d9e8feae96457bab6716747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ecf437444f230bf934cfb6d020ca3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f7309f348648ecf347f6ecd5febb9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80abcea94fef5a4da7c827cc41e2260b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eacc23e9eb6399141a3f7c421ca7007751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a221eb8c17991960714be90f82c798a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa88a0f3a81dd36f709b2d768b144b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e724e0f1b971127d3170eda851b3ea754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110dd1ef2d29f3c1d8901b2f610f53f6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc996e2529a1002953e1427b36f3de6d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7662f42cbbe1cf33fb35030cdd7da4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753269b93da43b238a90c1735f66cbbd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6c4f66a4d49d4f3220cc6bc5bae30759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a76d46a22310ec0e687a102bb1ee55760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a573e126190dc91b1e81d3a13a674e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c8699f184c0469e37eaadcc217874762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af82ce0363d9482a7539b87e71900d4d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8169853c3dcee6306cd82b297d41f8cf764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20888c069d029afcb0ebb4152201b981765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b457e6c7d3111f7ca67bc7482626cef8766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b2b340b19a35d43da517d7f32b47b8767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750b266d3739690f3d935a1e54564e3768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6816175ba3db5009b498184825b95df3769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ab7b81e416adbe7b42a0bcf971892770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af287642237f81aa75ccec2479a6598771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f18a5715acbd60a31241b81d5636975772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f80b7fb8e01afef55aa3f1439649f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b44e9dd1be1281da54a581eca03da774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d168feac3ba5a8844517ba508379137775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16beaa6788ff1460c2191dc10a9806776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac9bcba0379e999eb55495121fac90777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c6bd08064315b9bec53405d73eb86778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716dc103801be5fbda86b36b5a466889779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8808fcc8e28580c439cd4f3031de9a1780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca733eb33184325c2700a51dffacae4781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3680465742ce9b3e7b358b7d58dd96d2782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ca39966c9cbfd9ef2721c2d62e3f1783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9baf5c497323ccc3390a11aef2f90d0784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950ffde0ad0a3c124c2ec73fdd6d7b2785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7740f4055451aadc43d9b18e90ff0786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e1342dae003d9b1478bdbf2e7fe4c787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc365b9989d76eb481e67bdea5b79bbb788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112d5a4c2e20b27cdbcc370cd82956b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce84916d52d2007e6e4765648bc2e009790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e95943ac881d3450d6539424d76898791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd44dacd251cc77bba849babd7a37055792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb9f4e96f06fa063f0df18ead987c01793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f04e8cf92c95346545e5dd5a6248176794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116bcf4d2aa9751bd9ff95e77b05381f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9209b68c49d2de96627600dc6f49c00796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d8839469de8100bfbc16a05d88be1797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9170df02d262f77e4afa26bc02d4a4798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044c1c48a797b6e9ea23d7688c35528799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e304aaf9e245b5f2f5f08066c8841db3800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ced799451c8f8c381700f19a0d090801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba5418b77f5419130eaf760dcef499802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a5d4c72c8d3acf49351a8707a9e074803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996bcf298efd32a99fd5b14487eafcb804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0461049f9f37e2abb5673b887ef10d92805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356814b7ae5618f87de135f5d433d53a806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19327dc731b3c2920f9992b98d33398807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c8feebd44f2054bfb2de68136acf9808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13924c39b2095f2d7dc6307aa8e77bfb809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47384b4afdefc8329d0735a049692e76810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c11f599cf49b3b8541b2fbb838c8e811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f014c967ddb4ccb055ffe3bd539d1529812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4560fead8ec48b5403edf22837064e0813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fb3bcadcea3f1d97c95746ac09e9b6814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af2cbd996c5e545218aafaf74b0b58a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d358503693d125427c833b00e175cfe6816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd039ae44f2256b7bde8ef5220b021817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce27aabfab005975861e1613a329fc818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd9d089c041db8b8853deba6a85593819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a905d64e9dfb8b380394240e71403987820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775309873c793abae072c4eba6881c5d821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c9547597a1523c3852040a0e6e4c9822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f36537b08aa34c34b6eca7664105dfd823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb67fb798905bba00b75e5b8be15bd61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d782eff62fb9640e704e1aee93da10b02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ee0d3a950687e8ef3433714b484aa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f62d4518b19e1675bc75971b1a1ae94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b622e791a625d980fa93b087161008a15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2563cba92508b848b9ffc6465b569a886.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121d102a4759f0fdfa13e13752bb6597.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e019439d74df2d690c02630e5c9fb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef2f91a8264985baeeb5384031d4cf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07beb403f3c89a55a63a165d0f80c3fe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2345cd398c058d675e1bb6e37a39911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f062db870ac44aa6677f542d4ed8561c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c84f92d403ff81432e4fa117ecc2a513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e872b96977414511a4305284a4ced82f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad17335bdba6f76dd9389cc98ea64c815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8bb128081c15dc247031ed0142a1fe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c120c99ba3e38ae158a6b39c8c609f5817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e260848915cf8422afe90561b432118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59172e4b5e3d16321bbf9c453e39630e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b4ad18a45bfc026d9d6ff6733d8d5220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabb2e9a6a0d9deb32ef1423ccd6529121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f459eb1f9f49383440025cf1df90822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb677399ed3bef07697a10d985f27023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e907d194d3110466e90ea474aa521524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5902e1a09ad95aa6be3a74416cd29025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e0974518cd68ec3e08d3e5a077c18026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b121764be29987fd9b18009219309f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c10b97809481ba05da22621affdcc228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51640559f72ebe1993630f2709b75729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832da721e0b0cf8b61a66d523b9d792330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1270005f66b3c1a5c1e67880060d66c331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb0ce3bd3a922a7efe6294efc3d8de32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1841ef42b67f0ca1d0442abae57393733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516286b0bb30975e97577f1194d70d1734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdcde5edc4f0fb53d2263eec92210ef35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c17f0d9827147802879af635a0b55a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab05d87df254be66178c2bda546a8637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4579e44e04849c90066121eaff797c038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ca53f4518bb3b45822602ce9961f739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41ce08d843dc8b25d930a2ea112a77240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ef5eee392f7f7a0c2bba8b68c0deb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a75c4e8f4fdbb63c74b8c91c675e2542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18683bb59ca69ea72f346c2ce5915f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca04d0094155b4121dfcdbf402444f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b97ea8908f1388e84f72e4cb84b4d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab53d09e24bb34de1b2d6ceee29385546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bcea63ebb16844da4b2298b00b145e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aed6ddd72b230e591b4a555e0e45ac48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3096ce6f7b753d7c55bdfc4486a194e249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54d76cb691362e91572d8acad721ec50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7679713a0b0802168bf0f8b39a5e495251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c3492a6ae942dae3a4a2131d7d5ce652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9bb17fbbe0b33be082b8959a6b1b5553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1640d122476b41a21b226cbc270ea11254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd6899cd5c4d88f988cfa90f76e30755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf137b53e10beae996be2907e2968456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe6fa4278d96c6fae476aa474a18e9157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d49f7e3b462b567dcfbff84cd1c2e7e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a088ccccc56caf74120515f80492159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f1faa5b221eba59f98e4b3e49ff70160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a0a6456c5fd91d2df2b14643d411b161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6696521acff90ca6e362579c04d0ec262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f116b8ca64c209d06673faf4ccecdb4663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb6ec7d39f4b23e90cb1f03223804b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abffdeaf6608c3f0645ff17ab9a81d865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321ac27cdf5a36c3d2006d1e27a7929166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0997403294fec026acf07ba8ef0155e267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246deb214122ffb78141b72bd2f04fa468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abea2459d6b368574a0fcd3410af3dd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b68046e65781348a6840222b1e7470b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0b59c701f276674854fa6894a1a43d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ae6c920fc69cfbad1f52bb73c55fb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e64cdfe45b9bf3c30581d9fe490fcd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55f846ca89c388947f525dfce01b2c574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384415c7e08b2281723776cbe9f065a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a8e25e8bff3011721c0d5bf4f2237776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ef4e2713a4a839a4a1e9b98915c3477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c13d0c2db0e0e7f4745e8e05f88910a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13de680130f12d0cc6b1117b6beaac579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c7bca8f7636454415fc17f69b1da480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777d4edb12a131cc613eddcaeddf0dc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab209fc8de7ea12ce39b170a1fe45682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613680e5b3a3255e4ce1b9538384ca683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99cc48d878c80b371f4e41d23bcaeb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f85731fe06405c50812238cece97285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe85a552830c4a236a8e898d11b9150286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f109d9855f633627c1713fb7e8835787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900b8916f69e66ab58001f93f9406bef88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4953205dea0eddbadbd3a3611e9650e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d1a4f62f9d45fedb18065deb70286290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e82d482ab28d4ea64bc75865c1b2091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61155c195711e2f4563dc4f8947f3e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336874761a6dc51283f6d385941f0ad893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f7c30c6d39676aed94663f7d93c1094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12cdd3542ce2824683d85bc5260c5d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1054f4c6064c5dddec75f5283a1f6a4096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f1cc75277694ece2be026ce7cdba2e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce33378193b8ef004611b1c8d3b529298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09592cdd03e2a1e18e9d5c9d60dbeb7499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa93626ec808db59a0a3318f9b2ea3f6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fbec9916972e9807bfcda769dcb8f5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f148116a5c61df282170ee1c85cb416102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a78f1019627744d5d4a8da05da36c9c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2fbd3a640d84fd4d44ec18b41a9aa3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292157e53bb7c26c5af6b47250c09f38105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567a39214a20e772072f9700018cec0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60767af79f169007536c5f8fff17c5c9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e7ae51452e7e692272aac6884a78f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8d781227e0293a3c31265b86ad56a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a4fed3615ffe233ab6ef462d886eb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e587de44d6606a0b86bb57c7d85ba111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a941390839c2b12b0e04bc379da0320112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a2ba7a12fd7996ebea89cb661dc62113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd8715e18f7222ee483b86dc391d26114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd6aafa75afc5a298af39603f96e2a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a387b65c42a977b07587fe007e3b0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbeb73d4c039af744294d088cc54af1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb434f77edc195fe1327e7cfd716b1a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b03d81bf0ffe75547c5e135c1213e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fcb62a59f2fcedb08fe114da6a20f7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948260cff3eed08cec3b4207cf4b78d5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46916e61bc045f2ea8f55c6e64794ab6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f15a191e3a184bf0f2e4aa3adf5b9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a08dae1ab129d7b5faea899a37ea36124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c566d787d150fb50913ff132241d7a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8919504ef73f73433e0b45159acf356126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6746b1c17b38e7e5db95e336fd766434127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860dbcac5fd7c5b5fe51b822638fe135128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec28e9cd87ec308b27eceded2c70ef4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697cbb609bc1984919be560f49f06d6f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea869ea5d0a81c4f96abd20255fdf91131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d779b3998cd815920391c5f89c2f8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f8e0b53ebec048e9940abe4ec75ae0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493ea6fd84d870dd10b2dc5219ff718134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc106f11e3e3f7c7f34ff20213d4a5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cbd43501230c8e03f2b8c3fb0eb695136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a0377671ad455c6a55adfe11a5c36137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb44c77c0b61ef7d460d799d661eb81138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeedc8bdde67231a467b326d1ad6cf4f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ad5377f114f9aeabb1db43fefa661140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1fbe0ffb5dc7021b8d7559ee57d643141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0cfb053a1ec177e6089d7fb142ea29142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a535c5cad520c612d669d3de34b216d9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65c0ebda3985402b68ffff6de5e27e2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a0349b907e23b5c6e266c00ef8348145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be64bd3ec1544f1be115f9167236c2e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bccdd6a17141b1573418a136ede938147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236dfdb3cc6edfe65b6867c706d89ab0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3528b133598525179be0383e0154f18149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50c88a8220afb17f821ee1879045af150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f58ce6258dea27d97cd2413f40ad6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a7c6f66a3ba8c1bd12d2c9ea60f2a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb4ddbd40f9d2480a47f470f563bd6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b706e942f8d6eb6d541dfcb88e8a22154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1edc6108fcca2aa1c9454ab96e8124155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8387543fab9df66d0aa76c66660fb4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba256f777c57d44df113e31e0c3d8935157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aacb335c0d5da9476c7976dfcf5fb5c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d046879e067509fa4b7a84139f38b43b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2532a490bf69d1d82b41afcbad726297160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfdcccc13df48a149de4812fb65ed95161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd26b002f9e74587aa954eec9240fc88162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc5e5600fe1655505f9d0fee1cfce8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90549316da191e5c179d25f6e30d08e6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db5e847cf4ccf82007f7a597a2a625165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e01e11588413affe8a0be2f8d48210b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49b34a50d4fdbd33bf389d8dadce7dd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a71480afd560093f430d10292af44168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db6776d44efb11a45373a14fc989a1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab4b4761e55e5918abde7775701710170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4840e2d71d1593abed19097e8d3fe419171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9854de60242e92fd78433af1df01d4ab172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f76204172d078e42b967bdb40e2fc5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cff3f9872bcde3413e4bc30869989b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76dc378a5fb6f4a2c00230b94f6ba32175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f4f02d3ff4e92a4378358688764ec176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c2b6f8567c72d5f233999de1efe2c1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb9e8fdc749f54f501382bd8a235ea2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7eb6b7921adfdc99dec0150f9a588179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e777bdaac4daa3b8f76d0f98018f3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acba490068695bae0015429502e0e0f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eedbd33562975f9d6b4b6c067038c7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ea08f96448dd9171cf0ca76d37992183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c25cd6f912fef4f30b1cfe9cb80ffa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e2e87832147b99687a8c7525514ef185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b35f4787f2add86f34363c9851e33186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42f8a29fabf604232eaaaffcee50490187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3d303067e9762bffcbf0fcace4d07188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d4e8517ce68339dac1da6e442dc30189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf066bef9615a7bdcc8f4faea23038b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475e00496327f74779e344fabf5d566191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b0157aea46e99afd0b02f8751f8c9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed979f9c16abe017442bb9f1a32c00193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38352198fc7d13539db017bcdd8d3357194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6417c0248af29bdf72c5a2aa83ecca66195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec063ef260b67429e8fc76cab7b0d2ff196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8762759f6aae326b4e932071c0d71908197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce98bbf04e94ae666558f6da3869f92198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e57957941c6977f27b843c1f4f0a2d8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12960752bed5bbcebf6d6a55ea14a4f7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3533ab30ae9f9bbf66ca08ecb99612e2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02084b1d16090068843407e0d0b87227202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e71ea4a352c41d1a3068841c98df121203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e20d3b3fa9e6aa50c5802a3612814204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d31b1db42d6ac36df6ebde055f4509205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4086d9d2a52db13ee1a62c395c7c9b78206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c2f6878a4983d9b92afce3786349e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c2d66d40e31afc28ce7dfad732f36208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6fd283c4207dc638828840cdd007a1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3158a9cb8908df1345c8d2fc29881d13210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86456de7072bb226d4b31041e50bc48211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276595b2c4b17bc9d7f9ae4819daa3e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b03041a91f7d89ddefc9d4492c9af213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b8fa11fa0f0a04f54bd84bf7d309a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea61d06bc225468930a86a7e1149645215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e989ad3be099c554034237153699600216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841de3f5ad715fb94d1300da1b3d59c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d924ab10448a797e7384a0cff27b3d9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d9743959832b5a79526e72779f5348219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345131e3f5492b7df3e03d431dd4e0b4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e02f97ed26b24dd6bfb778ae26206221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fddb4ea8c844f28b8ce44830360feb9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd9d38f0d4fac397f2d423462848206223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca16312cb5692f8bcd1f43303c39d5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda3c3531beedfdb735770c0a45568af225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ec53047c8eceeae2a8400f7837dcf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06ee23d27e0831d58009349e2013e7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2527c176a18a37b7e50fe7886563a9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a6eae4307169ef1922f0a389ab244229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b15769a78e4b02f90f22db9fb08c7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de81a57292521f4d4223559b82ad85ab231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67551448997cec8cafa91be69dda4ba7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c31b28916d07a1e6808d73d15b3786a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b25dfaf332bc83d7405e22ecffc5ea0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846550ebecfb5d5aeffd9ed526282ba8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe65df930149b95ff4da1842ae58319236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3af2d4746dc922697108f9009dba2f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b24b5ad5db0bcc9515c4e34cae3922238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c37978ebe054b0953a2918f2bbb88d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cade82aebf7ebc8396d52e69a7ad5d3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b34794d39a8f3222c92d70fb5a2df6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b323da8054fad98cdc9b85a596655b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b4b7e84ee9a35f68e0bcf762b5710a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b08b975d4f58f8c9ed7e77e701780244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0234a85fcf6e70936948fcab241d059c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a8e24286f84ca9619b6e7ad9e5e32d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c7ae0b072960f9ff12fcf2948a78dc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e8c87a39d2f834bc0cbe533d21d64248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566da588d3b6af87822d1edd0c370243249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4508bb257e0cdf8442630650a06b9b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba43fde88e950949a6847d1c28f923251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0848cf35eef52e732ac3e75b1c572ef8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d4df107fb70a040e91f38504138190253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ca0e345e62c388e4ae6d7aa02de47254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d80ab48aa0b6e85a1a5dc2c3cae5905255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2008ab27b616d8189b195ba9c96f2be256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f3bf9c532a015f24bb97ed928747d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b80b0c62c63c20ac1ce24227ed854258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177012b9a789ff72990c376d537f5b30259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb6cb1bb79ffa5b3ea97ced50d2eef260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c207cd41979c8c9972175faa8610540c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55de66a80fe36e3afef33c9c400cabb8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5940c908469f8fd4545d7e8f892fdd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b312971ad5143a631036d77f00abe99264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e7ba56bb18805dd336947beb7da3b9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b00bdac4ba7cb3925ff6e77978829e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b9ff6908a2a540e22d12765a6c6962267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee11d7f684da0d8a4d7d89918ecda660268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ead3fbede492dcecb4a859e217f7d6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c63fcd4c7123011c8f17dc07c79c29270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac05a0ad37661de3a217b24669bb8cb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc130a2bfba1242fb384383a1c95969f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce1af3071af0e464ecfa8d3d32d331273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0492e8cead31347d2f2a21a09364e1af274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a3cde4700a75359bdb3ca6c68841fb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6628094e3dfeac4d8cebae26aef5056f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62486aa6f2e9f3b66af8f36a7030b2d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a27abce346f8b5093754a7569c282b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b38ae84305406b217661d8543988790279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15539ac291192c6ae411ffa1c9a6002280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e19daf0688531f6327e0ab6d12f32281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd96bcb70d5ed96246ea738ffa6c566d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32244dd94aa4bc454816d242cef31fc2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d1bffe3c72641095fa210990341bd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b164c6090ade834586de83de6f5c4b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e48139013248fbf08ddd95add6595286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e00ba1752c0b9df6d745e0cfa06458287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5bd4a64c7f339e5814f6f0711d70f8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4345bd12e7c73dcd5bc65e0822e5956d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d4096b0d60de991dd7296087a60f0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e04bb97b7a84033f20cb9edcf645825291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098d3f4c3e15bdb2be59254b8e93ecf2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c701ffa6c4386029ebd9726ef16bb5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3613e3989df61ec39d2204cb5fc991d7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f862e90904e516c0f0ff8568d78ab0d8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae7bedaf43b3e6d01abf795a1017ca296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f93f9fa311320f986bb2eb24990752297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a55f585d0c748ca1f49e67aeb14d3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc6e0bbbc01a852d63bfe23262725be299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a47f620b31ee8819886af054c9d65300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565fba30911932fadb4ddf7fcdb1e61c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728324ec85c80eb0fe29df1bd660dc5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7145d7148054333e6af6d8068beb33303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b52f8d2c5395aff1d84a0e91a8cde4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e685395e3146896081c58b52e9c29b2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b5ad1247023b64dff981dc8b5e0f0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021e9a44058710baf3b10bee785fa75307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4926f1c53c74a9c37a738dcaae7cb4ab308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27aa2e2dddeba8e3b62e3d0304d1fc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b1fcde7a11e8eff17d1cfc32d9ba3b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358255cea3d9df9617564e908d4ae410311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e946ca270640f7bbdcebe93f7fb03312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce60a8d2fb731e646c8802f6b6b3c9a2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b10aacf17d74f92248651d69b53d2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd58506149165dd63bf9bb5f4a5b38315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d913f61a5b10ad84c590f11d2e8662316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8bf0732f52e57ab9acd14587a95379317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa16b7a68ad81f5780707a46b7c59b7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442ce618fd9b0507d51901bd08df0f0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b1027914339d5d23547063482ed16320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb12ca8fd5aca71f37fab6f9ba041bc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd113fb965ad481412fc4dc96b056153322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bd206e268eec4a9a2f2833302b79f3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad87e37e7c8799f5db23c609524995d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b41d090dd1d18efd47beb2b613a13ec325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b832dd6dc13b7bd1820b3fb1acb8269d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcecf2a134a69cda0ac7bc53d18e95ed327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2034050ae74f99e7485b87a56f6324db328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0febd42a64d4b0485bd725c5f78683b3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0484d9cb7cb3e6978648c605a37878330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669268da66a61e0ab0b3cd7c5883694c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2029d7d0e5c29afcf814a7a24de29e6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc46fe2f0bc7cd90a6ea7af8db09b9a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929742fe6f6cd6cb158445c54909acb6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a1a639fbeb13348d2ce41c7085854335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3277ba9b75b2f52a141571a29d40babb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf4b485f6f565edf58d65b870463ce337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecdb4d9099918645840852ba528f6cf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4afa09e32b9e2d0afc777c3cacb254d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac59d26a74d8def83b85abc36336283a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae457e8ffac096bf9553c8e44aafd586341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf0efaffc395bf167ef33f061c19e4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f51b1f77808208dc018e1ed4bb1c06343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41ca11af5944e979dbfee0aeb038f9e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf8a9b951dad989da74e75d9177a51345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26890b7aed661ee9fa3fb97b2e5929d9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daebc5c4b945df76e0be96320c7d7aa9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5853a1165bbf9db6194afdcadc3030d4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d26cf4ccdd9e3fbe917ffe9a766c09c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc0f37c2628bd1c3e85cf38026faf7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0db26bba0b920e4015e9846899ee3cd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735aebf89a1db1ddd5daa1efba86c0fd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58499e4d6dad7750896af669280a69b6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d312086715276fee6483676ce9ff93a2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f99278fefe9daa5f4ade90fdf4904c4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b184ac134581f1f7709535ff2b07ed356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f275d8c6cf17c774cb8b599ed90092dc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a60a1bd6f8cb59b99b9348385fcde358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a89a0c5091876173d44c6be6214ce62359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1fbf1e7778676c62e27b1e05a1364e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de5e255483f13ca810bcfd82c25a18f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b16c4988171ba48ac14ab9c66615b0c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf63460cce15f550a276aa0ff830c63363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b8bd6a6c8811df86ff20f6264eba2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf07861c180e8fbd178dd17796e77a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cfad031c3f98fa29bd1ed6098a1738366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab515f24fdfdbf5aedb192520506f5f9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b1ef04c220ba0c057e1651728834f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0710103bcc4f31b8f66150945dffbfbb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6de40475bf89a9171195f3517c4afd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd086f992b859c5f9b3a4d47e881a6bb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944c78a64e9fa0c71bc46e7557402f9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b1f7994823a714a848dbd833b6680373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd887b653a5227158d956d362bd310374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d114b184396d7620a7cf7dc9af0250375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fcd88a5bc62c2b0f0d1525dc0c2ef9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728cf5e81efe725538a41a834e2231a5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed416ec782c32d70eff3d1d798b043378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf2ab53ee3d9340ebb6e8c103adae3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c2b9738fe5a21efd5e7162c226e72380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72ffb0d4fc68436d571ac93261c07b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51597e62eaab1f63ff9eba6b27468ad382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe25721e162ff33fd8e61f1c7c0b9a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca7a72a2e33c2c028c99b473cb0d96a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f906b2080b3181787cb33e4293b176385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14640b549d6849304faae7d41c59fe77386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c64ba80b96d51057929761d110f9c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2109d7ee40099d85cfdb9068eef2b8a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd7ce084c4cd213abf1fee9d271c34389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de0ae735ad3bf9b3ebbf6b09847dab390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f351af2e1b1d5f8255fc6b97e0ef966b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3fbb7ab44f39699d04ae042c0472a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510966d0c695dfe62a74b415d54f127393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a637e5497aea810e1cc334fc4d839394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5c0bcd5f67aae02d6ac52fe2c274c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e7f60d81547a9d0b627aba75ea344396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc507245057e1749d60dc2ccf349df02397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ad131879079f8d3bc1fa81ae23050398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f184bac87f3e7f2ba04191bf7afa72399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e9a99ac84e822e58a61a866f3eb67400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8885be376dec3b63f621b96ce5753401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1404758a7daf88bb9d4e1ec57e8fc17402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d9694792478fa7908ff9e44014484d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed377fa4c645adab2fe61270c6c5f6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d46f7d2ce2031addf7f302411845225405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b41e6c260a16e51ec6226c140c8f2e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d637d8b600c58f3ea806f31ef03f5a8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e45faeb9ed2ffa52bd410778b3165d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c436b02dc8a0843abf06aedbd6c04d4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1febc2c0697805dd5aa7065bdfcc70b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14aa4abe20e64ac17ecb61289bc172411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91cb314256a49b624ef334fd1e3d751412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45faa666679a397fd2a2209b104d8f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a23a0fcb80fa5bd69b3c4e8b99aa35d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eaaa09690a315593d58e1839ee6c48415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97315181b0740afc3deed45ef7b8ab6d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785a9fd7452e162a12a7628de7895ba417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffd69384000a17d45ed622139318fa2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e308368e41e53822ece7cb5f3420bb95419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8708eed1962a2fc83fa4f77c141a594f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799994713d92480dd10ca2a6e701ad2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c61f97d4a9580bef7316c27607f64a3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0852e571fc8f9bae04f8c910da3ae098423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a8ba44a43f4f2e23c31fe18acec937424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4164b76e1b1ae6e53deb3295281719425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffcd5ca9b11c1eebef2a5d42252913e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227962a60b21854e91245edfc0a6dadd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe04a8cfd2de112e43204ef8eee29d39428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a8a4ee8f1a150ed93ef0bbcf4d07a6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad8736eb6b83d9891443e73613044b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e96cfc721147b0a6e7d2e7cd91f48431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9274fcc043d4e10ff3a2a56286c3a2e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad826ad6ee7fd2cb4d639bbeeef367433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2507a47714df7a36c79b6f23143953434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9426682d99fa97a55108bb44a3fec1f2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f475cc0dc051dd41a49d10360cbda436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84067f448e2baf2f1ed9ea458b69fc83437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e336a59361e61cea58a4c18f1633a1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e70c250ef24c26947f036290db6e33439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c67feae795a8643cc15039c7eb725440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91e1dc806d348df8cb8c853e74cab6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c10d008c6242c2842881e0c1ddaf26442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c212a2f015509a7388d7159c8a99afe443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb715ea1eba2f3697da678dd1f6320444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4328ee8a6579b8c41f31b9906e279929445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b972bc62d21597d11bbed82c79bcffb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471332f648c089e6600915948bc1337e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d539b1743eb4ef6ab989e34c8e098645448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af116aaa5e7bcb55050e3d65c9916b01449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62956ebdec6e111505f78ff91dff56b9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6401e809432859310df42966363e52451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e21ee0b5959bbe54201afe11bea9326452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a7976d0fe484064b2006755b375d41453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677d1b71c6871e666ebe47fb8f7ba39454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e8de886ee06175567056052574f1a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884efed872f15dca6fbb0d71dee9327c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb0aaa063c5bd41fb11608217cb533457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce4ec32847bde4412399a0b73cc42b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb4581cf9e5c0a2467a0638ebec19a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8883e41a293a2d99c3d5b2111695324460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f9feb001207610384c0258b9c654d2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d439fd21e3434480ca014136bcca1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80abd0f36a0da9e9ef1923199899bc3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a109a4a16bb92fef854156eecf1ab9ca464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbcc20645d77450bf7d729dc4e97fbb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25771e20cba2a411af1d57b7fc4d79c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8180083516e810763d8ed3758338c78f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e645be93434069ff30fa85c73f28df468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48794a4804affb86f1a73a4098469bd4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c99ccc8b09d4c6c486f7011522f6ec470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c41e0ca1811c3959e80fb7142e07829471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519bfa18b0297454a6eafd4dfb561f50472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56570c0548fd2529ebded49385f84317473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79dcf7b57081d2adf1c61b9ceae029c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ff3f9fb7b2ec39ea1fd7e165cbf4f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe5a36b98253dcbb1a59c9545cef4b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737203c3d2e9bfcdaf121b22a07bd19477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78117bb312e7955e36756f4559c21a3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253060989ec5a960f101baf3b13cd9cb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a93e325f8cae2fcf9beefba5c091ebc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c34e8e0f01124f66d30b02e32fb416e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b29389190416cb7ee3b4286dbefb6f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28babb20a01d8206488a9e87276501bb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e906a31db63640462103f6049735a356484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97cf071358e974a043de3f098d2b7b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb4fd74d54b2daa2a41a5bf5aaf139486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d1959b2c8d073e2b750dd3a345950487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea456e793e35f95aee08e84b270cd8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b264ef068c837ec400166e6b72f48a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a8c380df68a9dbb0ff61f01f9a082f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1cff0a8423ef03741183990a82823a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4ecd96f12a23fc711fc13ebc76010492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ed206cb383a03b4a2b516840bd8a7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ada000028a4e7e6c7949096d5ddd0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7321b66b256d74c8bb688eefd2dbf8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d72a2e55bb2eef7e00245e67d157cb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7724755cb57679f645fe63d8aff7e21f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c1df788f1f0a7e206e15794d78767498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe52fff046abcd9ec4b86df3388751499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c3896c7ec4dd610853f7501d59e1b3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df12548d36f02c1ea97e7dc3c0f86175501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66786934e4d186693733903ebbc4dc95502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f391813da7bdecb9beed6fc5df7ede16503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d87eb2b59e6f62635081886faa0c2b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6514f7bcf893768c7b6b5c8f4223be7b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce18c67cda28cd201dc2219c066767b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc59b362b3b76891bc9252c35e04f8c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d7b7d17dd3368c80cb3fba3aeb1fad508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c359414a1b5ca687d8ceb78e068cf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e67008de31c75d241ad8081f4a76c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e30ba571a5906f985eb506aa367e4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36dc9df61a3a2967ab546d27e2e2bcf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d899f6a01420150544ae9d4450abb20513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08eab028e6bb14104dd694c3194ba88514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f6cf3ca8eceb8a2d2203cb6cc1f3a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45ef8d176436ef58a351cdaa6095d5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299bc376c0679726b287b29322e44dd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c646e9ce74e68aa6c517cf1c9859a2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d65c654a71ca4a3ca688d9a78e911d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51889b57b9875ab64dd83e0356e9730d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bcbf5f41a00c4f53d93ce10a0b8e9c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9162bbfd75e0b0d964e9d2b7f4d6ef0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec651d696bdac6a1331db00068a233523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679314fd2824ff35d7c5329163561f02524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e43e651894155477a137aa25c54310525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd10db8490c1d293651e0928a618f9ba526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b815d801f7adea56fd2ffd40e6f2940e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde880ae9d52a1d69a0ce814fb2412b1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fae7b1982d63b9cc3c25d1ce051766529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37483f520c4998d8c6cd17bbe15ae39530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b231e7f3bd06c143690c07eb46eb5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf83a762582f5e7aa3c9af920505511532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b769d113ffbe7b416b48651ddbe52533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1346d834974784002efbdeeaf36ec139534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753885d34e8e9a44de682836331b6763535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27dfb04e122fa1e957ee4b6310f948536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe901cfea5fa1443a6e381be99b2fbf5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c06c402583ec68a7a1db269f4f4bd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b5ed3d99f8b692592ffda9b1ab19f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9891107298118fc2a62310d59ee4c8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e36c3253c2bc1194dd6dc7fde91efc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc99273ebd1097f19c26ce20e4cd8822542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bde21ad5c5b74d2d941c68f2c0adf74543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede17d01378e8d3582ccf74f83ada923544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e116c7721a928b00ccd1d1ab186c29545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff531171cce9456f219fce116b1c74546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c6f0044f3b5eecf3af7589f3ab644547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b84c4dddce607e6f259f451c7fc60548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a23a56ba66d33b3a09222ea5c5e628549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579918fb50bdf36dea1b0f6e5ef946c5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0941e0c5504adefbbd0e440982f9c4e5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b73868d60f6984dce562daad297b82552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0566b9e7531b4c3ae7ce0240a92e5fd1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc03bf26b150b9f97a017355080a970554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb6f14b8d8e0f75c7ff2d61396b1606555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c7f73154da123c8dfd4962a9dd55c9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b602c72e21305b4b53e6b9db1c71c7f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0337ded5f220e0f4d65e8578baccf8ab558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d78dc896bbbace8f4f74a0362ba48559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5dce3ac409bea08cc61f9b09b2b614560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8487ca2df9ee245736d07d1f96e552fc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a1e8516de5122129a75b686e10065562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad1ac9b68b111da4bf4bfe280f94b4b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f6573a13e779f160b35e2e875963f0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a702256d022b36b05b5fc197bdf910bf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513c4925903ca16d7af7f14bec9ce44566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4309554bbb2de17d4229e36455e4c417567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d13a229f30f1c4616827f5047e0f544568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026991b79dec254969efbca99f61518c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f3e6f9373a31f4d401391062b6c99570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d82c4aad5de71de602f6b11571492571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c911aae37f8d718296c0abe1756e01ec572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449819cd4f9db53e1dc76fb5994a86b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7713e8609680b5a16656ded00e410014574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c36175710d13d0193cff7821715782575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4fdc7f29ec28095541708feaf1a70d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e946ad3d8342240cd4d6c0d4d43e48e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9539a7993db8b089ce1e7d92299e83578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77872646479d6030300aaedf47735f83579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b35528b9a1421ad1b22a2df43ce2405580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ccd1297b6a37614cf51f79823c37e7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bfa28e8e3940bc842d8562a1be0395582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31589b987cfa57a858a251d730eaec73583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65846d7ecd38e155c94706cfc8b37b93584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6729eafd9bbbd6c3f589d62cb1ebc287585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b8b9e202431eee6a905a887cbae522586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9080bb0186c91eacb3fad636e700c9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c48a81ea189dd02a425c0e47eb3ac3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b3a418cd25f96a4ba0523e8e879837589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879028b67f261d1c59597c4c4eb5e55a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc9fb1c3de80e794a0c0f115bc4e52591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ca73683928e2f58e9a2d08785a275592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e502a40cb3d4995c99cd9c0d704070c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540685f8b979169c6a3324e750620e88594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d420e210d036b04fb1d74a3363c5317595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3928cd5bc41c95763f3154e335d3571596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1b11a4f10e72874d4597522d07f97597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e234777706faa488daa98706c21d6d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5954f7fe8d3a462c36a309c8c1cb1e2a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a537fddb47f05a1219f569448d6e946600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045fb53d24169599f66b4190c6c3c4b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ddd0c71231c48cf43d56d305acd22602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85100957d5ff07396a0ffc4e94266d0c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7c0e8a73d539101c0e08ad183fd608604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf2e5228b6aa3938ff137ac7421e42605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913361778978ca76d886b2d7a863cf8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e40d0f1bef47b699e5e30c93307b327607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a34a65ae58ed4f558981d5b597971608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e41708971f4a3e5330e1bc16fdf1b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b349535d26ae6f85f12e85bed78c0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e5d9c6c2c302f103a9a9d7d7ced316611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3394274b2169f4c6fd88329781376d6b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b197184e499ad0ff92cd0d7070bc7f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61700a695ab991a902bec0001a7a5ec6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6421d5078a5f8646b659c617d0513615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429500af96e38d595d812e354c0c56c4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b04d227b8a361cb66731752d962f19617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f24d60bab706eee252e8704792441e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44cebd15b81646c8ed392800cad2529619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb4882864f80fbef835c848f5554ec7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d899f298e61e70c4a51e9782a65758c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf5429911c899a9e54ecee9f378ff51622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c02bbdbd1156de92f04bc9fa40cf8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3f74d82257a7b89ad2c720fc2b07c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4893cddf9b3b095981d865fd0ed6469e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8099d2c37fc2dcc2646010c74aaf8c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9808823ec97ec0f6d1db3976a2ab31627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e56d5dd1ede14ce860c2240cc364468628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6cf9c56c995b422b58008d673ebf04629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62696f5d771f44b175814eee73c63e1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38b9176d3fb3fa6b641ae5d82a4b70631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c98477afea6760b4a365a6edcb0b34632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f1988a30a9cf50e7584928f178a26633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d75dad0ad4cf99f84e0cc1fc9f5161634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c6d4536dd5adedc523260df4ad843635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d881a137e6925e89cc1691d1a46bc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd85cd0b23fa52df29de4336890b795637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b4619ec315fcaef09f057f5391796638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341e5494d6e10e4343d9d3189b157f9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143328c9ad3a92622c3def8653717e2f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f1496d96b007626aee83b03ba2003641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ab66e7b15d65ac34d531f88ca8171642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa553d10a77a0627b4916940dbd024f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb057f80cdac4c815452807111531880644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c65f0336ab6b53f069eb8f53cf2cdaf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f49cb255a6495ffe3513cbfa2ef42646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0afb012d185591e75fc8f0abd310f1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e0060d30256ef2eecbad8e0f907be648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae90729e84fac821d5cb36aca3786c0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78092488b4c1f9be9ec5fff2527d080f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb99ba5e595fc315854b3313da990aae651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6db2080e21b235455bbeec897b5e30652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb52dfe95f41345ffed1f307a3bc439653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d4c896f2ef531f2dcca2818a46775654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfad79c3b3273f441acfc8faaa080f5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7968a744970ce9bed8ae5be6341892656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e1e88c07c62400948cc2840d018dd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f643eb8bcf82dd5bb3007aa500a3fe658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec03c04c681e91e81df6511ea65ee2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efaa03f2c4126e24120b8220ebd79d0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8d6ffbc62611560450b6e9028f0250661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7784ed93bd4d7d1333d6793a307fc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91805f642e3384b41958212b0292c643663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f831203b799014bc353b598e1ce0745664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7006c8d92f29717c9ea9321a134d7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc26528d28daefbb1d6de251123d5d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4cd4095c92e315bb3818fa535c6773667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577611d52a07217d21417bdced66d383668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53648cabdae9a7d030f6421a876690c0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f27b90ea181abf17b38ece0b8ed7cf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c9ed6d00794dd07d3eed00cdd556f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97388633a281a022e4ce1cfc9d7f5f23672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b01655ad71e789fe630d8d9fa41354673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556883b0f09724ccec6cee9a366a06be674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534f6d5432bb4b1a7868e5f3834b5ba675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f26b003de8fface45c39c4114192eb4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf5c8b83c1e4cc1101179882e600a2e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ff6a5ebb424d92a80430c1e819541678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f03e4233d27b55d3df309c973fe976679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aec0ad1786ab9f804aaec2b0a14002680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c43c529e02765503627c31fa4b71f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb51de32cb6ba84c0892a3cd04f6d40a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dffd94ddbbc7af618439df63efa039683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491308900aafcc7ea0cf256190a154ef684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd3bdf11645ae066ef22bafca67425e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb9bb7432c3b06da553a879eb39bd5c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f386a9ffd4ad2db5806257ffbd24a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c281dccbb40a91e1418d388a36ef0fb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c53c420037bf46a87ea7fdb7a0cd12689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7256fa3efcf157637e77c52de41acd52690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42765b2ceee587eaf6faa22835b53168691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78326656ed8689f9dcf281fde58a90fd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86104faa5833893f55564e2f332e6846693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f481d80e521843c6f21b156e27bf08694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3046433b183c0c587e0673cd6d1818695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f663e2326f5ac221671f7aade4a6e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e46bb143de37fe5b2168058307f9a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073bdaf1794bdee1bd905559808f9d5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2621ff74a3e7695b1997780e9b7f54699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3717fda734beca7f31664e60e083a299700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63b0362e71002349f43747a34fd783701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbaee781ab47281a7757428f7530cf8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a173d008354125b0e5d4f8ae3e1afa703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc52971ed0f2b3d37563745f9f71273704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd6aa7a8e46f48dab54abe60a4e9a60705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ba320a16ddfd0d3116d8dc10f002e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ad077d4536654dee4c1de77a7bc11707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad1675774d5bdb8140584bf79db035708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c1c8bc20b763d2622e87d2b7aa5a9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce029ff03cb97a2202e02f728d9679710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d31559d5b45a08d592dfb948c7204ac711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d36530848ad9f0ebeb02c2ac9624f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990dec4091fd6bbabf707253fb932ac713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069a843ba9fa920217e71853ff2b20d3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db68fa4c391752d22fadd16e2fecef5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a34de4a50569d622a207fa1aea71b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0959ede0554013c2f50ff7e2088df886717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb113270f2952d14b7164394419a35718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7803e8ec302c0ead90d14362992e1e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f5c1ecc37f91bf9b3f9981e060b9c9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db5fb57738db12b97f3ec0ff4364ade721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68463fcaaa7f3897e2f9cf25ebcf180722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a5ce691d1b79a189142737b9371e2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af252fcf1bc97ef9dd24e0d2eba69124724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf333c4e92fb4e8659021b3d9aeaa8c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1371a75f2eb61543f3c0b198c0adff92726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c7dfbb57b80fce31996287468fde4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa633f93dc22e226f04cc51c40b5f211728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b08893c076b81c6371e4f7c6b422253729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c68bcd96a8a5d9259e569e104750e8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c03a4a2201c62f9c8425aa076fa4a61731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054bdd8bf227da33dccf73f350b8fe7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf51eb7d65b437cd36379a2728b676d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1500e1cf7359d5bfd9477d44913899734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122d558de8fec1a7d361757682d9a1c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8759acffebca104e0267de0a9053c409736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe61a77291a8cd0be2991e5c90046a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc7796136c6145b339e32df93d73221738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fec9f895cd48ca604506bdaa6ffd01739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105238a6ecd4b2d47ba6e3a983ace59740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fce29019cf779a28019ae524eb2c66741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d76a1ce534b670499ddfbee255d72c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f004668d14abad6d0755a6e3fe093356743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bca838b2ed08d9cb1544a6f2ad3d4f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25bbf342bdbe803d2abf220e544d82b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9864ca4d4666757f54149c5d204b3e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e543fb1b12205e0939dc55973200015747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfeb208b1f20d8c4ceecb857d173dea748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f47e0dff7bb754c8ecfac75e6c80e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b47749c21949467d0de8195abd422750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c87e10f091b684759bbfe5cc81ef7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc842ed17c1960bd15fc4361e557963c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3097fb32d7a746bf9643860087184753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfca97d721ffb9ed0ee2ec958e7b948754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa40e9a99ceb62520b34a74c91ef7c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc5193aab9f3c28d108236991d19c9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f81cf34234f57325f69421e05b0fe02757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d514739cfb41881838e87888ff7c11758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4382a3c7252db5a86529be03d52e51759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce0c72acf02b83314e37e9e44dbc1c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46214b4713700150e9a32dc1afe473761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a329bf64498491aad7e758bfa629d652762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122317fd8e3ab14aa74954d3e8774858763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b28876c33b646b72d880109b4bc6c1764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e563c7056b6f114d15fe0e08c53de8765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c415702d10a11f828f8da43d0348f4e7766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b5470569d43197b3f7ea256a0380d767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>