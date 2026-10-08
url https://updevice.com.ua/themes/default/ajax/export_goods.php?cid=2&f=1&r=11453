--- v0 (2026-08-22)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f8c33fbfacb9acb0a69293b281cad1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1388d39ced0906fafdad225841c31d32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b0c5373d83cbd39f4a63f4e4a68fd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de8d749ee9ee75d1316bf0706b01b34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c267371c8d0a98baed198b968e0ce5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7cc3322f1fb7c176e626fbd5892e646.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af6aefb1f761f7b8af3325a1d037a57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b2bb8aa1125e7e24279df22cf22208.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89115fd6c9452baab6803bb790ddbce29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac76898fd8a413c94591e0e6cfa626a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a4c0b02af769c2addfa725910742011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7bd0a7b81026948545a9d79722ed712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d28aca3cc540d0b9415bf7d5f59df213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f91dac7380c869195dd988f3dcf6a014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46da258a9753515b48aeb0395ef65ac15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb5e101b19afdb42c1763a70f8530916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84750c8d16a488d998f6ca1a5c9ba1d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9310c0233d2ec7827ca753eb4268ce18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce282efa2bc959ff6b751005421c0f619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faede450a0f84480b2689805b3e2c1e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbcbde548210a34270b7b271ad9af5c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df412272c90172d95d2888a168e5f46e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72800633197e8977bcf64425a704644623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca622caf0f18948222c0106263ccd6d424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eab6f227823580225f2e203c89068425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b9afb4f4fa2865a2dac2fe0b6d1a226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf2f17002c9c83ec03300f26747327227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a665132da24327f5af9c45fbc4c2d53328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56bb6a8dc41508e33c2a956378194c329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dda4ee4209899b400cec07fab36f2b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e570d9ef344667094810970b25968f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0697430ddc0b2567b561152a428900232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c794920a6eeec267b97ae7c079549b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0580a710a9ca48e66935ef238cc8db134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d8a24d54715db7a6ee2baa9bda35f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd228195b8b2b53e03cf5113d9d11ae136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8638d0554a03e225d9a5d671939838137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed684570149569389339cf2e40dc95938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31acbb0b9a3e9751cac9e2eee0c5129939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a5cede163ed30013f2696344f8240b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21606958af800fd7c24d56a6eb17d47a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6352cfaad97a56f26ae29deca7248e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a439d3da2208e6c500a9e4c8481e08c243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d97bf7f90f212aba6192ee2d5e28344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0504afc07f445bc8b59e4ba192b234dc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ecf63db8a6ed1f523c746b1393250646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18f6222afbc7d7227fb147abc915d547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa5c26f8fc1c5c8d3a80d63186ebc5d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccdafc95e7eefdec3f0fb074e36088d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095007776de6dbc203e78f28ba561c5150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b295594a6bb7d71648b5749e629c6351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd41e1843da54df126e0e2a32a44788652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f5710d82e55a43dd1b950a0b8889353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc36519544a1c6d903162be114edce54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a801a43a8e214a49e1f49410dcedb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca5bb9d8f69004a72516f6f1c3415256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a097fcdff2e97420dfe2aaaa07c3257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c2c108b97a135cc375de00affa884258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfaad979dbcea89db402ab4de889c3b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce74c9ba21161be3ae11a030538576660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f4e0ab321f4d7e25e8f8c1db4d5fb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05210cd8a98ebf802d121f2333ee996e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878869683da283cb3736fa470861926a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee1a2fdbde43e20fc74df79873172264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f283d72edf716a44b936005d71e521c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f7c395654cd69bd37291864b3eae866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f34cc82b01d75211285e430dc0e6167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55088204821ce5b6a054c0da5c580268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d5d59867f0e639218fa807a22a2d969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b12258264a0195266496c8ecace9acc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae1bf968dca697481b8752f040e50771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a4664471fe0e030253aa1251ad87572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b1f7efad7b18f53418d2bc7d7be7f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f56b4a93c5d7b95165006cd03b48074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59adde2525b74d1ae6dadbe2580d186275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e059b7a7635bc4de3be28fd1c0e04976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb2ca164120eab4986fbfb6163cae1477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c27349000b897b309b761dec89dc8e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db2b2841d2d6715dac1cdb0d176b80679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc3c59be54ae7d4df890f2d584b1d080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e59181289ba5484cc7256fb6f212f981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be138230d9195327e686cd15ecc5846482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e7325374675926096da8ea2ae2eec983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e863e4327eae16b45429425bf8899e6784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f7e2de88b4a700dc209867167497185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3901886f555002b4c8ffec888d492c2f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30fd1b402fb37d663ae893c192484e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe73da021dc54c7962fb3687dff724a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04398f16d60524039d0e70c0c1f0582189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec37bea917c8fa7019bc553792456790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23095429647f915c3d71acdbd856b4991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264ea5a43139e3faae0fc4752b8e0f6092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4fdb948d227edbd8cf2b133270173e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f574ffb647ecc9e06d296cfa6e15e394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17172f37625bb3d5e180f338545edcd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d670af24ce85b67d4a1b477fdd16e31196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6932293568ab5b6a700e2ad198a80d1097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a283046088849f5e0c5e8f4a514f098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded9eaba66ca38b244b380e7381cf2f799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b9f766664961fd6b6bfbbe5c797b86100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7301b9d108d6ffe8c51574b3182ad84101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c79908768c896edf72acf60835fc98102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac9c6d583de3febdcb207112d0b138b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae66cbe420e80cb2e6345915bdc4d94104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a98d35c1f3bc6b120d51a86d222c0b4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b210ed665f883dc1b93303f5d0009402106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d814873ab702dc57b106e6a77cb4ebc6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c5bd32fd210e3d868c21192d3e88d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47ead1c88b03c58dec53f00430857e6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3af661ba01469fd62d96aef05b22ce110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4543b35844085e608e37accd0c117dc7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb257a00fa14279f765d23f8f6b396112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9dcee6a323b7b94c5c86787f74f7b5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a45d0ca52ea0f5cf62e809b60788a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a5dba2daeac6a3c47743e24024f14115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6287b3a42f026df595ac037071d1311116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d3a7bb2f9c4e9dffeb7ce74561a94117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babce90583656960f341bda014d72fc7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d37b616217a0f02da37761aae59b80119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d550d0452acaf216c9c504cd3b4c7a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde3495e38db590646b83d7eed263fb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45fba9d2540924887a98f2b5fb54031122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f401d8c63e00dc7b048429d22bf179b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b561c4e2e252637b41a3426cedb9623124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da9dc5fdaa5a801557612789a21f671125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac0aa9ce75d4001345f3e70449ff73126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e98ddb9c1784b93b5ae07d06443c02127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c06556819351d659497d538c21c675128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e77c2d578fe9b9c6e39d0cbc5f54bc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16131107db4422a043495856e4e01b01130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e07e12c548a785938900410edf86e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad687d975b810c9a5fe9a335f675fc10132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208427e3918c8ca1b90b73ac407ede27133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecbe703088e5461b79ab444d5901b8c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af42596625fc041cf87b65775ba1a5b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d572a6999f8d0a40ca11180b02c6c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a38e48a1fba183231f610c010102e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df532f070131c4da67d8e10a23794b84138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef54fe6dc9e96bbed7bf1da9fb498d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca616a66db4cdb91fe6fd1ea25f5d8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd748e43b7cfe216e574b2dccf59d1fa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01803ba10e5d0b70d1cc7e54bb39323e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e35be29b2ebdb4cb12f58b69c58a073143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3cf754b24c150c9a5b2b0bcb713ebb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0361c8332c7cdbe6209c2e9cd0fe31145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da39016229da523bf0ae3a91374b9d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef1c795d3972bee8a078d6afd26508147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259398d023abf1ce71c153cd73329922148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb85bbeadbe95c0493bdff0436490eb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd3373a1331dcc455fb75aee6f1b43150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc86596de656f0985d021b8662a5b6e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92eb67935f05a002e98ef20a74dcf6d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6db2ac035eae3dc63ead8882578ff153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fe32cf36708b3ed9912ae5c8fb6292154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0eb5a2c5b4c0735e2de2570aa8b3dc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f9d9263eaf6cdb0b301a5236bcfcce156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144da8c0edd64f3a0c34bd607730e434157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f884ae41340578677e24e31778f2f14158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0621a5bb1868c239c7ea91e3760472be159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c80d919800a0e484ef33d2e3719a4d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc89dabc378fcbd6bc17a7673f7c6086161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdce670a6240e81fa4236e2620ce72f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00996f109a6b33199e65aff071b33d28163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab6091bee0552cb17ec70f83d655eb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcecc5e1e90bc5fe5a437a114425e88165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c0b8b2bec915adbe83e357cbf54c6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3bd9072faf7954af227b2b02f28d97167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315136b2fad65b33ca2d0c3e027b68cb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c6caa62bd2ebcc7b57046ad5f633c4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5241a597f9fe6478845f34b35c46e0e4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79700c2f90d3e32006115d5689de1e0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04887a4586f3973fb4ac8ba5cef76a29172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6efc9da6fbcdd07bc204d4659661d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0046f781231e96ca80449200a0c590e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78411c68e64e7b515f44daf1830ab192175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad11ad10459ea60d195bad3cc0b0e2f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367e5b43389ba76e53fe8a1615db283177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112afa5df5cba186c06f6d53f546027b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf87098255d3ba8562a21636e8efb5a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53995b71a3ea21904f0a9f46f8fb7778180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6afdaadcef4d5fdcd9d16e790e06dcd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4796b61a522eb170d1bc115a20fefb1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf7865dccc45c003f5b409824a7dea183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd64f195f3d7cd2e38c1cc6fedd5fc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67166d6514915c634e2818985ad72379185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98761394187eced3920d1fdc56b0eba4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb6c65079d4842659b5b7a529536f0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b404af14e057a8465000a97d91e59188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d938a27e1f3b5de80eaf2cfa735fc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0663fa98bdd7e93948d762c75be87d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd6f74b6a5c4167ed6489487fd955f1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2223209d4e0e1540ff56ce6171f2239192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66161957eb4f0d084f6d4a4153622c94193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8e5fac4af2c517ade490acb3a34e8a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dad22bc631abcfe411727df51ad2ee195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7508fac5e702738db4295d7c33e54b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb37fd43504a3028a79056b84c7de57197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b0a48a628310290e655f82f70ff130198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5673b66b52e005e70ef936a8eef0332199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd9213e060f470e07f33146ab614f6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec05c7b7e3e62c2bafa8ee63da1bd785201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f0a7ae4d9c63a6b2e4adc126858a3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b07860af7c06a936652b867324cb5e4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff272f33148f439ba997b0480c56bec2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f10fccc71c652b04ac4e1052b72a0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f18ac8f93ccb4534870276889f319206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5082b4979a0882669f6b7dfec4c8b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a0e8bbbd2e2cec9271d5af23a8ad67208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f459b1855e208425cf98318eb9bcf30d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a6acad8eb3efe46164fec5a26690af210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a3109023f41b372fa5e7797dda13b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e7aa218a081bb74c9f16d18de199c3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d2db31e365a21452b5894e6c68f16213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77d1121e89dd7db7f13e85712f7591214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b3ec715c7c189e5816873c64215e8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66056fd3a9d9d0fcc320cc5440fda1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e55f8353b430bfd5a676ba383049f7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe509638b39039dde5c320da4804de218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba985bd26422c7c234552204c25bd56219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed35a3be4a7c8352ac84453a2498647220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f4c3676119ed0cb724d25e7328f2f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a647382017f6effd25321669dcf41e2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd65008d3cfa62b3260434a58039cf3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30679b9d23bde376bf462fa0bd320776224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be75f986b7b0c05ecb73f0b062b34e47225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa31eb13ae06ea07d1c62ef030242e04226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597ca57aa8cfd61135672318e76f0f9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2103da15b6e669a816e39b5c229d75a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd9cfff84f8d8dd45f850adb8d93695229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981349d54887d26ff294beae2a3a967230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d2df36958b4e7a9f50f425830a4a8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f8c8fab3ae3576306e4ebf837f99e1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bbd3ff6cc2aa429ea0acf907b1ed00233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b6d136815a3f83f0aebb3866a7aab1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2914f888e1db75fea884365cce8e1a52235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2570a2ac559d9e3e008a725675513960236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ecb82e8990be824a0bb6db9204cd1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bccda4fd08cb9070ad06190b970616238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a9698a3051178ffc3f6460fe35cce5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf004670f0946adda88668ff80c94f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453dfb23cb1a0dc16c59698fdf79373241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9235e9880a93492d8646ef26bee019242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde0240d6aa7ca1e1c868662166fbfe243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e7187f5b7dadba1f5cf36835ef068b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3f2d9b3b09c4c5fc6e8b06b57b0fd1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f804b68162c5df5e4df61fe2946d042246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8629ce523ebc80f588a41c7793f7744247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace2be533a5f8959f8922f4ef735f037248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d85aa3329cf37585cdaae7ef1d0d2ff249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce762fc3489f88d3bbf4f1f46b57cf0b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0587831498de50254a6584aa6f4d53b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed2b5ea9b9e00307c9a401f41c03ec252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a772a98e7729d9cfe2e1c860d899ff5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe987a8b13e63ed586847da59de4a2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700eb749bb6987c7b6be973259698bb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290375d27fc74bf0143089d8190a808256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7084e6bb123065dd34dd81e79af5d9a4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416090a20008e11448c99afbf4d8be9a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e0f13789a6f6572aba80a54a8ccfc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341142dcbd1d60303a87acb71049d7fe260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f13ece2e2e843d66fae0f587c085d2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e31891943593e5c45ccd834ecc46b5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cbff9a052595ca02e492432de1dc3c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906cbdbbe164b32b468012cd9a42aa6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b81f875c96323d992bff22a57efbe265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a207cb086b2cb709c7616559a9766266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc6807d4573f43e4ed8683056a7dd4d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34256a75af4b69e75b04a3bb29ef5b5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff63eeecf11f429a09a8e0729a3796269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f60d9a3a0b7138add861eec6dc24e7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bda3c3c1034ce4b181b0afbd6f31fd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b9eca06705b7505d46ba972875b3ea272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a9a1aa0858edfc88d5cacb6a618da273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b8c04fcb1728ebf821990629502ad5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505fbeea70e93e83f43db089f1fc3650275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8696d38d6ae923adc660ee4c5ffea3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b832ce80db37163356d7511a0c80bc39277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ea68e4d27ad72e06bd81699ae0be0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1026e590c6fa5a4d90b2872eb492ed6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10744f93664aee46fec150924ecd000a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c993ff1a6168d141af59aee465b716281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c614c39eb7d7335483af02c759d6b0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b378893a3301a57443c90072b7e9c1fb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f7d28e2824a7bb21289b1dfad290d2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f66895b3bd3d2ad063a19fedc3ebb7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e5aa0998491c68421dcbe9dfb0360286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef81a82c9db05332b2ab001ac970e616287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c11d5d3a2370e4ca2e73d98022b68c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc8bc97dc6ae5e0d3ef8c09b4cc892289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11f51e55f479bf04891998d347ce182290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d59d6fc7e4e9ceb8bd80628286bb2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9db77df8cf2a48ef815048d0fc8263e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d018d4f729fe0434f8460aae083042293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d464261574196fb9c62871bbafb6766294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e21f9339eff9c4da976c8f323775019295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d918372ee4cd56f4854979acc18db268296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23123adcddeec86493ad887f1069cb9b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc938c29366c90a4f46fca30d41edcb1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d836a6c5d760fe53db29d7ffc6024af299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0edb9dc513d59a79e08a97bf0383d1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b423a49cd146bc017d7edc15af496ee301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0238dc787b4fdecc1ace2f94f9e89e7d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7787cd6a1b195cc9ea806b9f3fdfaf2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b09411be877281aba8b078812761ec5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c835842ce3dd7ff5dd4b65c0473afa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f637cdd4a3a2111c7cf5ae31d1793a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b343cca8187c145ce125a76e413d39307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d326ba2444619066e76335c8c7d053308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede9a8a96b58c0fa7f1b13080900a82309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e58c53003eeb3673702b63037b1b5e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7589c749d42be1b01b546c5529da9946311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84758de749827b323a3027e67159598b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be36e52fc89cf606f2ca106418e7bab313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5674fb72421c8a712f94cd018a91a6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0227063fecc40c4d7f16805a04b4a279315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9031b1ce259573f8e6c682eb18765ad316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7119cd0d8141e91ab80bd272d2c3e6a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2221b1e02ccbedd0ee5d91bf4768c906318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59beb6c40314a399453d2f16a2a1422319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6378ffaef1fc624bbd76adba38eb1cca320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed0f11ce41424cb9a44a277ddecddd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e2bda08777b6a312ddf7d9464b8d0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03df4efed6b1a36c66017a61835ae0ca323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead1c1de354a3ce7ea75f09d1fd06fa6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddca7defd151a5d5e9323a33a96429e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16523774179671cf50f0f3fb0ef82a4b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f918638d5fdfe53ae40e833a74ebb79327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4883e8d58a08674a3db5bcdd4b45cfe328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b2481724d2ae5ed91ad831b7554278329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a1b12c787177e2c7d1a31dc7abbe9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744d7b4448fa285bf580d983062ef5f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc04c6d0f652e1afa57593b8b79a7e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46609160fead864b4271148c6a46c378333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c668751087a5c0303f1418206b72fcbf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95795cae178288a718defea3febbe541335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e60f989680b0a8d19cd4251eaaba4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c92dd0e4b5d8b41bfc0cb9b8589c5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1181be6e55c0326804bfd6dae0f52174338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a0625f31149d2bea4c329d7ab25ce339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd2ad5dcb835f35571d49d55901444340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b176f2de63d703f5ff9ec87c7421a7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473441ff9e0aed11b9f5385288db538d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10176254837c2ec231a90c8180aa1821343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e80c126313b3a7b94c585bf022cd3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e7bc0c0fd5eea212a4d90c90f73d6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70624b765acec616e9d3ff6a2557d397346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ca63c4b61b0f71577cf425bd2b0f5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c636ea6767f4be36b6f1d0fc08400348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca71b8cea726ac658609f1816758412349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cbb9e9c22f6ba03138e5e3b9295ce5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaecda32d6be8f1b6b49b787a53e07a3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b577f1567ef4a380d9ccb6ba2ddc2414352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0a6f6b0ffac5969aa5e2ca511e693353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f62c6876202d09f9ee3a62ea7507ce354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487544d1af348a2682759e5a9eafd70a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1112094d7d61ae08f64369544c97405356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a6cd061afe5d14f11d71ef0e17882357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f34a2aea32be80cef9dee7eb1bd37d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2da0f42bbd91646ff485f55460006f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d15637aa191d50fe7a50929556a1444360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6d571ab02ee721d36b069ae3b64a8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c315f95b62e4f4fa210e3be0e77ae17362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd01bc306278c3aba6d243cbda63071363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216a7e673685ad7bbf7e1667dcc7bd1f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008535ce8f8d2af26936ee34534dd62d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb866c043ad649c758b3a1e5fe062f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b0ec12b6bc51c9a0cf22c98c2ef8a0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e67c6f72bd8d1f5bd2074d59d157f5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb493aacca5aa551d118dc5f40713ab369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fbd104c6102ce709274a5fcd0350b9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c2b1a142edb2577e7115328d5b0e5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeff9abf46c147edce33fab6ebe3c5a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717cccb43bf8396322d84c3a4e57bf12373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1f75220553177dc3e4b77d6aafaa4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007672c97ce8ade922e3209c47e0369c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca4893de88f92caece057338f9186b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ee9e17cd47020772a9bec5a82f542377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09386d64df932f0c82c6d69ab467f19378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3322f5f91f60defab51f1e064075ae379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be0b1684d96b096e4803681b6f6550a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59103859627e45f321857302f7a77cc8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee21c3d1d85d1292a792dd33f262c7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f082b6ed7595e451dcba81189d48465383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c39ae89443879a7c11d31ee945b95ca384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cff60d219282e1c6d16dd1e0bde3bd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a442a2a01d2be1e278774c92f06947d6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a12bc24a11f9e8fd820a2bec9d21413387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4438955f55e3c2870a1d8ca947251388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f9d734b8e23ec4ff90b5abe82211c0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04545911ca0f1ab35a01bda57b058b42390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d7477eaeccbf2e8988ffc8032e4b2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e55a798ff9b1d6a67591754dfdb9b6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ba473b9d22efcddd7372b79a6c86b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd3b53ca9b25025b0fb6f2ddc89e7c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107ac07633d20dfa1ce5d5706437c6f4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae68c6f8e4d326420f1e8233efc15c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8876ae9d21e19c94f9337f145359dc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa680551ec5e99970ddb800764c181398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c029edc1bbf7ee1c4bc03cfe2b0fd9ac399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a47e5d5bd4a23015a855382f808e988400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a6e12776165956746ccdd947e40208401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91129ac92ec786f3bbe177c3c616135a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada1e8e4566a94c133ccf1a67f6a6a1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad26c7065e295b7ff67a6261601ec9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18bd50bf89b9f4a0ccaf2555d8d808a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c65353c0167717332fa00710371b3f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24357cfe7485d07c6495d9b4f7c076ad407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eee4d4b15a9a3f2b3b49303b1c9c31408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a7766dc54e8e0922c2a696403f91ea409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d693a8402b2444b32230fa2661feac7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3ad07e3662dc54f51a726d4c6317d1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6374431c051c39a99e1f46dc2404f1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb1a01e31e88f0bb5bdf4a1b9c177f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aec1ea96bfc6ffb5c6c4ddbcb8cdbc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afcc2ff2d79f54d1328ffbc4e67766c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e4f80e14ae52969b787ee27d455ba1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371c3c8de93ebb4222ff49ab6ab26be417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d4092da017d25b3587ce0d07a17946418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67b0035b8b62d7318b7c3fc8384ddf9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6649c8f3b02b3aa6ec26aabf0fdb94420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9617d7e199ec1ae8fa6c7c71fd1b224421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f5c80b17011b9767696a84c8d2e0b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe51e5a482d58648734cb16a496ffc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d3349e6a6e63d16a81d3be27d7796424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ecaa752c5b8faebf1d08770ce14cbe425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301fe42f17ace207a76a9059b399ae41426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a54da1f1ec8374e178f078b52dcbcf0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d5a6cf4b73fc6c4c21781bfdcd6a57428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec44119e7290e95923c220e04b938f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1225d3cd648de85be303b4c52070c9ec430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00443213dba378295df2770734485aa2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d03079addcf5e5b134f1d4d6d0c4113432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8470a8c165aad3319939aae59f605653433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e526350fdcf70ee43f0f343e139b6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3136c4c3ff32567dee75d9b96998034d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c80b095cdf6f690f42526b1cf4c51436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a97c83628296261ce3ec5c2f959fe0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89f2c9197a63e1b991e389d5147804438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644c159b0db25fc876a1737437701bf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b9a64477e49910d55e245e187c501440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f411d710829ab64f4bec5d2850205d64441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce660e9ac32aabb530af6e5e8044e20442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f8ee742ad68e0a2f23640f30fdb70443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d317510d02b1b4fcbe2296e367f2cea7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c0426670b521c25f42c71acb6f29f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe115c6bd5b609d490a1e690fc1366446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df9f22ec1399a4992d037843b8843c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf92bbf6b51d2329151e283c5f2a441c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd5e61b399b9ec5f15567becd87e79a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1965a60af53fd5e1096f4bbc4d5c134450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679da34165e583597f5fd4b410c2dfc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a70ac17396e53f9b3b4b6f27fefb976452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e59a0f48d1bc228976675f5e59756453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1545dc1a2276216f729435cebdb43026454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7207e2ec9685416eb6ec90890a1d613455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb14bdce9ffdd73752d3255dfe699c33456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f39ddbc80a8a5ad8306fc8985548f7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad212c85e4a09794ac798fd1995dce1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8552d24b44efdcc0fe104b8dcea9905459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6476ff309635dd8ed1272144ee7be0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a7649b1a6d756f1098c2bbed277c3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16692e47fe3b82c9c7617be1a2276e58462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a5b9d5f10366c8835d31702a9497a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf513f3d97614ec54d26cac8ee38b3c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b0b7afd6af1053915c2494e118fd57465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d54f0738834aa1bfa66cd4e72970178466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b469555a5df602a291411f0a4edc7427467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd81ba11c5f035df1446a32dfb42d1a2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa61afe449c0d5d9d4ca62672472321469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d9f212969d01eb55d8a382ffb2ee4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2e392b5bb9965634b025e1d2afd5d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1403daf1cca176a86cf4d54d35e87160472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc54f88911c4d53c4aeb062c305ce06473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa548ef500c2e4222f3a048bdeadaf12474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9958215272fd5760f351b18d2e533a8f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec4f5ef488dc5da9b4adbfc9a87861476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2b0f660df54e51184046f53a72e5f1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be553312b6fde620dbd43316bb5971c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ba211151756b9422cfc742843da1a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc123348d2720244f84a167285af217b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c748488cacaed72e66af41b403299872481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d275d40e0be54e0827bd1fdaa1aace0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d996de1363d5148b3d7ccb9988de59a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af6ccffc1b36bc1f61c81857bde941484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a51456efeca87b339f4d4fa8bd4ed7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bc82c8dcc1fc6592babd598d1ff700486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d97d1500a4aef22a0a7fc1477cd703487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b312b947753bcf0bbd0ee16057fc61488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f1c4bc2af73fb4bf99ca240f849f1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae576394fe6b7bffb0a930933821eb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8501eb6361fe2de3fc04922eeee7a4f4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d95a6050ef090553071b529fc605a07492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5305f9c5c27fa3cb72853f2614386fdf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc34d70945286005fd4fc24846a1a5b8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799a2ceefd13201a583b2c3096de997495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab7065c53f1a1f5b749832a2afe6406496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc4236339881a439ed25aae6bf3f4b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d149233cf12abcb55a417d84faa86189498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff006cc35bf5c47a6050fc2e64a3ce60499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a2ebe89140856d3789bc906966a10500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c5be67303811e4de0907a58b14b0d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8749128c575a8d2f66c6ed41714ec70c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4123b424517d0bb7f910f2fa5fa6dc69503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c5dd0b44c1d26b7997459d255c4f14504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9424532ea615b5550f88e6a5f86e8e6a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da8d1029289249cca844ba8de5ddaea506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d078175818af6bef10632499dcbc03c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59fc03265a46d0caa8de570bc8a8b68508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f87a771c213602be5bdbf6dfa0904ee509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e0cefac79a8f8e17755185e3c3122b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49f24fb937d514cdf84b601b1b12d3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5d9c6751908dd1ffa1d9bd5f9d0cc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3ffd0e9c3c0be18db10bf101394a9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7474ac357a9e370781fab39cd1fd6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c200cf69e18cd96fb5d92173ade33913515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c465c419fb89afb49ae3454f11f1c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb03004998c6cbc3ee1ea728adca4ae517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a25a1bb7fa1d1997a6d50e7112ecc8c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc12d5e3c14e46832757b10fea1ab13d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde5ef29f1fba8f4af17e18b3ae30e71520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dfb0baa7175c5e4a8299f206c4eb36521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd32567b8af0ffb50c06fb94b8e00e6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42200f1b1be305b56cf99b4717831f7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d061fb0a931de088f6baaa2686373524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c38e9d1501bbab677761582855874525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e3d0e2f9eb262945f057d79979905526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62211229cbefd68a28560ad40b8ecd5f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e30cee601701225543342e8db26954528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a0f220abec9b15747f126d7ad7a8e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a45aaf2108b47755333c0557b4cbf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd68294363078ea344f0768b2c7d53531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b668c1722fbb05cedd1cfbf84056490532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b38709bcbfe83e6d0beed0b2a134d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ba20d07fb37ad3590cb5f634725f9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc9b47e0142a41567636ed1b4f76193535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1e4692fd3fb6847c8399c6538e335536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f49807e49fa8a0fe6656473ab3247537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20194d21665b16f6b7cb6d3663544d0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fbb4879b8a48d74764a5c2f446e765539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddbc3586ab321203511d8995269ff0d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784d7c27bf65a94d38ba40d2aafb669a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3994cba79cc68f813fd6bcbab96be057542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bdc4b6ad725cea9333fcade55a159d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae546ab85d3b8f9b0549ded13e0c585544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b227c6de5ae0caba84a1cb21ef08ac545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be3b3ee3047ffae6e7acfa8a8e246a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc53fa5a20204e67a8a9548e3b1c9d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f396dbab6c2959b50d6a08357bf4c338548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e393cedb200ee6e4c1520690bfa096549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f908f60a008846acdfde4ab7aa5cc8e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7dbe56ccaf3149dce37510c5f4ece6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c5e77d16d39468c14e61795880bdb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70232a5868d54f044c4f13d09a40331e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e3c22c976bfb16a55edb608593773554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a121cbcf60f68f7ed40ba346b255390555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05f8b82bab6cf74c8a5ec60a2cdcca556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf51657bb15785d368af6553070bbf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a0f70f1e924d717261885a481fb27558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32916b0cb494e34009e8666b85dc5637559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9787debe4b18559e4489009555802b7d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838322742709df9e6a382194b11640f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cf88f826f4640bc9637bc8b5b7c47e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76d45887ed33ea89ddbdd0e7d1494de563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4efb9263d159ae1a9c1063ea982a319564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35ccd0098b2e7d297db1579d93ad22565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c3ba39ad3461c7a471495da4b4c96566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c37e6636153f78a841bf72c778af0a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c86d0c6e37fd73e0ae8ba19e1091bd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3af13e951997863ee131c56726b755569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db19a5b040e375b3e5dc9cc4d7471f8c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc4d5433ad910e85c8ce70f744a683571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd1c59c3d0ad4b792ccac3c190ae13572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e3d5ee59e8886f174f8da34530266b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664fba3d0e52c3ead4a9adad0cc1a59b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd388b00bbf7c0925acaa3c28a489a8d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f0e60e09fc1d43e247b423ab2e2e94576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2f760376ce53aaffc128fd4cf8808577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf8c21b63baf11631873e44ce406e9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b00727cb13f5935f854edf779e99b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2772825299bc3b2813990a6c462b9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99432e653c10ee7640bf8996e52bd27a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d35a22bef55afcdc5ba969785e944582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf9bfe2e03ac4f021a55e2be7f50c24583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff933a97df51cd11242d5a331319dc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bdb33799390c6986d93084d74f1968585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc1f5bb118a8f40a7b4e4dbab051d5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a65b7019065f9c68314a7d2e81fc3d9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec12da5f26c848ce5b6e7392e36edbe588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad2c22981ec4a194af352fea732483589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b0f428c152dac437e0748e83027a5c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e7bdebe825916ed4ee5c78cfb5410c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9746d2194fb47dc9b28f4b5aa1e6b23a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab825ae768fccc23c4d779c8a89c8ef593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97771955851f6ee83f6da6cb2fc31892594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb5ac4c63054c8ae626f4459eef752595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2870a74f6ad17cb24a5bc2c0888157596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b90ee6497e2d8dece713fedcd448f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2fce05400927b53b2fb9a4615aefb0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9deea8472ed8f1754af591a4ff277b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd1c060c7ba1425b4326e4a058ccb0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f241f52b01badae0830bd8042bca0349601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef1f08c5c3dd23fb481eb94d199097602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37063da9fa67f26e60cce1076da21e55603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de2123eb51839e55372f7e509e4948f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6314d9b481ebe00b6ea3d881adc734d9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c93466d5c779052a58ce89981f09fde606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a8840f649b29275f87e5ad7a92a16607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949952a832d7415fecf18ac9117cfa3b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc579bc7bc17addef64d82716af7d90b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a52df03d090c08d6298eb12df28f682610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f68ff90339109567d8294b4341479611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d930a3f931cbddfd166d30cf19fd515612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a107e7ea01dcafea3e5b0f92b8359b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26bcf9ef0e164a13bf0299e08490e83614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ecbc3a3aaa8e4c6eaf3bc0271b7c3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30cff4e44c885263b49d91b9767ae7d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d142cae64f91ba1254e778a45e2cf200617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb367c3b3e5b797a44a3222d0eb6970618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9689c1f3184e42a35d9bd323c5b576a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac31bdafbda0d2c7b5aad0031385884620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b570d9106866cb80d5db5cdd7285d93621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867aada562df74495103da6b708b7b6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dcb16d57035d0c74668bcef1972fac623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd7a1c689b90ef2374968072abe7b64624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa57b8d643677435fb899ea7e1350a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f2e1a1c2f29a9ae8edb7c4e63a71cc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0207fb8e0ead08f7a6a545121e3009627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74caf1c89ac541110953b57181e519f8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f96fa3435027190adc809070d73c829629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc1d90ca51094250d768c12f53c566e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56122f9d10a2def7c1d3fa8e023b78c5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7541f6d4ea8e99b7c5011143b3e35d1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf44b79a0a49bf453b8511415f61316633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a5185f043b98a7fe0463659ef7f22634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae05be1fc7f9cd0ae8c1600c9f99df7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d87510175da88bacf7b175231b679e4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0108eaaad974f20c8cfa485dda22ebf2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd218d12702c34ccc81947bf22a8334638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c615a8660b9f98137306e8f4d5eb789639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f06e9a0bc02fd13b5bc23dccd296951640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f84321e6845a0e09a5ab6df0c5149641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0b96234955d063968667d5a8246791642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5068e979232db253e48653c5e1e3469643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f53be33e4bd1b48f0336ac634dd5edf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3277b277a2b896d87a01a7d885099d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a30dc5bc3fc490245cb8a8cffde17c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81dd81f813265f8fc26fb295574be20647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69968d43a22b11335df31a28e7bd85a2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f69a9b2ddbd3b26464dc693d7628e83649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9595f3e205a411b0bf6ea8682a0cb38650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf99a483b07d9616632b86a874f594f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a5976ae86608e5adcbc823ecd140a6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748236564eb26e153554535a18eafa55653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a4a5b8d1a355cea5c1a9a9ccbb077654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5204f12fbc6d4882808fdeab4b8c4fd6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de16e44f15773e348d0dac8a50f9e67b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28907b9ee67fdbf351be6af055df69c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d25b0d607f4d69f283a4288f6794404658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcbe02ba05bef4d823fac9077d22afc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd86e1119f03d959f5632c09add69f6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462f94aa3db72fa6b4437f65755782e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f835c9fe0570c756340125cbd15f6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6aea31326b899e4459f722141f407663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d4240eb5ebbb2b364959b857fcdaee664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24328e99ae090967757ecbf26668e1d0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527062a0c8861f1c98cc5e901d17102c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e34d3da8bf3893b374cd6d0df73b05667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79bb8a1b17fd707ecfb7d9cd016da92668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c253a7ddad885e625a9009cdbd23e46e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a18e5412f1f51b12a40df60f0caf4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d71fbd1ca2464b9b3c90caafc0f674671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0628d010d411a3a85a7e41bf0288d89672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37bff0c1052d5ccf68c8423b0d0217673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f92867f9a5a35204d771db3a3dfbf06674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836748c139534159222172c9f8106038675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db5aeb0f08847185ebd255e2080b7b3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42113d74339e5e6ad5a9a8c143f7d33677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec7d207569d2156decbf94c5a4cfa1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f1220c639f935e5367059e68abe54679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9cbfc9746e1b033fd786b7d8daa920680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1275665cfc629a1f8dc6f742a06999681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a6d922789fdc2d1965baf58289d22682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1af641d6b2515d92c5f96f6a9b92c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a28d738a1e9b13f95143691748872684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8291903d9d287858023eeabce15d2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e1cd090b9ed9c41f425d718c357731686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38494d91853500a72af9d808a2df427687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185720fca44ef4f190d9fc8ceaecf96688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be57ed644a8f0b2f3db43cd9347f85b7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac73a8f3b27cecf4f9059b68876231b5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c4dd1c5e3c92cf4eb982321546e9c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c612f14be291f206342496ba4c8fa692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ce576b630cf96f90303e3c6140e96693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb73e6e4f80d5059bb135906ef4327694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeecc42179b86c670782fe075e635e7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e3f86ab8a92bce9ec3ad286cd34817696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f83365da78b6c82f7d638854f504bba697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0637b859df60cfa5a10959a756ac61698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c532fc36d184fff4501268796b902a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22255e62c4b632b78be52a4fc5c226e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb9a6bd05816cb61d01161d5971a199701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037dab4786373952334468f60f97205702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b006f9eec20b9bcd06f4402a825e6a93703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3aafd4648f9d7a1ef502edeee30f66704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ca697b7a26f40eb7c9ab3ff343f68705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb6869789b9947a556a2cf5d639b669706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ddb700ae9fdabfe0dc47b3003f6dd4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f7fe8c64b5a10d3adc25a56693c6e7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b151955961a0fb8bfdc42e919a5f178709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb35e438dcae01be16b25e1796ea50710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc4eb256a4d1ba746b6d361a8f5b54711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199aa4371053bb01190a45a440729e46712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab556d91ad209af566d74a4368090ff713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aebad8b8c1d405537fe77fc71097efe714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a4bb3b7e1c5a3c218e87d999d1de38715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab8d4cc7007e0d2ec92a9034b9b5185716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b92e823ead0b763c67d1454bd5fc96717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a6f94b5549ffd18b11f7575823a91718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63008afab7b189869bafe8cefb613b17719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b250de3e0228c5f7642bb55b20a2730a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547caa4540a197d5b78c4157b1424faa721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe81b0e0ed5d8366c14594b478421a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1effc854e2fa0b9666ec2c157b5e710f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb24dd43e7ad5e1b50e44970d313fb9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49589e2ed4c4ba31d0da854a7a16d7e8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e2a36259056509b87a33f579f8041726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee1f8f69039a18517f884ab8385d1b3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d6188cdbd662ea86a205c6b34f518728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed941a8ddea3211c127621ef919b05729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341179029452c1b11af3f2165ba1124a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2753268712578c07946c089265aba90731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46b7fa6b096fb8ba23333ef53f13a96732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b9f0d6828a9f5f9b4faddbd8f46a6a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1714b1882c748e06de3f10ecb6f811734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfb505acfd40537072bd4fdafca54a9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f610f32da9d84a3a616b2174787dc1fc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f395311cde85d550d2334482f4d51e1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0526cbda115abd3b0dcc637cf8b3db3a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63091fd6c74d5bec3c62f28150acd14739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9577f843ab8f88de2681c6b1bc9f2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae1ba9afaef264b55a7e8107512ddd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c1ee718148e06c0d07d9c90f01230742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e460e1918d3080740e130865101bcce9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e690e54b440c3fceea1e411f09e635744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e88ab7160e14cddbe6fee397bef99745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e085121d4f23420a7ad37924739d01746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7415187c7d91d8073df2a71db6d5c2a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b45176394d445975240071b4301278748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee370061e9b59e520a1778d9a37c18749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d65b5d7a15a5e706b4246463d1c6e06750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fbaa494c4c1b56bf58875ebb290114751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383bd75329d4bb6aad1cbf081889b1ef752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db5d4e39404383552907d0ea595d6f3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d281012710a5499dbddfd5b265a4fd97754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792df7a938a196efe0e6f96c24562378755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618fca6dbfddcef1b0a5ca59107a45e7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182b38a7a045c67b41210445c9c90693757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81964991481d598922de536517294b8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98369b985cbceafa50cdd3342ce8e610759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb526e7c80531e6247156c8e42d59143760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc5a2e7c3bb1a53121677a95d4fed0a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44685ff8a8a9a149ad3ed6213de2d96e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c15c1923c5e5227ef74204bc554ca763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170828944a39dde833d8c33cef1fa9d9764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c3a05feab0cf74ca1ef02e4e132b9765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b502bb4a78ed28d93cedf60beeb01153766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed876edb2bdc3d48bc7d36330675247767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c599b9350aff711fd4b593ce222db768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e3a814b3e9dba513401b55fd33a623769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbbf7b00d4fed1d921d229924ff82ce770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4331a2b697fed5970e39b2b57d1346c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab162555d6a97ee65347a0bf80a983d1772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f5c112b89d1921c6dbbeac5c51245773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1fbe10a9b36d1450b7254b623a7f8774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341364381faead5f766c96685f1e598775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba6d5f9e09eb3975e5bb276951e4f17776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a0155445b5bb59ddbd67e70f53c4a0777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ddeac9d49b6330525a8c029645ba43778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec716e93ab8141584d4c5004dabdfc5779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd9d6850e2b3fb1bc665b75c6c2da7e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0056aa8d4b1541536bef88e85d7340781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59361fd695226a7fce910fad6d5e8c3782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e5ef62bb718715e22f328160dc64f783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0227e9523836ca097977c1f5bfc134784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69bccef76713fbb98bd4f5ae56a917785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be52b6040bde6f04462836188aebf9786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad432f6f2f9078f2d8593069f95149d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3061e35070d3ca9aecf48a8bb1b78d88788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c03bf6c3e0e4cd87fc8463d89ee5a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6263979e5114bba7a26bd65afa49892c790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa65004d72cd425074cee9733c75e3e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a360bca97f03de424968f732291dc792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee2aff7dd3147625ce94ab5867fc692793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2517dabfe7f3703ccef964e8e65a60dc794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776aa0e7e7cadcd0aee91c7f63f7b2f0795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b7b6d4d54fdc28dd93a1a5290458c796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc959e9732aa0a1b6b122e517ee25c797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42fd33d14dc17c1d603191eaf654f5798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ae7201346bc0a2d6116a7d888a297799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f082e2af30bcddc4b90198f679e43800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d4e10b0d4af1bdf75ed4a583ad061801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96510076454bcd2a334ea7af8463a0f802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ba68e563ab92a62c2131fc40fb9c8803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2559eed3e8c064d2daa1500b8979f685804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0877564fca518d2bc728b69b47549aa805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d004b8306231d0d589d205888bfb2806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300177892691bb4620a95266b3e2cc7d807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e3dd3856f49a23536fde7a46f60334808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa877596d9a27d630446d7a8a043f9c809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de5c655d698615ac633b9bcd88eca9810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ea457b0dd01325fa80ac7ea598335811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19046651f6e21639156caa01deb6b1d7812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26163840ccdfb7f8659c0700206a31dd813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47267f26020920f419858e6e21bdd270814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cdabd522461d5cca765ae00c4e6dc6815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc46c08541023c28b67c2af0332ad4816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee93c776dcdbc3a91ffcd5d2bebdcf817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72b57f3d7ed2d390ea9e66180b498a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb804651c21f401cad51e6e0c4dab9362.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d15f1a57480fb7e1fb33fc5b906ea3c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c0c6cd19788e62fd7e147adb438fb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d67dfaddadfb0fc137c6e7fa6ee90e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fedf66bcf34897cb11fbe4a3df40916.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dea89190342e44eebc33766199e61f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19d072600096b83866c10fa6d6046c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f5f631a36b4ba1cf979afe7ade8a59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7819ce6292a08626181e1114d3116ea410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c620fefee04687d2cbd6934e2c206e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cde844c7fd5d718aed2dbc09d5712b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abddcce40b022b725f78ff3d3885550613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9327a33781b587e3fceebbd4fbce5114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545fbe41dd4a844463200e66abfa3ef215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba80054eb98226ff3ebed8711dcdb4616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806659978fb1c8547aac28a450fa30e917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6eb93ba87f9eb5ea8a07f0899927a418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e4c041ab3748d8f854dfdcc3f085f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc852911d62b6431ac7d218bac809ed20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d654d907b68c80cec367625d17a3ed6b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aedeb343c39336a390edeb2d5c1891122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cbd24d4d5dbc719e04347563eb350123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c67ba60e4db46eefb0fc2adad555fa224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de92197c09c4d2a7f06ccc2d576493c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51837d29cf351e1fbdf519bd20fca75e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf26b3cb43e0e1f6a0e39bef61a3093d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43bef3345322397095c6be9d793b4e928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97bd2e4aef0c0b9baa5759d5d6dd6dd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c702951df5cea147e9dc6e6e2a424aff30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e008bfabc2961087207a75cb626b60231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4577a30eaba6322e945c5837f6d89d8132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617245d61a29efa46e616c010fdb8a8133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d875453e294ce417a2c84e6dc4f1734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800cc148082ab578feae98030522a01d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef2dde6eefe3b1ae7f3d5431e4af9636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb167587a70d68fc0cd24a35cd273d137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facfff5d95a4282dd415320a476e351738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a2d19426fc1e6c1f924483a49af1c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add392aebf2163da0950f4ec96fe2cee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697bf199d059cd35b1c9486d35386a341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ceffa87fb59cab4d7edb5d262df1a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef57bf4801f1ace3e7a0148f0f4eea43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a2cbb2a230912c031daeda888283144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd11f6c1d029149ef79fe3a477e1a0a645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba78617b5d26d62b4a7779fc385f679546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb9e0b23ffc65d949fbbdee005b553a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f1b4b866068bec10b1caedb8ab7a2d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d4dadbba496d5dbf8a0a85dfc022949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6631e7d60ca7c74a9ec213042ecf5c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75da5cdd1c8b1cfd85fd75f563de2db51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa79a6dc21f8a0817e1943fdfc7b53152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f65ae542275f5e4596b514b1e10177453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8750e578a20710efd8f5eeb02c30cf6f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c3b38ace14aefef1408399ea4e38855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b810a5f8123dce0747d56bad2e49a40b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cccfa113e6383e8628e1e9a2496a3e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd9af64444fe79f0f15b18e12e1e00858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a693d43973262f4cd81a38469acd05859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77253d0d4a5e4d4f7d7ce9a6acfb237860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ed546039e67c5dc21699dae4e6a3461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec39ae1e181b2ce9ec40894ed13bbfb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c4ad5bdf25b7c703d9cd7d6780c1df63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a536dfb543d8a388095c02e6d87b7c064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43950d267d24eb044ac8f3656968eb6565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa94e4b0c8ccdc4c961a682e5c80ec66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d44a461e5dc9dbd95bb75e40d5bf8667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d51b7b83553e7237b4236bcd344efb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321030526e5fe564d10c235b00ee9a8169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59733708352310d3a3d66e2b6e8a36170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a4491784a2574ec7e80da5333bd4f471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c56baf01868bf64e042cb3979b9afd972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b49878a86f9d6e37d1b75142f43a1e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1956173a01a5e71ba7aa99c47ab9bf9474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9107067715f9bcbda02936b87d5dcc2475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b333b3e0ea06cae94ca5a3348ec4476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5263fd3ad6ebb08ae4a576a9e89686c177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a5a5cdb8340d9824534bb7202d28478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aa39e835b72afb34207a310031e7c079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c588563038cf9314ca9f99ed65200380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a65c3030e4780782084fd99ca63c981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec9a9babfbac403c320e9c6d626ec8282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9433b24c1f4c5871e99e1539d0b062b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ae334bcf1c1e7b11253c1c065de0884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0396c7b8d0565dec744aff44ae0d96c085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1941083d3b52123cb528f728b125e486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64580799af089a246cbc6645929df6d487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495e30afec938e0b7c8709b7730f09388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a9f142cd2fb2820e90d455640f37d189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc0f9673427116d9378316225028fb090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf2d444c2b84f5dc0d6b5820a5c34b091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a816288baf187b957cdbf2fc4236b6a992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf1b0a2a91444dcb7021ec2787d02793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43fe58fde26876dbcb24d4c142d59f694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467103601f5835d22dacb7b834c74aa395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d872e1ef6c89150b8c59e5df7de5f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9bd0c8b0f93af79c6883e02aa88a5297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d01089c7018a50c33ce65bb9568e3198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a349d892db544afb83ac189e699c27b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb9205fc52731e734f2d8532b19d115100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a6095095e69d6f7dac6c20c1dc1c4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a6eb401ef3168f72f2bb6221cc7ca102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a406151043609ce9c71572b18c78f0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae5483d0305a74c974f8efe202952de104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63241e54a0905b67fd11207c3f3b41d9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afafdd210529e0d81df8be15400057fa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c510246554930bcb271321d4f4897d2a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07c5cf4a05f5cf7f3fefd403e23f46108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c16943c15f913abd8c0e3a48363fe2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a174e7491b8295ddffefaa2b32d178ea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1275e17ecb416c701bc1e4a85edcdf08111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929bbd01470febfde9ac06cb4b053f9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e47f4cae24a6f3f6f7494a6790c4a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcfafee97f1f16dc339358f799066e3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9497e196c9e9ec82dd7c99879557fe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf2c767ca0afd2427c97242e5ecba5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b863269c36bc60490af11ceb411abe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a305470efe4ca7ec0810e11d7a583f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daecdd913545ece9767b0f70509de9cc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800303a5fc46ddacd755be07aa3968f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c063148d6cee73070214c20d36229121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc67552f937728d2392bed2b4b0324122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e42c866abecb81aa8a2a710d59b70e0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f2fc26a7133f28c35a01f7853c7ab7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf564330d7142fd696b44fb53528afed125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97547af14771c4e2feb00d8fafd9df22126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9643d5e874dd80c537552aa0311ff443127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f863533a48ca835f74029ef0fd951a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4394908809ed1dc27dbd3a322fad7a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b1a5fb31a29584f7ac453031674c21130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110aa04e4dab227a0bc4131683cfd587131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5996faa12c9e38d9f997146becf32c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f97335b186079a8bcb0ea5ef1697c6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b90f54d4397f20b73266cec5b709c52134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca60ee37ad765010c50259443a7d6b9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c129bf20f4f5e7a1c25ab609a12269cf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f50198d4ff72c9f68075f839cb864137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f2a8fd6aa5f0ca1292c7d75b3cb16138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13527302e1357884e549dc6ad694d420139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6054972edd2f6130ab6d4aa63b8e443d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f008ce8189ba0cd8bd8c2a1c48353d89141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd914c3db22022687d37dff5e7142ec142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf594d0c9c53d82816bff73ca2e76ca143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4dbb40cfa4aca70f5f4cd6fa97459e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e7ad9cbb0e79dfb22be7411845b0f8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0da8c703166e879808eeb10f016640146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f49f5fc4ae6d1f8964fc22aee77186a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f6e1aa42edc2c8cf91217ea5822bb4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f406bdbb0dc72c2768530ca98c8a7130149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d7de3c6db0f6f5ffc24035bd70b5c4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2f2456dc598feb97fd48ddcf21253151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ec230d82424a3467d424a38a809db152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a50db93412cae9ae80e8b75b2b3e6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb68cc60e70d56e86d6779ff84997e9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5666a99f1456593d7433f01906508bdb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d380c607614eb67a23b6cc2f9b60b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3789cb5fabdd71fec81af3cf23d0b3f8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d899c4817de850393334457d683562a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a04e019a85b85f657ead407a19c80159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09fee2e6c1a05374e519fd99fa3951a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09803180de9ffd31ca83cc162b205b1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f249dd62738b2832a1992ed62f0678b3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9befe3c5f290ab84cbb65bcf4c39150a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d1ce9e58054bd2496dcfe1b882c995164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d1e43ac335bf461b123cb39368d47165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87587117c9b203b50430f8adf6f95841166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d9edf6f4f19d8093a00892d0c036a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7419720d7e0f60de5775bcfef98250168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab79f8dcf0f11187d3feda533658effe169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7301bf19588af178b496fc6def3272a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c129ce4a114a64613f17228c1f187171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf7259eae07bce8d1e3044e0a9fa7dc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4298e1106bd6898abc4cc05209d03b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b4598c17b62d61c8a189a9d7c7d7d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a92d1ce29826389f8e3363d894257175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd952de0b569e848ff8b960c6c9471ff176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9adb580eec4fdb6db45fef5719e20a4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b694262a64faec3a6cd0dfbe7fd30d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad112f7c3301eddc804e91212599d5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c289cbd770f152426ec5f23a42d7a74180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6024a6ca69ffc31fb239f7130d30ecc0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd20a965d30f651ef97005e9c47663c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6556df8a9358c6f6cd42e9757873b9d4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c6e3a8dd532fabf783926da71bd88d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8301795ad4c0f0d2d25c0c7b84354f3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea9f7e08575ccbbbc2f630734290e28186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaad501e43c35a61c4823f07f742336187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7842ff7f5eaa35404a4a5ed4c15aa547188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb08e65d4607d722263aaa3fd1efa5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c1641c0203c77cc8af212e275632d0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c545748532be2a03d9f7e8f9d9816191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3026ee6422bbdbf3b2cb843260e58f0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a302d30bda164e19ebb7a6e9cf3e886193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9220ebe373b7a77c6888e2bb17e9d2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c81382549faace29eec2521a0ab39195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4769259c25e9c67ea7a766a8dbcb70ba196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd54dad4a42830d788ac1dd278c477b0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2523940db0f6029213995607b444f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac578e4209645f8943c23185891b78199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232fb73edee03e1b69aa05186049b74e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb003626ff188a757b1480f8979a5f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c2c3c141ece9e2f920850b78028673202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df57f3989cf98e9580f4e6c6cdd35f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5898413f1168a1b4c240ed3ba170b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788ff0201178e8f881a2282f100cd79205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029a28b2b45a67ce684f023ae3f6e046206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f0cb1acf1627d08f6aa874b3e7fab207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb82ace4ac409e4113f41981e53ea272208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d5f6cc3db6cec347824660cb3116d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6945c36da8dea8e2c866a170486fd78210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51939650c054806a5a2fa4bf01847994211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1178a73cedd2fc7fb497f01068dda90212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf3e2b271b550d3684dd46fcde816fb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f7fa5b2e8ac68fb2e00142c84d82f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e9a3c3f7e3fcdee10af17152fa892215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c118052312ba9290272600361ed24180216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe2c5b0236da2c69fa1788f5200bad217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c23eae93e020cf5b1de119ef0f4c2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154b952775849ff05245abc5dd3b045219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd31bd85025db7a8eba21d5cb96ae5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef59c73ba633aa8defd09c4d23a726221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd72a77a0d828af59599572d40428ae222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa40dc726af2eb04191eead0d54353223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c071e8eefaa02834035f29a22a683a8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814637f427bcf10783709094bd9d4ba225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf28c5fed38436223fb2d40ad47262f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be193c8e12ca1e2a317c28bd333e2ab1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82986fd5427c9ae42d5a21b495dab5b4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a349812a17dc9c2815487dead07f2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad179e604c0822da268e7543209c7a21230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147c26aa7f3c0789420e9d8c4337098231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ccf6b65d3b3eac3d7c2555cb2210d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf217cd30cff60b913c29e3a3195321233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f80fa0c6a6a3dd26f4c0b628c9011de234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262423fccbcf26b5af81736a1e4515d5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0344994e7a493324693ad74660a6c60f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da82b80df9f17b521c766367970fba237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05055b8a15341b19f3688da32266c4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7557f473285b8bde112016e447f45e47239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f90922e031242090c3e4b42257272240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ebf435582dc1cfb0035f5a3a589f3e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b4c757b5c155839b1efe811d8c74f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ff7cfd086595eaaeacd4c8af6eccb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a344d1d1934a401d396aaa8b8a541b1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722bed097be064b81a856541eadf74c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae951899bfe6ae26a4a72f9920749f5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24598360bbe136c9c36bba740b0584d9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0935e86d4f58228758e7ee00d685fd4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557124139a7d9c02b6fca53fc7ea5ae4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7e591377b3ae11955eba3a75ddd92250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2206bcaaff23832ec1d7ce0b87b9a79b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b49b24dcbc152d7836422cd8f01b2b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37f6d2abe624fc26b0d5cc3f878b40253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c431dd8063c07f7400bb857f14fcdad254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75793b199a0f7295e67e22c5aef7b35255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a830e6895a99dac519e5067d04a47256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a45b3ce88d41d09fc165c5db0bfa26257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2813466d9f35213a9184a88b860de4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c6f9fd253bfcdd7c3bb8035fb3955259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b3aef92627e08638ba559c231cee37260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d0850603918df110338a489d237e0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a85403f9889d1574038c7cf2007549262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e499d684722a2d9a31c77cbb5a774497263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1285c55dad9e83ee9ffa515cf6235264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b186e5fcf2e918f5cd0e295cddbd660a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac1d3aec57b3659cfb0ba4cc0b7a2c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc26203323cac86e8b35ff9ec13fef4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cab051af7918bff9a83457afd6a5cb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb905b838b1c616b1aea5aa2c90b69b1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4869e2871fcedb49e10e4307db92803b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd300129529112a392aa604a908787c8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea766b24061a1850c4ba017798a595272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa27cf247864d10e350347857f8876273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9167bfc39f37c0dda054a3aa7df9518274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5aa1688709862fa3859847481bb533275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a914ce835bb5ddda1a4454a616c16c4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e93e2c8e4c3f4b1f764382f1eedcb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a4784c172d7d4e0c628451b41a3cb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d82eb078f2c7dc122e5559dd6f718a7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b79c210e0f2379dd94e83f57538cd9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91e1d47007744c449043b953fba381281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b8d5fd0cecaee92629190acbaef5e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de187d7684a1124e966bc50fceb73c79283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4025737c733c8c3d8d94ffa6f0365f43284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d0f4bd3c7482be17872d3287e1bc5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a9e60bbdf0eb84aa456d8dab8646f3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa196fe46878811ed9e28832aaa017287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7edeb5ad06ef7ba6b164e6a2323ae288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4bf5636bb40f225cb5b9d3e01ccad289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e65e99b2234fa2e990432be6cd5fd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34028734370b688d741d41e718045a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c37ceab0dbc63a66a433ec44e7cfcfb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391bf18a8c5bdbf03c4e69770d2c81ee293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a23f3f635852a2f34ddbde33067d3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf20dcf79e18231dd9935f8b3dd250a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa4d90408b695744f609d375abe87f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d10ea09493ff030d4a85df78fb2e8e0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb8f306d20c91956c72adb3ce5102ef298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847bcf8ab35bb9c8c36cd620f348f623299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb8dcffe72f94ac6c4e32f1c00f683300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e357c30b8cea29ca3fadedd4821b1481301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d92b1aa61b3aa7c573aea91d447db9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b021ee1f06e352c8c9d615ad59b5d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cac7e39893fbce68c896b41cf7d32b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aabbd638b07f5e7fb965f5d0d6c3de305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f4c54b8670461d964464f3615a7e2c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0566cf0de1174f637d39e40b75af4d6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a4f0bbef183a337429e08c1c4b4e65308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f03c812dcb4797a6003eabaccde605309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53379e448639aa22fc74e3842f6aceec310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4c4e3069fa1c81244712e20f3a4c0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff4ac8c2cb789bba7db629671b79515312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4070602240acf2751549aa7d8b1ca05e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a115319d716e4032b0490374a803f121314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2767d149f5ea706be13eb7bf1844c8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa08d63137d85fb489415ae27cc6e9d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bc09313ff2f7d9b35d21951f2d06dc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f9a8ab9bf41b5f7b3c5a583e58cb2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98112ba68a615993426c2ad0cc9bc474319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea0fae73600116ea655e4739327aa0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd49e40302a90bfcf29cea5a3bb5003321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c3a4b89ce38e2eb8e9fab9ac7c7e8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1513d675443e7331e87c46ab20aba14323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81efe6442128c10cd18e154a29c4ec19324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f3f11290c2c869dcbe7e10d9ea576325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb606c9519fced4f0a1a82d48dc60efe326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e86619e4b2beff825b46114a6b7d33327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86feb00d7bccbdbcbe68f289ec7ddf15328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d556eeb913748e90f624ae7a786e29329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d8119d705b4edcbe19162973d48c2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be23cb6c0017febd1f5b0ff3bd89a62331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb7af30b9bf1a147fd25e29b7a304f6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e488a8e3f7f81a3a2cfd84aed42ee3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e5d07a9fbc05f941c8edc576cf4b24334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32dc12ebb74d29a401fce3553682ee6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e92726cae6674d716241e7a0d9fd0e6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed424dbc368df7eea61f01362c63408d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14fe6c24944497efa2e81140dd70db0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d1cb72e2edf10e595e2524007abab4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d4ba1debc3f04643d139389a7d3e5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6624e45ec30f65befc2e3ccb035b87ca341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86b4d591833ea5138c5b079ca37f84342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95f2464d7bdca557bd279725641d278343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7cfc9deaa4214e71536adec0ac17da344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45002cc3789ca10c9ff3e7b457f7c480345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fbd6ef38dda97b89dc665d232d185a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec306b707a80d00bfece9cc81859b726347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5801d6141eab6fc2aa846e7785b5e32c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91321a565da3f7a15e112a45f8831303349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b27d8b0475cd1d8e27d75e5230d565350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9591457403e568dfbc29036617ddcbd9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1837ded9a48c5b9697991af17aef8d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47479697ef7b3d80d360778f7c10819b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035d5fa1a1661c0312ef2fb91bd305db354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4924289d4e0ec2a15baf36552073a350355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e3f4bc9cdc0a7988c4fd094c51a680356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5626bc05bc974d1dc0636b4d59116f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e2b4175b71502ff203c032c085b7f9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041f9f6cfa8edfb3888964cc33a2214359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776beb58db974920bc44d3f247aa8d45360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4f463b17f06dc6739dcc8f62f81a6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b169fa07c456fce530bbcd6a5b14ac49362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a282ae89ad00acfd19cfbcc13790023363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7576844ac6b182063e03a1c046eb8a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16823a48ea489a0e44c0eabe2f7678c6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871b174319949e973b2da97646648c9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb91f8356387e0b2eb67fe83b0ce9ce367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b52e92c095ed11bb4181416a6499fb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f6eda2def3353b34a43e23304ef7ff369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18339d82648b1f66c17163950c98ded6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d84509eb3a47442e4aeb8a85be9db371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe94e317964c99cf060914e8bb0f5fa372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b814dc7891fdc182c8a5286923c95373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2fa86f7ab5fac441254a24f3cb4b06374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c045cca9a77f3074e4fb1c0e66c2d55e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb2e62dc4bee2133d6421fd5f26c55376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523158b971a3eb0de9737a5e0cca21f4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf0d8fd977724a9a5e027cb70464ce5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b108c16dd8b22411702f42fa4dbadc9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9f7d7b31af2dcf16dd89fc4630ecb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b66c8b17b3c32c0d48828ed77d426f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee669abcc195e695fa157a6d10e375dc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adbcd821df971bed5a9b18fbbf4b9c3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754431ed8fff8649886f87c016b426a4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf46b03f6196920715dbc3f324a15d48385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d38219e9e6c206fba4c7a92ea1aa20386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78e6947c8f8a0856230fa30ad4a1f7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f5cc3a46566912fac4bd972675eae388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75884c6c831524fcfe5c5b1cdf6470a5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829aa2fd6827c6b20847c94a5c6d986390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cf2c0211bad2c1657c357ab88b3151391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2542561f0b00c776e7ad39e6b008a83392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f9335159562c0b4fed2f49bc60764393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafcd4ee1174284b73da14a7bde56e29394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa883eaf7c2971436cbbc6e1933d56395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf1d70f1734d48999e5e667afe7b46b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5bb3628edc0dd39d6179df5132185397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096e3f97ae624bc61b4cd69a9dca454398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77377da108a90fc41e7cd37e79abe720399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ce013a596544585db0ef3556e973f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d23168ce99571dfb68de8b51cd48ab401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e776605c979c82f1ec838ca54aaa7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64012630c7b933b2fa2ca3589afdc7b1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4020577e33e6cb403f5f8caa8ad62610404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f4796b4ba3eb1b264becdee4239712405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ea963c7a98a084b2f9594e7e2018b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ecb57bd69db5b55a53c961335af63d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd63b42933aa29ec5cc16f003d2687408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee3e08970eb8bc67ac87b5f1ac0cd2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c8f07577f2490bc494b66a31ea419f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d333be68c7a65f41a968d0dd40d7bdd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949cd72b292f0c3ea895d9bb0f36257d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0e164edd29c36e1197cff122ce410b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfe4097e6715dcfa49bcdb79c4c29ee414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c10bfb10248cab9b411ed6cc51ffa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d9516317182531bfe4db4131b4ff64416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a5d409d76e14d8e657b80b041c0b7b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df747117038e07132fa821d7aecf9fc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f740a4f2c8d0067afdd98028242b8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62a155f999adead06d40d2584f8ced420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b8a3ed83f895cc54aafe52d4676d0e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd654c5898f18739b9ff44140fb826422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215377420e43a61dddae06aaaf03f298423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208dc6f08abc1f1d7bae44df7678ebd5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c7adeb3b621c50ffef547ad6bcffd0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db09ff73b7174947d215d82f23d7b603426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af0ae12d66b4f0418c81b89eba3fdf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ececb100c1d8265bb1f99df4f9c5e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623dc31a3356c1607117a7c36146b088429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a30c69e87175bf2b7294303a15f0e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e43ced223f2ef027d3b7d2c67ec59431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0491c88f0aefd69fb61c3457405cb44e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9850462191d847ab1c4d5d02d9098f56433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd01460aab71380456ba61fc4b1d2d4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd97a29a47254a35f633cf2ba0532c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a744533a897e312ada4f593f80dc8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8720d5bb2b21c91d3307bed464558c9b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107ffafc59491b8dce46046f1ae1a6f5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd3e86681c0dce32289045fffe4ea0b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef0b45bb016f8d8e601852ce8fdc81440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca0d1b70bc7474a905a0e1aa4aa767441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08573f6f42eadb111dc6b1f81907992442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dabe052050dd9f17e7c53541c2bf288443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd40cda5a87418174dbe100f5eba029444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f854d8b9c94683a51a43844f320f6a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b82156f97b48a44aff6f8e617c62d5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12beef3abd01a9bc308977e515c0f270447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0606a2284372bc237106ccc8613af3e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a64791bfb1682d8f74fe4e0de33816449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f3c543623621d70399b227a82b5a3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f9921efe8a525b2956dcc19daaac3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305627d1062212b9f54a66b9131302fb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a319a6671bc36c49ab6f4d0d3a6c835453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa12c49395f4b6a85a1a0b281e170d5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281ef5a196ab8a49583a469f5819f90455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8775a908562d3950452eb26f1c142f9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5166a1d26d845973844098ae418d3f0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a69b77ec79e32a84fab72f52b618007458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf3f5eb91405508abfe4b327198d5f8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85edca4f0c82d6c1fba4be05b210277460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ee88b46b478fb85130778ace912ed461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28762e3ba4a45b4b822d016e0d9fb202462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d7dcbb09e55aef8b3bed5fe4eaed70463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd8026d0c8679759693f3be6f6a9d0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f63d137a1a64c196ce056f2782b96465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8337f40dd0a659d87524ff9e540758c1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f2214fe0375cc2e46cda50c94214d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca30c60b3fc9894b24cf6f10449e67468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71cde6f4387d34163baa9f46ea3053a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8737ee7690cf82c416cbcf30d92f77470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70652ba9cd0489f7f3ab905ef1b47700471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b90df3af420c53c73b50192da5ff37472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f6e6f7fd0c1287bda8294387bcdb8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be72212f21eb070b8b85883ce9b26812474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ac436a730eeb8f52c4ad588ba59cb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701294aeca38d495bf4d967b689a4d35476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5f16faeb4bcdb64b40847d24f5529e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac748493e494c57da0ebc301809bea37478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e651ef61d1f6db10fe3439e543aa97479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e47b8b5b133f14a32893a361a7460b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f38516fda149ab9fc90f20fcc74bd8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e451ce0cad8f5159f254e5a54258ce9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61cdaf822f892948ad79d3a9aa0489d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc59a0fc5460958312515c42747eb1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b03e0540e96d2f0c39afa28575911a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d51a117022d8699eb20e9817561c33b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1835a5534e05ccd93921c4135d948fa487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1c1fe9190366333804caf64a0c197c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18dc6eb9c096b3e86b7b5c29c6f3ff4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7699ad00e62eec0aca74184dab027631490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae26be7ae069daa748cd799aedb592b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916ae24558db50f0a4a069606456215492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e3e91840b0c623fca9684aa34e3b7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985225cf881137d14d64a9277c17a005494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907af65d76754c8f8d05885d0ed515ff495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf106f46270b0fc4a5bc23b0ed885d6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b13c65731b136e23b80c7ad93915661497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b891568f3c08ab5a66d1561ec93e14a9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5e6d8a8b87303daa061fd776ee3ae499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af810da6cbb60ac470c53cd3846c755500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70fc801abbcf8bfc19230d3d7f2baa9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f19998eade3d27f3b4a96da9c21913d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b533335d4d7d76a64c688d2775e364503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c33b372dab09f3ed922727fa9a6252c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ff78e3c87cc53efc7e421663f478d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47489b1a90b72284a6a9d765bc6bf88c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b1ca2462fb16e0613b297153b5f315507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ec330a2b4a25899deac0546d1565d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c742e8135f90e93f80b2cc242ee8d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96332bc36f357dfa68fa8b508fc5597510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a819cf790481ae3023762ec43b1f13511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fcca404465620eb8076b74cad665e2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e9405d7d6547393bbb0835c196c6b4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdfc4ec853c09519cd5f6206b8617d9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b4a02867a4d9de76d5b1f0f8f96eee515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7e18fad2af8cb345b227605e1d6af516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e33a1d9f7a25fe661fbf37235d6b86517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f0cf5089c225268b0cbf3629b8e7b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba0314dc5b0e26106515c078e42a24d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7188f8332b151f50d968cfdaac497bc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6268a59221901daeebd0cff902ded9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf78cdda35722896eae52c789a30c3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98816ea975e0c93fd654447d137c7d07523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd019a106ccc18cfec6a2241990e8158524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ac8036b04539f4b5b689a7d70cb4b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e88d562741d941f99bf8a9372df5b6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc094f152afd821942638d5e29efc53527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19801ea7eeb05e9be5c1967f5e82b56e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3f16594d229825968dfecac711644529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ee898a3d13401ebef1299e61e0cab530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53672f4ff6ebd0c08c347e9e39ed2afa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b624ec1cd462fbdaac8df9aabc77d61c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a3311ec813b51648e3e1029d90fa04533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47b2bf1a61e80c0b9253c4ab323d15534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e44b8d4f780306873affa7d8c14467535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669eb3ce31aa10683e03ac93175a6d1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7433cb8dcb0b57cb0927f8a495bf3d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2cb90ab25ce9b79e382a2e6bc0d368538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d1a7b562e6f3c7d1345f7e8abc11d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c536910867b4150ac46a9890cee7115d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ca71cd00edffadcf0c9b2cdb738a4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c14c7ff1b86160b3e635417967806542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33706319160dfca5a932e4ea2c8fb403543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b616614fa207f558e011820b1505324d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d32eec346c822db39ac342a4d1372545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58eaff0013e822745476ab00cf4a9ca546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9905b6ddb98f9a1176673962f54f9b2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057698e3b6de277ca807657f450feef4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb0bc9ccfaf51cf5e58a4a011e2a15549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb403db8dd9db586636f8109e160f9c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf163e7307bb07f507c55faf87010f48551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662c04ec2f278893555fc751f03053e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1abdcc76db56be0a4810aff64619715553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743278a778b503cd385354f03f3e04d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4c454ec45930e2a0fa27202795257555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc7f5861a39b7a6aba9ced8bd6dba4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52163f0668faa74c28915f8b0909db1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c65fe1a2d739ae1836af2bae8a8b5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e9bf0bdeb9fe83cb7ac98d95da0bf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8934626e40f6b344751295c46ac4ad71560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9967b9da62efe96df4be86fa89eb8a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d6a91d579117b6b64026fa8e27b062562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1687efbe820b16b034e01f846ad14702563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1072110fa861f8c3c266356483bc52b7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29437370ce08d944febba6abd19be479565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68571960dd0a29a78dd43cee85a18635566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5b096c1753cf35eecd251e7d7a74d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33829362f66d8419543cdb7a7e93eedd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15227f7609bb1ca425932e1f2d0ca8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7be058330acc07e5b1d70e6463aa61570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e96ad4edb8fb2703e585593e1ccc6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe37637fc9946640c1386f99738d2d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa7b5f9ea5adbbe071765aff1ef6f9a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7275905d9ad7eea5a47da22cccaab1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec363f6f1ec6a50243b34f62a9c5ea43575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4353d2b5375dad8ff3d78e74ed4ca9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcdd3818626db75b45071d1d7a5fa9a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f69b6beee30e167244f773d2d7827578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eab8eb9ff5c95f18bd9c4a96b2c3f7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e9c4c1963454b40f801ffdec2d01f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aae4376dd7b7c89cd9feb9435a67f7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5329bdbc22ad46d7d5aeb866377cb2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd0aa1854f5895f0fb471f39780156583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f11aae3421316d523ef66c3b87da23d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9871b6ccad8b6b3abdccb2e1bcf7b47b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33de464d6d64eae013ffd54d4e920d2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b82613e18616183a0b8c8bb5b5175a4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3995b28ac69aeb2fa811e685acbfd1cd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d9c271f576daf0191e63992dde1d9a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a248058a95d62d7f0cd9535f42e8ae8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c5940ee8af9c8473ced7fed8621838591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2647776bc17301d33fbe0d2db577310592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01153f5d2f69b1b65c1b1fe4c5615e1b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc3b0d9b560ac75fcbc0cb4f0d43b91594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a9074a5cdb67370d129e959c02fab595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e1ddc0ce0f88db8a638017b29b334596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c700a3821bda40a42ca44af659483597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dbaf4d0604b538f28a3044bcdd7976598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e9f82124d946f440a8f472f7848e0a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f051ffefad7353257e4fc10ba547f9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ccdcf4a2ffd443071063222d7e8524601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083da6f438276f2e92eb67efd62c3cdd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e4a61fd76ddfa0e37e15d50db00334603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e0c911dc853216b2b901487a3ca153604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee29f6fb4190e2ec83abd36c5573b44605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c21a81a632c6ed9dd8ce2147fc6c43c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56cf09d97eac6b7e8b09aecd8030e95607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2e8ec82265135c5d34225ff377e86608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28177160b626694eebd36e03186fe6c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85cbc7998f7907bfa85ffbed21482e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d0e855addd24adae7efa82f5c4d8b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41a595277748cccef15b78e1c406de3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a39056f416c4a9d79823c1010303971613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19326050408d0456b1f5f84799c68ef2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd1049abbd80d67e59928c42764f380615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f701c1d20bd4525778d800280d16bd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e425f353a2f81d8cc3134f8bc2ba5500617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca363c583511fe9535b7ad49531d3c08618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe6addf2933542ba47f1060f815ea5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b742218036013323a0cd360e89d48f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d890a644d5fdc0abe9141c06bc4fcea621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849478f0e71cac2e318f3fba00e45793622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ee2ef50d401282425d388d38ee6af623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15454f3b55b8f56c03642da1a9002494624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c46316dc1d07c571f23f92437478b7f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd91cc57498a3f16012f40734d3be5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a53be42a022007a299a2c9541fb10627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d665c528449bd7bf2692001e43a2daae628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6add74663c5cf2a563d303a95137316629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a26374fdcdecf773558251f7b32c35c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de6227af2811bf4842171f51707b28631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af14f8e6b191ae2993dd04f7d6bdde632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e6d37b9d197cb8995231a212144cd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2626788050bcd0c319539693531c0aca634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca6cbc638e3b85b1e51f3dc36800d5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072ce8ca75f5175ff8214d065fbd8f1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb551712b20e41bcda08ee94c782f0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c840d84a6ce964d737869cae36f85ffa638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df0f0370011c1cc6252a4efb8fe636639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fe5051fe6658d46ea15ed1e5e063c3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9067d53830f72dd02b3c024cc3ca72641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74564fc0899fd5c1c24da60e0e5f93f4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5fcfea5d0f9ceb9292e699183b299c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b8321d6dd3c9f96267d45409ebf08644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a81f2d03885fd55baca25b869dbc3d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6856dd0b1f287c9068b239147413b64646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3387a4ca547bb0ae24f31a2bac758c7f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396c5de3fc0f2b56e51f2b4e8f09695648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f2a86db365ad94e3a4edd166b618f2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed2277e5bcc1ab02a43b0690958cde650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8858aa716021e744b5be3fac3bcc47651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc79192a90cc10cf7190663a4545b6e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f962c221d894435c4c6f601479d1e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b6a42809b194f559c55e1cbfcfc7f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d6f469b9556097b591d685629c86c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8f3491f350c3272a334992fb49b71c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fcf364573d1244be62b89bb2245ac0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec1fe3c9c4b748e3ab2838dec5a4d9e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eec114f8af8387a4e0d37f06eb89f7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da14a99b6338ba502d2c1b95f76ffffd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d962227a66f7035013c0e43f0b08253661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c56fca4b5d30f99eb781434788c27c8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b5442000a87b7e0aafcee6b02f5995663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f2a11b9bf3dbd74dac971e8d3eda9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b446d78ccee46af286cfbe11648f63a6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a0f47bd3832407b13ed62033ce7a4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b221a0947a76fc221546ff156c18e969667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e9e3dd152f61028971acd13d8c32a6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74562928047ddeef944c055c5c42d9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d014e0c20d4f482e0786ab3b9f24b3b9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd33a32123aad6a3046b2245cb4b829671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409fe5e3e6ebe9128cd0759c322554c8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb5e1bca15fb29e21b9bc3653df02ba673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac43c7f139422c2e44b78efaf0da6294674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d9cf32e1298c63851b006899b37d4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff1b7ab2dc7787f7a9e1f68bfd95671676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395eff61f1ca6d22f8f8ca04062d1871677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697896d5828fd8e5d35a0383cad5be20678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a717ac7ead1b3c1dccb0d60294199ff4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e19e8d31a3b405d1269c9d289e426680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31100eb747e7e6d910a615ddb30a194681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e29102df62486b8c00d29f36d642c5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f1430165926734323a816d7266843683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0344f543848ff6759853027f5def7d6d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde8f3c25640a43d82db8beb9db7a94685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5378d8bf63a1b9d6db79396706ba6785686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9718e52f8f40bfe9d6e174d2812f0eb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9177c409b8874e6c1725bad70cece1ce688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a582a17901c419843853756b2f6b75ad689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa2319fc88d3c5debfc68ae5e3d0a18690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910dcd5a942b88b26656a4fe54ecdda9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2185de100b1cc4a6743e548a09a395692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a6fca6a85ca6fc08f24fb634b882e0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208db69b3483deeeab149e7c5ff8ecb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab67ce42aa55363475d32bc7c636d9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3b8088ad73ebf493f609b90c512a8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7584dbd0f1565d9992eea208b54eae697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fcdd99ae34390286fe829d501af33a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a5a3550be1c24c258f0755f43e288699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268563632d8793ddc9c4b1abe82d2cef700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad6c4eb29a1658828d267c2a6b221a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443faf78e1158adf7630149d482b13b7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25e419489a74d11329a3065a5187a6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6774066fb8d940527c96dc021a2d8f2b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c61dd26cd5a63af92faf0442378f56705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfce9638a5e948ab3907e11b659bc19706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c8675186ec812a592da0b922e3fd1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf1402e403a41c8899426af2898ee6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad88f015951da2afc8a9e0549302ec709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf0d89e4e7a73caa1fc5ad1a2a3dde710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433142005225a02ac8120f2d713da1a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34450b330eb70eac743fb8cf968386712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de15677804fc825dda755e241eb9287e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab951c77079690290fce767bc1457399714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c484780bab3caac62fc116041ffe8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6456bacb976bf88637d74bb1933e1092716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d3f8e76712a8738b97fdffc33086c4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a7a5d01e04c3d38c2328f48071f86718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac6e0ebff727e9367f88dc058ca143719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f379c621b67d8e5954cdda81fd9a7e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50393c0403f96aae0a7fa46c58245415721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86783e75eaeeba0d407bb43675b707b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597404e7e0193cfb811b20ad471b33f4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55fa50721248b3d8cd14618f11c232b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7086957b880181dff334f9048c0a40ba725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c25a01e2c3438c185165afc85e758726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0890346412b70c751797c7b44053632727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895dee6822464d562f4adb04b72dde77728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d50e45d4a2044f5fbe1eb674e4db81729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105952e9cc020f5298178487262d5e7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab3b8bc502bac8b9a5eb570a7179292731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed9fa13ed92253b7451ee52d75f29b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a057e81bd3bdd21ad35d9201267b3565733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ed43a9a084f84011b30ad7ef27863734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed91274808457abcf195cb6edc0e7bfd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b810b59ecec924e9aea3e0e3027a50b4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d37b6448dd010b79b0d4484467f75737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76497e09b6a5059033baf237ee07a207738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fdf0a98f9448c046e6abd191382e08739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f6d174ce68fb9841d1e2a23fef08d9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b91aa3e05509cf2ff8229d13b76c2c7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa931aa170c02030cbdcecc4c16709e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c386f3ef9bdccd1c78e5fdcebaf78743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed2e37525335db0743a94b36a579c3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf137fed8768c5dad387d874ae9a02745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc18053f7dbb54625f46adb7cb00d3f1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67536604910ca1036deb15bfe8102f7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b879bc4ab7c06827458afcedeeef8a92748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae4d7364b4ef7b67cf3e7011b2a60a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe109af259b6f380b73601241ee1b0d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0add4c62089daf7ff5c9766cbe9073751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51639e10965a890ba6d01baa1c955a8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a243f7035b3da49176b74bad1cc356753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6651bafef51b1d8ecd22f8e211c2b4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ff5c66b78c22dfc265160278f1e08755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d606d3310889f5d711e5fe977e3458ef756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8833e9e8d0b847bead02b4395ecb471757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b5ef1647b50435bec979dbd3b88ff0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328620d8d6df825f665f65890f283762759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e700728a77eb87d47e91b63501bdd760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690900997388341d9cdd6db3b3211849761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700cc6eba7fae6f7215d7704d0bddac762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7184290956cc73bc788e4a62fe348b36763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e137be234aef1eae850fabeaa7e35764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3013e319a01f11705df1736a246255dc765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06221103bc1ed716df9796e4f01b950b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec3d50d50c1e5cb4e34342de0edcab767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>