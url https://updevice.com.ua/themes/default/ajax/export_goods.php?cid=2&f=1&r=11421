--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3c96107a8a9684ec1879a33ad2400b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291dfc0e2c40d87225c46fab34a1fbee2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf28dff84efda5185a6b814dadfedcbf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f0c639c3c539e35ab3786ab52a3414.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40943a4a2eaf51e1b6866a96495e6e5c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e341f36b6217f5fcefa8f64ded51296.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588de9de2a57aa550e99733b947220767.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56647f2fd054527047c262483c7ea02b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db1298590bb30f4beccfa8db54811fc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1785f17bb1bd985e72b9e3df71a31a010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be1ca143839cc244022a5eb76bd483411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b749cbc94cfe4171ab7189a6ed4a7812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceadc703b5d11de8b9be46846e080f213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e595aa050f35f8d2a6cbe1dd3670014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f711bcb1184c8a5b9d1bde997f683a8315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514558a9c83d6bcbebdb5881c7b4e19916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeadab3597e8c1c3eae99c9e57840bcd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c685fac275b72bd26dc29e14ac396118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa694d438061154102d3976aa53c61a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c2edeb0319a701ef9f536abe62c6020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa58aa7a70041a05898ff4135fa69f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d7d88ddce4ad81c27fe7992133fc322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214297f20be2b0b9b489668cde6525f823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137edc2ca8b24097e6351e9734a103b524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96dc22dadd397b961ebbaa3dc6f9d525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f89e540028e16fef977c3f88b312ad26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee6db90481185dd6b319ebd5da2211627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82253e3dbe760cdc65d4e490034c91828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87bf351b58fe9a922f598b923f9146f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f4c60f5050487fdad27e0b21f2743d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e1b59aee110f11cb5ed7ad33a5bed31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769562d9c9868a85210e41f8be120d9f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a6122e76761fee67494e20cb044d4b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a1976e8197509be728df8cd2a2bb2634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f978ade65e6beba6e2a1149fcc37e63235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b5b57071f8147733c76a47a2fad1836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61fba42155672d2875d27dee694372537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2effff02b83afff3fcb5ad839413be138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a0150514998dafd4011156129390239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68bc935d01d4cd70ffdc53558929b7f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9316bc80ee31629007baad4ff4d08e9441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a5aaa630eb1afdbde24f0dc51ba4f842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140d83ea93ee878e20892f2a3ac2e19c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc91688cf49c497bd8a5bddc76c5a3b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245908cd5c56580a06ce19a7e79ebfaf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c38f321ab9bac83b22ce1f63593c1c046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c481055d2224cdcc58321aeb28bf647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2549191d7dd19a7fea23422766f010d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8162e3b89611d0363c9eb8619cadc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7277542e30b9ef370dc3d47c1f37b38350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8c2ad82f2c558534953d969537246b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c755839c27ce27d5bc66bb6746d54cde52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a072e63a2dab17b86b991a8d923ee0753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c46fae717b94f6e7b38defd7001bf1254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07992b73db5f009a2b90031fe797b8cb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef99153d4e11a08a5e52f1008aef3da56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57264376dbcf9bb1ae920c28f8eadcad57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a6ebf132d9eb35728f8dede96cbfb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400515677ed88abd056cb5f877d273c759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e1c7cca21c079d440fcbb385c7888e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e70bd757edf4da96291554f45b4bed61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f15a5dbf3913587a9a9f82196a3e262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4922c0caada8542cd7052dbbf1dde263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82e66ea9240cd553120e8887960b6aa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f4de862d0bee8c75678ce78cd61bda65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10ad4ded3701fd6fe1e75f8b86d059566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cbb6fc0a0542f866b98563b43f4cde67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1152005de41e99d66902c05b29e2479d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc43b553324577af6917a3d8ba0de74969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda59b4f31b2bc3935850bf1cf4bc87a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e477f14377f86543c96e4d090873bd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab33e2e8c146fc31c20d8fbb5b3ca572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2516d97107f536912757704ab6137273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0d22c42bd2d97cdda2507b7a226ea74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ba52a9b3bf7fca60728fc9b3e2e3475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae13f6fb59d2109bb6bad63f52be2976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2304a4f7cfc9f2146465a38ec0d1ea77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c933409b5f0c894d587fb956d93a2878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1299851266269b3272d612126f62744f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce95aaafd996d08f300ed8d70605d9980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee8290f89ed02eb08708dc722ec628c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9143ac441def3c5c2d2e2dcb648f540b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6309f5ef40b1b1f9ab64367e49691b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a7dc6fcf131b5166d5ca52b4bfd61784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01400916e1dbf8547c33cc111881e89385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56108897d205ae5b75812631b7aa1ded86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb43b2a814c29fc2b7f22d7065f276c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c5de90ce5d298aff3de0cf6841671788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd05ee9bc89fa49a44d037e63e2fce89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea773c94bc7f3ba9a34c0758e19487e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970d3907074c70b53b8f8c24cb71e58091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73340c75c2dc7c742c39eb752fa04c4192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c14a85453f2d1749ea9be7217699c0793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c645c5a15805b24e001aab633acfae1994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd431d97b6660b052981400359dbcd5a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4cd2be33beb0f58ce92bd3b25d4f096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62caa4973d853a822c73129e96623a7d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a6d8cd57eff151c0e1de4dfdd0b59a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5957b299569c46a5d73b70e38b5969c999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f15c95ac027db201602fec65aaae9e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c70aa729ba8ac7f3a3b0a23e013b04101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea097ccd525a73a0899bb67bcfdefd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd941855b1083181b6265bf21c7d57d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f5a2615fde697ab75dd028bf3d239104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3420e9160241a102b1f1e9546f02ac4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a921ade2582bf6757bb38c0070ee3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de58cacd06b999768a772cecfb1dd49b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8985646bba99f27e3353b05ec72579ca108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82672c21f61214c0feda4869e1511ecd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a344f1fc7a30a61290d7a70e415d71110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79287d9088dc302956b25d4df309be51111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d513914405dbfe212e08578fd01b78f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f270408c248e7786afd7dbe120451da113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15cae283b4860cb0206e363d1e89dce114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d798425e93735361cdecfdb92d1b7f09115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc07deb856c6bfbbde269d9e3ced91b8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc566300da98390569b4ffb987be695117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f741410dec5b2f7d79389d32f8988e5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d35b9ce383e56b5eeb9a4e1522d08ea119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcd3e76ed635ef0396260dd9421d4a9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af9a5434596c15ef93ea1b24cae1ad3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12d45cf552455e7d4f7d9fe456ed00122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f52063523bbd097de396387bdebb2e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9dd127a4169fa28353dd3f7e95cf11124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2148b29e1bcdb5f68e6a4ffaeab21c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1903b5a7858274893cd1f3c3d635e1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea3290d24afdbaafc906fcbfb56f24127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea386ddbee9c0b55504716bfe131d07d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a49f8aa19799c38b5d327be8a0754d9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e138610e211d883b50211449409e9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7a7fba34de3a6f6dad520a4b34384131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ad25503521ac4711787b812b7cb83132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5186141453422211ad11c0691dee7f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf43ac29d83b1ed3b62112504a44b10134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a4ec16d8c8ea4ee4aed0562610263135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce715f2cc3a8e5834c34fa55f9bdecc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c248eb988a2fd69f9cff1a3fb3b75727137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b14871d9737dcac6bd1aae4a7e86f97138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0dbee9b4932795bbd94df5785054e7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d05d6460dac3917ce9bf92c5aceee10140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a7ac86d427474d04cd2dfc513636fb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca54c09b29be5517c3d367bdb9c410142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0071432841e0366215eef8266bf667143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51a018441d43dc1e8018c872ffc2d7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb167cf06cec5feb72470255499d811145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5961706329218b7092ab45665741fea5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e8b35f3a887105d3b32389bf25eca7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be58d7295f1b6c5dc2871e73fa46557e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b289a348e4138624d28b8a3499e5c0e7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e511c428479530c37161ea975738a8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e9abf47e08a613233a0438588e263151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ab00cf03d51809e510a260cb6c55d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7984907c895325a0b7c1615d8f8ec1f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae7a696e7fd8d92f4f49285837fb4a1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3742096f152008a4c886560accdda3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc25baf4ae775c7ff7c0c8dff16904156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac3331b03def4b4ea90a8c09764f208157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a2e5e7bbbc9a2f87483fbe31ab036d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a3951c5690640641c4f3232a8a085159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67688b70abbbca81f10d02483a1eee3d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee05c8666d555ae6a3d9cc52fee7454161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a880c16eaaf21da2d2d0fb8d2d60f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b0e3c4e0eea9608eda830596e145c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ecaa07d818e979fdcd6f7301c4f014164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f971a23b1ae140563734850e3acda499165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b6b322770d04d33df5196f7d3ec91166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d0f5534c7eed4f3acfa8d2845e65e3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07755a9d8e843df89e7d0110f9861811168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a248c37f14f45fc274cf2fdcd97c7fd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8425ed94e68b5d6375fbac23fe1a3a6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9431b1efe6f5305a010ef5fac658175171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b0c8543996e80c80989964a562f3a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6424764884d606b695f7f3430f294fc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e08c8d3f0c2c38b6024ad535e220afe174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d846fd73123c94120221f6d218b5330175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd713ee76d8f570f04183216c82fc637176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f183b9ab2816588055979e74f806ce2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdfaa7d4e8882ad421c1cea4aaa0c70178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914346c14f997f736e498a051b1f3396179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da3ae2c0ccfc06613f2bef32602dc08180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20fd8aa954282abaed086f0f6fa71e5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f37d57b6e453745a2d4ab43670ae926182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5f304194d65650cd2894fa6257677183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddfcece9160ed1c7595200cb54bff4e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f18f7a4afad0fc37343c5c390b78c9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28bcbfc226cff0e50ad07612d9d6186186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a832576703cd0ea1b57566b8237b9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47aaaf33de575182756eb2c9c0b24f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9056dc5cf836f27ca2720b738cd2c7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8807a163884e33ea6df4aa2d26f48f18190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd9d65452ad87aa430a92b27cf748c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f72a3ff4035d82c2522fdeeca118eb9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c969d84082873f79d3a3badba6fa66d2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069be373f3a881c0bef2e9eb14e9ec94194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e38e0b8382f4eaae66bb01d1f52919e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90fda0b50769dee36e22496d8821c6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea2b8f3794fe23224093921c5ab660197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5e6eb9d342547f5b5d997ee26cf2f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc81af3826137aba76a87f9aa1dda21e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7baa5e3f87e399e6bd82816ddbd5c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a408e4feca5a4d18140f9ed9ab2a61f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5d3291a3609113a9640e791d4809d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be73e752c0f0b54e92a78be2c0647e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba951cc3396945935afb9cc4a8795c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66130fc0db56c1cb581856d65fcf626205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2636b948869ecbf05064aa2b3b97cef206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d81b6aec8db8aadc513fd1d8e2cdd3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c775d2c14b37827e0c505201ba01cb78208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e6b15009b506196737549931fd5049209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fbf6eee499af47882f94e109ecfa00210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6236d5de69aaca93709057d85eef6c6c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a06a0f10f14c46a90d5fe75e7beaa5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017b659dd5868d949c6e90562825c8c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c04edb7a05a06c84907ea1b3670a83214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a2c6675c841b3e009786b2d165429215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c034d2681f71a7b47300c8e330cfaa9c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b84adb4c25c8e053858fba655bacf7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c8c1916abc02b101c0c4a0f7645189218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c19ce705d057f4a20e94a8b9b55aa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38336470867631802a507a3515bfeec220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ca17617e989a5da29a523011e11c5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a84d1bef51d7df0cba4681c6559621222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126defa6d2459801331d4b1db7de7cf2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0a47ade0f40dbfc5ad08cc5110cbc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7a9f98f7f2d156fb159c5286de2ca225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd4a91c52a1a7226fca2e1f900b6974226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ba1ebfc0a101a31e8b62250648116227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cfc049482747fc014fd5193a49f6ad228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e7b43c5460ba4bebf39540c4fc3de229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc2a58534ad31ffc5bb879f6528233e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c019b560acfee7ebb8af6b7d6b89d40231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039fb082f07057924bdb613b3476420b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05352e04b27ba60769ef3d1c578283da233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a342db910f4d2a115f083dc09988b1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c6a47970cc88ad1853ecb5c2fe7ae235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f70f1c84e80f8edf00360e46b4c6c7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6979e8ea636adf52cc4280f86be0866237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314172832ee3c9b22849a51996f1ad79238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a8fcb7adbf82280b8e77a54e46ffd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a74e9d9572126c5df3e71a223e51c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b09ee5b4925c88f749dcff80410582241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c026e5a28825bab11cb5e6473569ae39242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f36b26a256eab441d4fc9719c0cf50243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b1c79cd6cc73a780ee84e1747861e7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af817b4057c28ba8b6054b573cf880245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7154fbe0bdf5255711f6333d30673d0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a7846ac8e3ef40e795586ba4ca4e8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c699228cfdda90bf44d7a331337049ad248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b054528922d73a35bfaef8f97e614079249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb36fb7145e980839856650b1560d0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d771dc1942ddf64640143652be0502f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f0c14c96e1e7c93f6f2c0efea27b8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dff38eaa95cd890cf46afed7d5cad4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b66cc2d2641cb4615eb8235a0b13c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ae9dbc4c6670576e0c2c08a7e9c20255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75fd83740dd960cccadbf0e6fd2d90256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826daf85482547d3a6ab3d45317d761257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0756ee440ee92c2ba8d069150bea6058258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506e817f63523008b94fa8ffbd71179259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe5ee3aeed53321feb8186c21128e4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e4e4fb4c7463c7162f1c9519b1f92261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fcdb4816d86847db5ceffa9886a1cc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4fc2fea49ae0facb9ee33690b0cde4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d6b2184c7d68b11666ba090ae6abf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea4b21492a37e78de7d018d2a52416c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed7dd77ad737bca72f6542a1968c84e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e6ba62ebb56f52571a84222b9da328267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972666086d525e53443cac578a7c121268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2425772837b4e834751259a751854943269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49183aa86dd202546aea779e2e599524270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defca4e1c93ae24e80436d0e248fd329271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b74d3f5df709b328a09dd6ebae4e0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1ddbd2f2568252e5564b99c6b6b80273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd26b9f932e5124c3bd424ecc49179f9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b247d70f87a773cac4acea19ff240ffd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b75a59b6257955d26225c151b20e263276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cab06967a1a72d9f6a885383a2d608277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e49729290114af10cdf848328f25b6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e1c5fe6cf54defefe6f519dbb3fcb0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e5ee134d3fed6a8c390578bb93251d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42a358da91748fd66569fac5e4375b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d874daab1f8dd47c08c13041d6c79c5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4606211e187944e4c9c925a80da742fa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df725de2c871ba10982dec2309207d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e183925fdabf021e72b34fbccb96fda285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85fbd9ac199ce00929c85c12c7e96d3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2571ddbf5de9a41e85ccb78eec39fa27287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2134b41fa74a55a3ad2ffe391dd1e1c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d84f2c0379e960afb60667a33745c60289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93b5696deb36cf4469b9bad7e706f5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd17958f99756cceb6dab07452a9f95291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4938d858d900f3eb79ed0bfb73c8519292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e7e6a0a8ff2cc8343156d7012a816293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6d0224d252ed292d718df16e4f5b73294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4de636af76065c92cf2d8184560912295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37fa1ea7ae919aeb4d3a69c00deac22296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d4b53882f73c2b4a8d313e78b22283297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30860999b31786c1fc62862717fec07e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5237c41975f33675608f9c8bb54c1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd0497c42c8583149442e979d06bc9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4aaa884ac5207a87e1e83abff0305301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3120ef9aeab204baa1661da25c3d28302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0293e25358f5e1fd73ce7eb675483421303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d7dd9d9366bd8cba5f02625716541c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f03b42debedb2e7586cddb1975ec7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f535fea2211e0b63f4f69b672050bb9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce66e0f2dd508b11ee622c32073bd593307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d344cf79e28c1dfad7c9d587575238308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333dab723966f04c4f55792bbcd27d6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d5acd84207ab8f54f6ec0be9fe0b55310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eff4c5154d700015b79985b8d3736e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2dfee553520ba6da5ea09381c2b9b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b332b1131ba113384648952430eb22f5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a1cb775182180aecc53f8f698e419a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d828eb693d58c07971a690e590033315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f0e425dcf8957434b42dee1d229f87316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aea015db6be5912794193c288a356a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4277c53b8f2023776f0deb4009688c1f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb23a46331affcaa17336547e4b8a63319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49906289768cc44b6c6168ab2b080bec320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15702493aa4bec852392e0bfed73c5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7432d0a594fecd1d941827411076813322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a300402e8985fa3660fafe20676f60323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80512053146b8f5b52df2cd1417f02cf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d1758ef9f4efeb1cf1c73eacfada4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb0ce85fc74847824f208e7626d2a28326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b740a65b03db2a78fc0013eb6c041ec327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5928ae126fe6ffaf6f03b7e9c9a8d5a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2105242968d37c6e2207b988438904329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b56e755729ceb1b8067b4828c8a4ed330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686fbd6dfb6c34acad44fd520d8dc8bb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cbe363b7736581ae6f84e0bba2bea0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aeae91feebcd00075dcc2a9c0566e7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a81d2ba099ac5008ac84fe629f90b7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d6615f7d5025c1e4ac1f98f461efd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ecc6783be431283b379fab6fbd175336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62af58278e0454d348847eebcfd1aa2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc350be0aebc468e93216fe28de5e14338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b28759733ce637bc214fb99ed3d48339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfbe262ac1a82c8a4ad5bdbe6f1bda1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70779f4bd575d3991be93671ec366a32341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ae21a112c5f09f318dffbdc8d8234342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023756fe490313fb02e22ae548afd04d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c3c927f7585e444545560a5f0a759d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeccede87feb155aef319ffebcbbf4b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb944090250e33f11a38c7cb22e86731346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a952afebebc01dc97009427025c5f9cc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b88f2d3ea63a33d4647c42309c8b6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667fa64006cc85b3bd35143763e970d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0405bd5b4074012d2b813fe93ccb4e4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92402d64a8a08fb385c2210f189da6b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d1655beb7c84e7c25acc05c35dd87f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92ec17e6717c9b2a97870df68cd12f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc215a4a9eaf0a1767e177e85944e6d7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a3553275e32d351c2f46e0e24a4635355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd43e4c0bf0fa8c22cc5e3221343ff7f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e16ad6a0fc09cfb7f4405d7b5ea57357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5489e61fcdcf505b29c6478f4ed135358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede060c5d6a2714a5e2468c395c2b13359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c17ae3610279801b0d310b677a0316e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eba56373c0e63e6423dd7036d99e86361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd6737e59e409f4767e0ac587f0030362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868588f0e3e815e489871f3861377fd7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436bc8a538fa27c7399a94f56e6f9eba364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222ec3ef20d5eae0a362e2e5766eea5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4002539c811e2df788c99552991834cf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc91691e2dad427ec4444cbf922e5fd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7983f268243baf8c8e59d7ed7ac30df7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566dbdcea467d3d8f433743f4dd762f4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b461d79ac1c5056784bcb263dc1a6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d50cbbd2bb96566b9aee0bcacb7ec371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767036a3fbcb6aa6e2d41f7c65951dde372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42082bbc820eab60554ba01d4b3ca9d5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae149af0dd359104c5cdb58a86001b6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ee8aa67ef29f0a2e4ad4cf5b633eb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db33510cd170d387e15f9781af5a15376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d6cf61561217b0928911e7331c0ac5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc46ed8ff5b56e751a43cbbb7b9c012e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd8fdbe75743c4e4e3cb5cb20349aca379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0853252bbd4ea915d00203e430e0009d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc563f3e77c6a248bd6359fee1f66c1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1513fb8aa08b12b4a5850392d72a2f51382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa2cb089b2d427808c369c78fa045f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2eca5603938b8e801200a6ec25a4b6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58516f1b04922ce6cf15f4662fd19691385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b5586514df1d51063c8b7405213d9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e10efe8da8cdc0fba52fd8e341714c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f24e1f6dcb04ba62d1cf7a8ce8ff9c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790bd7cfc3723e907ed7d29c86b60399389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d9b0aa5716d08bb88604270f1185b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f156adede91475de66612c7d6c2e8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b36d9455620250cafbb5e35855f55392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68078b9a0c7b3ae6519c3e7c3889d7d4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed533eaa472a839b60dba370f174e90394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4fdc34d5e3958e04a9a8781c4f3b23395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f77897d2f020d5235359175dad0c9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a78e4631a2e659bb5fbb149e6adc3f6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b939cfda29ae659aed7a3ea19a729992398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477546cd0cc76b67593245c9347b2ac4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1337d7c84360e29717a13bd1b86102c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461201f2d42eb973b59a4900b4c01aba401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7b2a5750310fda13f85ad3426a4ff402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a7097b697bb1c8a358b043c525603403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208c61380cdc6655285f59a464fd841d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7e7b54109adf2b8e3b0a4366d8b90405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6293295998c77b83facb0c4801886d9c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11606eea1d08936c9585c9329d5eea4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9fc59a46707931d329938962fb3d7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa44c6f7249a30e771b471c3a6336a0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea32f290e8de54cea32d23ed3b52bf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea063101e4e0b83560660f3e9b8b4703411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf89d5e779e1aae9b0878eac750c33412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9324ace00ce77405f00a76385af5b6dc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf900cd66e4acf9d058228d9190ed37c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c56f8ce2e656185abe0582ea76df0c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7591fddf315a299448443bcb8c41eca8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a36512b51d63636ee80b74a2906fb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd943de33d9e1cac4e0f6fe2e82eb7b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f95bc65a42169100a0ccc345c7cf41419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57fd67b6701027fc9e77734a1b8e2f7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbbd7c8999a3c7eea386af072111c25421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1264e7086d3dc750265474ad48e71fd6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e41d7c8a1c57ee4ad684aa0c2d7b7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5892102adbd717b9f4a5b5db89896a3c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b09a9334358ea1d23eef73cecfbe69425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bfcc39cd93458746d8f9624983b600426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc43f1b02417ecb930e6fbeb3f4546427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8644d7c1f03762e4f938345c04f85464428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2cd7e1c8bc59e41364a6dda8916cb5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f686d07627e75fabeb66155d71525430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774775fa0cdcff2515e5b0c855c2552431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abded13077e2649c6d2960760ae479b0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed963f2b892419b915e1cecbb912bb4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8727943a877cfd7144ec913af74cb71434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90305a4af6a39e09781abc70f21ad303435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cb5b565d7972ec790a0f15d9d28127436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c45828bba164054a917c654ed8196437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7024f5d40f22e3e30c7d95e04f209646438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da9bacae3594a735193c4598b7df152439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102cbab90b6dd319cfcd99b9ed2a6da3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c5be07e49ea828fca219a8e24911f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0fe9eceedd87d6a23701a2973dd6ef442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553fa714d406c920ff6cfb289a2b2ef7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e65c3dfc1a80cbad79db1f6c30ec5f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec3efd751b1cdf59943b9d732339193445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2528fafb6225fe333bbc8ad42c92a7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693abdbe30c26a5f2b576e15bcb377d6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add84b836740b825b5dd499c2125fc9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc79be37468df3a92177ee219ba36a6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c14bc1679dbc32cc09987117b2868450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9769dfe9c789d845c895b65d32f7ed451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078925664b574a5591d866e3c13372c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4ace31fe0e4c638314751f5e7f458453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0533d762b54c6f6255af3be9b995b03a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a13d17c2cb0f6bb8510030d177cdb8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3653c66ee842353c9248caeb6f57cc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec52d82d99fcd14606a0820324aaeb7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4415992eb18a1a07eae8b59338f777bc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a617b29154912784147e444caf7c5fb8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea36deb936f52d4945f397555a5ccd5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a372d8ab9143226238c3d004808ded6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addee091717d85c3e8b9650a5aaff155462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f32242fa9af851a5b659878e65bf9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e2efe4dd3ffbfcd4eb50e8368bf2d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b03fcb550ef62f171fe0d5df95546fb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188b0e18476c68ec776cb20eb9bb251466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6470b5f4450ea038ba9af99daf295056467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac828c468fd57640364338ba2ff5a611468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d611bfab11ded4a818ae4ec4b3f13fe6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac769f4a91a653605be43eea50379d6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930831ba69c09dd7d3cd2f664a5ddf59471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc898b6bec1350030b39459c7216ec472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49414d71420d5fa41cd95c909ab06fd5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc47ae486aac997d42759d234d7d73474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a77415f56e01694b10d8b7ea69a6d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6dc7eb710c65465840014d87557208476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c2d113322c3fb66ab4e94119020d9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8562c7dde9e08778b90f6318bc62c52a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e74f9ff8dc762ba8532edeb1ee5405479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4542156a558e818411bbb8fdff833f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c550610998b9cc26ff9b7e9bc7259481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8970262d1cae9de6447799e481b31fc8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ccf096ffe4d91a25426432bdef361483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bba1f92bca01e0c3afe8f4df6b9e28484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf87390275fa650cecddf8f5cac6f27485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09625a63715692f4849638145c5a711c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a60e0de923d8a16e7c7c4360cda3de487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb53e9496b4d24a441c53103dffa945488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67976c0ac7249461a6bf8d61be73403489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c788838c2122721c8f3f2bc0d51f09d9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a92b3e51a8363787ae7f0c1f3f892491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40451212cfee03b0d9a1f714937ef656492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a8029cd5dd1379a6a1e0ac69d96ad493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7369daf0985e3832b33cfef03bb8c11494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61f270a197978c598798771e2b16bb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad3042519ca3851d604d7a3e08993f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc749854301909581b03aeff75da948a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce4c2a060ea11702f05475cb3f549d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9efdad7cb75a37837c64008a71ac887499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8274f8c5422e6f423226c95891e19500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4091845128a9a1bba42ce4a860da5a02501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9dc66985adf4c23c7d61d0e4a0be28502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd311dc87609f5e8025fc72dc64c993d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ee8f98b8e28ac1564413f7d3faef1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d6c57e305ab2c03cdb0a0eb4f8c7d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655a4dc54f0e5d899e4b5196d80b5ef506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49dd2d9a145abda15b5763bfbefb8f5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ce819c8f86c30660fc062c3d2ea8e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a5c672da25bca40e953a8eaf53a674509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e7dc76b733528c010dba2dbf097a85510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc9177d4826f1e29f19201d80b53c3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6e8c4b40b7fb96bbdab530d7b4f73512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d74db9a1162f39fc2a7f5a65a79e2b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f2a15ec405be05351c7ad708017453514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591a2330875f4168d5b1dc4e0fc228b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad799625f797c4d1a0732627033a4bee516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ac2fcbe4bdf26bf3dcc32778ed500517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f20f55f909b170cf3e4b0e694bf9d50518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95fe84de44ff51c63db36fa4cff2a9a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338311f6e1ee189701eddbf62178b555520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae6f02915afe601e11be4e2f437e48521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201bdd4ac8df90b7ca820e6ffcd0b9d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c05f82993dcb636c38b4619718903b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ba1bfce15f00beb9eeb813af838e6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794092a55ce915ec6235a41a5cd6fa6b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c7b8c37e6a45826b7a713c8d56ca4f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a826d5aec18e7f68991460bfbdba025f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe9fc5e7ce555aa86a11e52bb4b8aff528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79bbce66b610e10a1b49ebe3bf1771c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8252480b96a2e34e7681fd6e42836f6c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66131fde993ed7c3c5ae65f35f092e6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f47bb1d3958bdcbf2e5b225aab5784532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de6fa57201a08c5b98c25c8469f63b6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19448c59e447f0ee4f7b0ad8a63f3c70534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a83cc6567c378b789d2ea29b664ce7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f017afd2bb8128bdbb517ccfec021b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ddf9c2f3f27dde62b81d7b0dbd9d0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d996f4df14d0149f929d7089feff00b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7871cf75dca2db94faa5d7c7d0d3da4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33501452d3aac4375306fccaaf16d68c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c50dcc64fc765bcdcc516a681eb52541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5db1b083ff4f13f3dc3ba9eeebc328542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f3edc66c2e8a1b1502dac55c3cfa4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b79b049273af5ebeb44035e4a3ca18544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e4201ae78a1a5f079676f38caa224545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff84227f3f6d16f252938043502c16d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69beec2a68fc00ac985483b1de6f4136547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a41a92aadfce9526687be59de73004b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e9e1fd48db60f841034bf0e6729dd9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831987c126043321c674c141157f9e55550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2702b466c957ebed0773c99bc3e0899551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46d6c2085d29e30d5b299c8aef277f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a52f0221551c05afb3fc7c6994ff2f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a94af0e7d484f1bce4c49a19817e8a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f19a71c321f412b536b07bc92b08d52555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb751c4f41292015e3ce9f359ac213556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ece6bca1fc0207b60003694c268cbc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba553df19899d52c644417ca589e3f6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb776c9eb680a273cac00415a9ffb428559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d284300d44a08f43f05d5555c6d12f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce51b65dd00f0aaf91c6a320c2f68cb8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa43e9036825a70418a0ea72b30738a1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca4cffebff0a16d72ed793de871374f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475620e97a62d6a01af848466ebb526d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e51e1dcf7ce044eac1c2d70275113565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f521ba04ea907b999adce2d658019a02566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1443c97c0fe86850c0d81b0b8c49d837567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad49a9a74ff46a41be8abe819f3c188568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15111738cf322d4fdd116a7b0582af6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d419adab1808fb568d714cd936fe44cf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4334bba20da6372147b1713ed5bca8a6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4c29bf5c90c3b17414dec4bd987793572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c2402cd8e01e1241e590b18072da6a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61141b2a332d0e7932492066f376d23574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd59205b02baf0abc18118b23b57a85575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb06db35185511f9ace9f430bfa13487576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906e5475fd788564597cb162b367d91577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64020b0f2c12c6f556e2014c9c6a7433578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef240017e98b0238c1c35ecd76171339579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a0fb80250087f1fa5a3a93dcb93745580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b1fb9fe4a5d3da92c1dfc163e72b5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0246eb4b9928ebf953220f658ec5fd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1097315ca097169125ce36f77e8fae59583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a7a75cd09a108e4a157ed2d3b5f3a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4088bb205334964504176cf4932a5a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc818f59f92d5f5760bb0779a43348ff586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffaca2fb6b92fb4f64b01efe3f82c6c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b664ecb89ba0d652f53b7f3b6cfd6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce83800ab5841857e8f687b637f0d4d8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ca3814c64602b528bbf8e3a2d595c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f27d003059f079809b76bdbaf7032591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c5ad279129a9ac751ac790c077941d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdedc8d0c809808a300ec7061aba458593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0171a89eeecf6a7fa47ba72511c5589594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90554f89fea5e99f79bb1f195319308595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c9e85ce47efcb55dc6234efd44e4cf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e616dea6763d243c534dea545823eee4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa544865b5762bff7f6f89734dca6a4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac55f59436ad546fb478fdb9da6cfa43599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab754f90d57fe5a0324f9de98ff38d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a3786066a6a8d77aad114ab5c4f67a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d180f69f6975218c158fe3566dfaa13602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d758c98071c57104edcc5d85a60071603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e729f8cf3b57cc9a34db63ad899f68604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011b203142c94ea944d531ed1ee5244605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223838b5719844caff76f86330e6c58f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe548d75b1f821756563fb239c99a20e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb20e3f96fab046a4d12682b54e5a3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99651f6eaf64b989dd060a90b543a7b1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0676035a52d01e9c58b503210eb667610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c324e8921f1a7fd8863201a1409c7ec611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f158615b032efbff3af0ade3367a8878612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2525e242f30677947754e785ad9b33613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd757650976bd3b5db6d944cf5019b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75229e58eab347b83d3df71b5043b0fd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a7c51d14e9b015b0ef7b7428d4d163616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da3099c872c89ae6091294bc1d18ca1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118fd17dddc00d307f5dc839329cae36618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e8d0c864a5e70c0fdcb20775fca314619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c738255ec259cf4fb75e2179b2b6b2a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed741622bb1100c9c1ca9104971f41a9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e41b407597ea5a194b40dbf2ad86b03622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b5fa43c9106a58954ff6a3facc7ec623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dfec58b6e281233779604abd7e0fd7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6404aa9adc8e682b7f804db1ca5aa9b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb571927ca9e764400d95eec0970048626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575672a2209e8d074e7808cd1696e96627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3878dfcb0b752b9b2f5efe8a5ab022628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77fa0f9c48c5c4e95b7592dd2446054629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4772983febdf82aeac18e72f4dbc59c9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0116a8227de089c4b4bf6307cfcec631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a4fb2e9826e6f60deacef08569bc67632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837e470f227e23f8cbbab9ac5ad417c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82805e05ca2b1cd894ff31d7e1604dd7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad20653ade6ce3348dbd2422f3f4c511635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ba00af4504656fe582cff5d7aae18f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339c520d91f1e4d971c877b8e434852637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c575229c7aa0e0a031bc2aac8dbc82ac638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef922e439403832c8295204c14148c3d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc5868d64d2f76ef347478b5154c260640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae6eb6a76f6c687920ae26f548507a7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b490925bf0277fe71160b9aee05955b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784fbf6677b2485dab8ea7b177096f01643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6696428e117f10e68a74b234ccc2e3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ced693e93a747bbd26b20c72f727b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd8ef86d9921017db6d74118dbeeb25646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e047277c8fa8bf725a66a3b155965647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad67b403bf712631f2f9aa10350218648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc016deeaefe59d6f7b24e1658e35c7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f59df4a6fb78c3ea649f3223bb3a16650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf204f1117e356dbd2f12813e5bdac651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c9bb524a470017dc8012043380850652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d173c3fe432931ab98ae615e83bd51d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e392e8420f4ada8d17abe4299ee04654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b742b33050f24da7324fa57faf42a1c4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49702f243c0f790313cc3bf5ca3bb341656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2143ccbfae5ac310fc8705ee7d99152d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db468e83c7739af533b9c942b885a4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451c2c0c17e0b2fd8a209885f6d36c2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b872b0f2c32cb59cdd301f1629676703660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d50862163143e9873009d64509918661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ce5305f66ce464efc232f075b771f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a38b813195c5430e57bc158380ba88663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce6df135a212cf674bbd399fb106cb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303188b36ec355a7bb0e6420e2f4f049665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e8aaa989009239018fddc4b2f8537666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ac16444f0c41f6b345fddb955e7cf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ef63c89eaeb45b182488b410af8e0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1dbae53b0122d1026cadacfb6810ae669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c0f063d796f666f5f7d160329caaab670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0235552ae2aa532b72c96a693b300b2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b2fcab2072c07011601f127c3554cd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fedb5758e3d93033b046c22c1a8c44673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f764d6921f25866ee53eaa7dc43a2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f8c5f35ddbd581916c40752dc2aaf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f2bbfcc68564212df8e195abaccac9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cee6a85f4018807c6e009c23ef89560677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ebacb9f399203fff6265dcd38f2c3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b8d227b96fb4f5743d278d2935597679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ef047b8c9651e94dcad4d910f6e63680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f441d762a0dffee10c2da212d95a4b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e8f0391668d66f7a122c98a20a43ad682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54066a25ba14a6a34abc756d783a40ed683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03841788271c7021c15a5124805b50a4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32957989c90ed09e0163409cfa1092b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0f9abbd33bf949c464cd14bea15067686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c43407478baeba682701ebfd7819224687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0dcfcf602be46747f1d2b605f3b7c8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d89a9e3d1d851fdec2efd9dcdcd6c9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab7d2684cd2d7822d45793a8c55aa0c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a999de1e55171b837e80b2b9c541c7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218efcf6cfbe86bd973d6a66e37a811c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743cfa763a56a9e6469121d693d3c40693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9907f936a4086e931d8bf9c51dfdfbb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97841b7af5e4130580c827b62f6b7021695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4495cb3564ba305ff93b13ca4f99971696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba24a5c1f7c9c32ce2cd7ececaba4662697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce0c89968c4d7aa66adfb572be7dc4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320b87f506bc75ad124f890178432f7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fcb4ba187ad5cb069e727e98b0b77a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882685c5dc88179b5325f99d48c59c8c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988bb9424d9e2c0c06553bd10273178e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1ab6d1375435ffa1f4316c209c39d5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edbaad1f01e5ebfcc78d9f62e873c86704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc6e53f63084db198504b70d470761705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6676b4ee23b853224eb5915dc40ab1da706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94613fb8b88e4e97c8907d7af15398e5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007f4ea1087ab4956b84cdc8f8469123708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47baac919d07f144adb5d787b90f55eb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3314c0e04dabbd00250d184a196240710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb809bda9df5bf59b2dca0776831419711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d134c0f287401a0685f32fbd7c83323a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c642c0803fc69d324755df4e5cfbd196713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2debe2da60922e310519ee01d1ef694714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f6924d37af03018808edbbc386e08f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9830189d30ec6baab6620485c2c692e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b96ff0023c7f83ad29e26be5a3b1f3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d724cd775cd07d8093a9fc9da6fdc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4fca03c8340a9a7651f49a5333e515719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a204cbaed4481d1b42da5959d8f43c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab79e9ed046fbbb3ceeb68cbd90ed5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf28b74058f1ea54c90363f52a8383f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec9ec929dae6be31f3d9a7cec2693e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f734f2a5d41004815856c104146c4227724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4efa822ecb4a12a2b3719b5979192d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db68398524066dd18a6b02eb6ef602ac726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c4949f573bf82d6b86b11a40cae9e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff379cb21e90ecc22591320b91ad84dc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917120f80002a0682f4a2fad7247598e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b8b8a980d171cf375a834b149b899730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f2e2ab6cc8d6433df22526df172450731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4eca24e9a0ef52dc99fe8e68baeac9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7476b62349cfa5ea484ff83754d17685733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f173af4c8c1308139ae5f9cfbf990734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb7100c445ab4d82e791b4365d8f7b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe338d2b2eb9e73f2214c04c3f2ff875736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f7cb5a90ec99638f097c73f8b6e9d6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fdc0d4dbb7efc73974960ee65471f0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f355d3816dd8b554e135f4e46b378ff5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d1833e60ffec68d4a41c60f6d87622740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6753eba05fd2cad0923cf19ecebf4572741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facc4792343af42ad0f87a87d6523f92742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ea426af1f318e5c959b7d1b3a5cd8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c232fe5be51260f9b1cefd0d331602744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea748900969fe92df005f0eb3fd2412a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1601f6fa74503b5cf8c214f73d24e9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa412a313ead5c9f9fa93fb997dbf6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b008a252a897d8eeceba578bdfd2eb0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded510705f448b7299ac7d560ffa8ae749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fdee388e5f46af6e458301398c339f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a246e8845d3255cac612f56c108cd21751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d325c15df1ce0235c5b99fe5d38dfd7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f195c635a02f5ba4b94f5cec0f407753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121212351b2781e7eda84650cae52fa0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a0f4e151e287349cf51a949c27fc9b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72e71fbeae1744efc6e02d49e32704756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f99795da21efbed9c5994708d09be757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef7019b5df6cad5c435a56732219cd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd566e5c8ba86f4845f285dfb382b62e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b384505f4f9540d27815467ef5d2b916760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14534e8c1c34045840ef596b686be9db761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77c6eeb152c3b583afa9d47930c469e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1fd97a0b45cf8169f71473c1ec867d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656fd20a4816c59a497b520af094ef2764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa34f9c80e38c67758cfde09546c9a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4326fde78d6de6525874b378b8c636766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98e46d15cd940280ee76a3a92a99896767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394354b2429c1596b6b4552c4f5b08e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899a23ab073f803c6480e4a5f873666769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ecd5b9c75b5c6034921e5aa40cb9fb770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7eac0975af697c3498b96989c05e0a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1b186d6185f975e68c5475c61e635a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d36d70152d4ad6bb8cd9d04bea423773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b2ba096d6d830a500632762ca08b0774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf6ec241023bf246c115fd431affb0c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e854fa5bcb5e23e856d9778682fd4d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b3131124e1817ef3608239a01f2f04777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa060ecb41d2c48a38f9d974ae09fcbb778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35841c9942d145d25a2880cb86ab9eed779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df9b6912e3e2cf55aa70cea749a20c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be38a47d9e9a3506ab2e64039f900b781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b2d6fe6fdc59487d54e74de047ea6a782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9182ffd1c789487fa8b59dc7231d6f783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8366e572e9082487745b6f5ebdc141a784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb6a9c9b35e02ad437aef876230992b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d9230043f1a68b7b4496aab636f0e4786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c228a18879016f40b319382e2ab5c5787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8d628b94533a753074ce30700e03d788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ba9ab6861e827e26f09b97cb8e841789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb197be4bac6b1fe2da22be7ee128989790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3fcdd8515c1c93fde695b91741587d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8738ef7b8e4305136a09c38b09fa853e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94eb923eaef55bcf7b90c69cfd6775793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d6630369adb24907460a83c39fae8794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c661ff8b0c9003c633a9ee4e660fa795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369de90ae36885c56b319e2d0a75c26a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ab22f62f7144921c52379700d28cfc797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b239c23736adbd70688c6743d1a30798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4164c8c02a9dca3fe4da33bc5faf37799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc16099d5986a73d1da52eff6cbcb5800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca3794e6c629e564f8fd1360d2ca79f801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce533db9d0f35038db44db50d3f97219802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750901e6648210d6c0fca6c46877bbd0803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22906cf47005eb765f0f515ebaded38804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07a758530b2a61cf5fc80a07781c243805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af6f028ed35ae10e918d2971238c6b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f69b4279eaaa51b91960a1e104d2d807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8ad6f44ee181a2b4097da09ebd1f9808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c71808837e953effaf57d3ba0bb62809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c7ac77f5c454980e7daa7c9c17d0d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d788ee6c57815b17c44588f2e0249dc3811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959bfde5fb802031a6bbc4aa2ecb66e0812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae840cd99b0c833ea01e794f995ccc9813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b16a120787fc3af0019593ceb49c0814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3856dead4ad749e9e5c738592fd4ec01815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c481eba0287b15d72e04b373400bbed816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e280c6bec94b6b06fdd7ebc60201dd8817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc4854084ccc7d996d3c7b25efdd8b818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1c3284b9820b226316a4c0923b0be819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9dbd391d0b33732fb9a365d39a0398820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114735c75e8eab323278f69ed14be1dd821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d273e41a742111d41c3c63b8a190b1d822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc8e0ae74c29d1ab1c45257853364d8823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083b4afbce9a59069d73ff86955875a9824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f41a6b936f3b43a6f0f6fd3e85bfc5c825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d679a4928563e1172246c11299c2c5826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e8824fa978cab16b2ba90ff7db9aa7827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba7856239cd118de8cf2ead255d6fa828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a32e76de19e513aea6c45fe7c448b829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45289d76de099f4b13de026c2fdc3549830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c623f89a661345202370cb8a4b2d373831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494a376660ff9b46b02bc802397b106832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2247ce6913b190b6fd4e15d8aff88e1833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8724d921cb20f93588ffe4d7fc23877e834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6693975174c2bc35b513586c550ee5f7835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba5581aeffe25c41a2aa1174f4387d836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cac3628d806f24a606f116301a5888837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc71aa2cd5f094b15b84fb3c65b51e1838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5f5fb8f24186bb4a1d379944c576e839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33784824d48771e50fe15c8c3f9eb7e4840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a966cb0c5e31f1dbffc6bb21896cf97841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ead287a9164fcc3901b40a0766be5842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f09e2f5292aa07a5c478bb6c7384ad843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b314bdd791eb99894fd36aa540a3b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020786341a85b35bf3c6484bba73d3e32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554bd3127a0a6f8bd270c53f6486d8603.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b6e2f7b80a1ae748800da80e365314.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495fefd7ac3d520269b3c81090d865cb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9984bfebea597616f531c90c5c0512226.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ddb0fef1d6d564bce259996270ee67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ee93a7caff01ae631b9ec1148d14e78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44314c363ba94fa6bdd46a9c904048f49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9741d68859cfdc323908c9d7360491b810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e0e27458d25f39c7531c75d0fd2a811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf6dcf21d53e3de9c6cde97a02548112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0775e7d20d03670418bd3c324709cef413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7da5020a459e35ea9f76281aaeb27e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f7c8042fb97528e1bd6db0b4f8d8b215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b86b015136d49acdd9c1d771e22da116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24207397217689a0f48613eadc32cb7217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a74bf2ba13639880c4d2b3f580c494418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf8428216d9d4694c25ed6f62bb02919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e07682d31d42c110300a86e1e0029420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753594fdbdb4849007470fcdf5c9c4221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78699087f76d77f03f99f816ccc63c5022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae2141aeead98385a2135712d4d26e823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ecd97a703ccf1a2e73d5eabbe088f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4fc43249fa0e14e3203581f75c4e025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643bdc7b7e3f0caf2d5e683f847777f726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a46708d652497bc402ff485aace62927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a049445c219dc739b8e7c8949da48caa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2dfcd1fa05f207f7fc6611109562629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5752e535f9ae83355107e216777100630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cddcb65c551f66d6d4dce4ec2a5de8e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a85695c5ba5d1e946c23bc410e154d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf181982615bbc5f5626054b8b6d40533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7026c3d0ebf3aa1e911399a31d2304934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe4450519a086ed660fc296144e75e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d612ad6d4bf6638faaf378608d0c136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2895c56d32df01209ecd1202e7efe4c237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7967fecfbdefc8737cc4217678da9caa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ed522d006c5d9a5f27254529cdb0539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e175d634b930b69f21e66bb06d820b440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606535704338a3d7c5733958a2e8cdb441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e5f76ce569a1240cb3a87b399040042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd911df3e36b85bf14eca68f5509b8d943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e9b90b4cae2d18065ca9b5ee33b5eb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d0d47b59859816ee3c687f885e77745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c127c0f980f2f4e44b5cbab371ff7246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e87cc521e8fb74f965372ee710480947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3621766f0288685cf3de26b57299a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0863d022d942aa774977be7504475c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35f9e3b35385a645f9e5d21db40bc650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac42acf8e9f479314259b1398e440c751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48518b4f9916e22c7aa5f16f4f75dc5152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456febc83dd866360243db7c500534b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c114fd0402f01d23d0157563160e3954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23dbc883da0d79afa03ccf880c1979e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56816bae4075c2ca07e455a02c5f9e7756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af2db39e4659fe731d5abb2fa72269657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ecd5c45c5c5a010ce79548df3cb4e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5193aaef0adfee24e0544fde72093b8d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005bb35c5e8f5865d7da0d3e5be741460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaefd10e5b3407c5443984b300f19ad61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28f03d228530acc837ee04cf193b4a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd1e2d7ac6d37004f2abe33f2cc134163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a8c67078469e4633f3ec2a7cc6bd164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53203c5b49234030608d365771f8893265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e578fee7a202c19ce321d73095e5766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfebaf60bfb12df4109ed93bc722997867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e03ce76c8745596cd8f9f1c411469b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab43452b43ddee00f68df85292a06d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891acb2d925a49ae7054a626700d857970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d640ffe4ecda9e40df20d657270df79771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b56e9d48eca2bdbee013ee2533a2172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa30bed461568a62176beed8c779ee73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85981aa1545471ac9d45f8df4be499e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a640742cca47de86a1e10365b7ac86675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e9d4142a52b616f8ca7373df46bb8976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d09d71808ae43a10b2fda61d97c87d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0449cc275808c58fcf118d1b0fef4878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7040a17554a9718038fae59fd3d7780879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bddceca085c1dc55c6e52cf2f5d7dd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75897474a33bd81c7153bd1a67a2b2881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e2a26e95e3378fd799f36059d0b8e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe085ff20584c68104c1c8f93e9d49bc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0a980267b4e66056523d16ccbe7ce84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb47590cd2ed15351b859a58be67cd785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3624ca430365b3333e3ee9358639d3f086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a2b83d4d60686ec7a662715bd03a2e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad3ef79d6544b4cc0ee703064abfba88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a277b68718bb22591de731d023348c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f1ce79e400d56aeab5820eb193555190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e98c4786af9314d566b0a993fdd63eb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d0ab787981556cb4141f5c358f6f092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a643074a61dc04191f53432abbc470de93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a97d228c1f3d51134cda502d7b12694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434ca7be354d0c4dab6bd88dcadd71f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2646d286df104ee08847c925ea61c796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c04cc1bcaccb743a62fa6a6b21a05497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72fa8316b74b6d8c4e2c691bb94f3c998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c820d4399b30d586932969d0f441d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff3255cb6e3b8d04380acd9e4e7b40b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef45d952b3fab27b43f418d54ec15964101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41508f00ead76537959034869b51f8b0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f7540f43e6e9a7db6a8e94e8b41bb1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c43ddb737d5e128aab622750b083c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d769e70fd07e81ed6cb95cb4a22acd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf638fa6f980ad2e5f379b57e64c08106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8c2b11b717c995955f169dff94f76c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed64d070a5ff93985b8993efec2ced1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b018b940cfc4a14117049b1c0f154dce109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7817ecbcf40a5e34eefee53a4420a7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133ecac07db2ba332d3a3db21dbe2ae111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba153e6c161bab69809f90b1dca419112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6155eba2f29c663d69bc867f5a3688a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678904e2843cd9bc638f1c319d67a94d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64640684be4a08e8073f37f8536dcac4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b52ce61c7cee04782fc48f6c773ec116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f39759d423b084a7a9a1393ab4a5aaf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb1b1d35781ad5a9840f0d6bc077f7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5fcb0d83113f06fa4ac30e1d1456c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e3cd957d90cd5ac511ab1d8cf82e63120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe03b18487472cbe55ef1d97691fa8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8401ec5c2a3b650d7b0eae44f63190c4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ccf3bf13c48a1902e393b72252b2e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f7a02e212e62fd2c550b36b2300643124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e7c07baa1123a8c333e13d3a689aa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb12b76210766a52671e187123aa6e5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd529ae5e3c0bb9d7caf593f4e8436127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af775c1509a07e1f8b701341c2f4a745128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837da085e2a907019f5cc6148a2de30129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a752a613c799fde07aebc29c78baa6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953188984907d92a860f7f4dc07e7582131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8607f21ed5de62586e51413e7e0e494b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa85b33186056310c20210ef9c115d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d9f7e364a61fadf72a61b8d16174d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06fb0090603e23f04f97fcd3bb6639e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f8efc37485b0951a7f496e8de9850136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b65d9ba412e39b9c3bc6e5097f478137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bcdbbb0be0379e2702063df7c08c10138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae5c0976db5b7641b817bea9dc2ac3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a068473368699fb17c1cfe96229ae140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b344595e8a9b212f3beb84c1bf9695141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16725fc16b6085672b3f0b144536fd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8688ac9de9b78a4c69506a50dd8a6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf4babbfccbcd9bb7eaacd67d37ba06144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e964e0385b72e4e415c0e5d75a7fb9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5c9fc558508cd2f4cc8afee186c6d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed503ceccbdc1f93ac2dbdc310dba95147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd95b6d06e6a45a3cec1af58455661f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a91e2e11ba21114be5275d0cacc84149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f820f9dc372f39e60c3dda8cbfc11222150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d438aefad062713223ce1c2cd8eee20151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaab9afc390a14b4f83dff032ed581a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2734980ebc4f4d674ad24b04f26df0c9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae026767ec38c9ab71093ff11885648e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044359f4d37ed3be022d3fe1635b52db155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984be0f6c9027b70cede0612142bfdd5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c312620992ec6374ce809e7db68cd0f1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf94440e9fa30643b427740a74422a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e0a61f47602cbc5ef4e83bb8b182d1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed535bbf7f36f467739d27b84e0180b7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31b672b03938b642afcef1a8c37d3d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9e00e776a52e4565c1b49029cc757162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b000c25ad218bec4d49ce8dc5992ba163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1e55b9ae6cb375f3f3f516c0b000f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae200e0bd403f32a69bc0920b27850cd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9cbae69854b66f35cd1772d8681441166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db9ccbead9137ce595bb1193377ddcb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3070512d0e429b1425767c34e4d7565168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a45645ceacf0a0115c9b23afef903a0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ba42f5fbc904e96c884678232153e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf193b6edb45ef5aa7a2b991b06830171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d42ae838cd80755d85d994f039b1293172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d694043d233b02954d3d8ee3de0fb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8170bb38d7794daed6aef0311727c589174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d02be5fa2e7ffa2a2cd15b7ffeeb0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cee5fd04417839c08bb159765648ac176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032658281e53269209bf9190b8e85cff177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d49ea1df92615782eb522d9240f580178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c114950e65722eb09c537a493596fd2f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd38a90eab893b6bd8f950482d3ea0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7425bba2e13bbd0910ae685b496835181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f537f3ef585f600f2fbbb0855618f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c250a129a497deaf6fbcddf2a9cf2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ff718b2577f44d3ca2c90fcfbd20af184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b628b62972d1a90c1b957cd33eefb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc29f4bb34e34df13795e195a67910e2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5116d9ab14900bb5fbcfd85485b5e8fc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb370e769825599e0e31fd83b995592188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67628e3331a87c4df92227c601592c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53da5e10f9958da3ca8d8fe4f9209ae190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc890a78fe9b5272ce298089467e92191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d19ef07fbb7f1102c3f79d01143f0a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6476a8e3e034248991ff60d95a143e26193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c26dbaeec345a346f3a74488b807dea194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78bef95d0167251dddeb4ec2962b4a5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac616b8836810e329ea2e5de75980920196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1bac8a3d54a11fc8c933ff43b984d2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec8d1aa7a361127b1b01ab1998a311d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c663dc0183ae7d4a5e7d047ab8183199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63831e18b42e1bbcb2ef1399bda4ac4c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef47aac04138e8607a02b3df436adc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04248b3023dae9684d0f1ffd4b875dd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5bcf10f4c3204ca78840e5f6e9e454203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f524afdb17b7791f05781eef59a01e23204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df7ac913069740cfe41b9100d5031a0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df188a9a6612462d8740168ca62749206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33b3a13f50412abe25e720e71c7a1d8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2efd2951f66e25a543055525a828057208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd0d066a33fb5386b5e0aa73136b741209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34877b1f48e7f4cfb6dcb4962256d4ff210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e65cb79f486ff4f8af21c7206157b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797edc4d09f9fde7669186b949d1b35212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3447b74ba495bcf0fb62ea56bedcf3e4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e1a7099044fc51eb4c5c51e9c1f07b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede5dc44a7d979042e33a4fe128f3de215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b82ee007df39bd2d701f15a0ba7722d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c5f3472f77ed40010cf35fafae5f42217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7926394fa7dbde15443bd9731e0485218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff7bde5cc6cfcf9198101381c22f88e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa7177dd312da1c0aaee1b136c86735220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f6b54445a11f1a53684bf45dc0a337221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff0ac4ac66951595a56571636879f07222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca24ec30031789784f9a0acc8ba145223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461249d31ac82481187c4dbe4303fad6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e831a398a8ee989b8e4cd9fb4f9ee8f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3987be32fe42c826ae9b9a7741c6da8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f4e71ce0cb091931cef7b66763130b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e074878e354a698e58b0bf492f314a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f6aa0bbdffab0d86bfa32a6c6c6901229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a15b06e9549dc81589a34e54f6c366230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c53369fdfe8e61dc92f7acbec73d3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33abf2b810d304fe18a81e85ddfaea52232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d99f05cb24d407c8ad39d2f3ba7766233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa15cff8c874c1a373397f4d87b6ee234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c5d12dfffa11d671e172541728f75a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc17216db61c4dc6f86eba5dfe457eef236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3ca2b7fdf9193dc4a99f0141332e26237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d36424bf11583afbd2a494fd37343238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61addc9d6fd1fdcdcd4d5e5dff70f6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bce3bb4364e878b2c14109465f1475240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64456f163da47c17349f52c2d87377a1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f35998403be8d699dc683ed47033b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f2c7b402e2686bb5f8198d83e5333d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81aacef2427eb258420f5802c9fb6d1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a37592bb2ff6678b56c0e807dcb30245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacda8f676c1f2fc0fe2c0ce6a9a015d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1867c03295dbef813455a7bd7cdfb3a2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa0f5482dbb38c3ba470ef1bab0177c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979bbbab3394e9e6ecb2383cb17fa82249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc38f22df79e13f8a16586b1585404aa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12394de693ea0f8794e7261ec6adf310251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f54d50ab3ef70ef49f59935b867968252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab30544062d6836db013a22c5a4702253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c6a685786ae799c2a3d8070f92c48254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a83c353b771c3f1c126fd11d3c0ef3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c180f908df540cd071d73d6705b95256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39deb7dae6d9a64ae25e2425a372d646257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ef22466793486b2fec98b758b83c5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1cd880149cdd1ca4112de99fb7fce9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03acbdfa7c82565d8f68c9467c0aa1a6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b6c604454679037bea373f3a9bebc7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1296c24e4790afec7d025b2946518001262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b30a2abda6d3d971fdb6b363d2588263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a33473501608790b3f377b346c580ca264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bfe6929bd9cbf6036111fa6c168951265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb9c134dbc14b7934e199bfb1d990c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a46677f5360237abcd1a77d7f1fd6d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a225cee604af299cded35f9d74efa1d5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b4c6a55b492e1992b64cc2e10058e2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505fc259c50f19ccde23cc625dc1b41e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf7572d4bf2897a85f51abff107bac271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ca6a0293edf9c5e2275bfbffb71f7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1ded57410ae470b24b5328026d6f8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9080a486779fdfedb05c5240eef139a8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d5ffe30111333c7d1480bc5c1c8eb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c0e0a56aee328f90881f04c6426cc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a00d302409bd97ccb35053ce858ed09277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df14904f337423f95d7dd6f5367e68e1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f33324585fce5c0e2816150283ee90a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6569539c8528cd58498c49b26bbe6737280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5825639d30301fee392352cd73ef2f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d0f831769201518809ed619424acf9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818afa7806a6b1c8117d59bf70aa2bf0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d09936ccd1035769fe10456963a76fe284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf28a4e727294f78d28683f0f76f8a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f19df6c9ba2aee5d747f765e06c10d7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6847e0b30d27c645145d7ee07f946f4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac1f935af2bfaf78f744c0fa1e6f06288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72fb140a9e28699b984fa5a6f5e0eba289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9151004a20c3da919402e0d34973b50a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78ea64a8022d19d24fc6ce0e8a3c3e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e183331200a1f1d030a10221102361db292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f454aff2b99cda89cd5d9d6cce70a10293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933789d3e343a40271f296c5f049716b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad296a76e703a76c799d4056a347824295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4553d7f0a39a802259f010310dbc1a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf9107327561d437ed1ae5fa8ec0c1a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3385d74a60b5b17ab397ee4066361aa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20825fd8228c72d8d6bc6a444a03d742299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f12e46c2e47df228acff410b079de10300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b654af27f317713e1cda4f0f904d5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4218fa54ca9c6dc2d6ffbbfed105319302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e10434ec1e72f70bcf5ea7d6007233303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c0ddd6caf69bde428fa226587cffe304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e81b4ff08973d7782c32be6f836637305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f663225621d50ea403d3a7a7fd29fed7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b33c395d93d816455e012033b3b3e5e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a8c7ded64722ebba489de72d82ca4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8163aab139d9da118395e549c87dcf7c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d64d644f1cd8cb6a6c8e6b726bd27310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc591f6c53cc2da11aea494ec4cd49311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da71004162fcb79187160fd4f3db0aa9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1735cccc015d0d03f070f6f4763f71313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a37141a22de78dcc01ad54b98b6b0a7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd0047f64198cbe40d7a24c70781fd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc1181f99d076312e9e2d541f010c3e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04e321dc6450e5cfe41fccea10c78e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b48a3e86827e8d74d4dba7c214cf41318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b25d3b41c76589c200535410a35e9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32505b88a01eaf31be42dc2c6a713de320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dedd007ea2d41da4d6c1f2fba7730b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a676878e45bc505b37840a72d401e99e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0322eff325597d36fec38778c13e3a7d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a7a8091ee40359ba261e6f8c29f9e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d14199b97b99df61ad14110738aa7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1e218317278c72677fc1c8a2ed037326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19afe297b5e599fd5031c0cd8cf2ad7a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a4df62f07e97e70cb7d1e5c3576ef328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d61ab088aa84288df80bf1f0d48f07329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5901b19e9655630ae34556b8f6239c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c1e44c3fe68d4a36b13aa210e3918331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf4d903689e3e59659ab8ea1c82955332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca009ec680b109ef8fd559f3d0f289a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d359f256441b7286b22f6de42ad4b979334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85575479c27f15fec57a5a1ca5828bf1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3548ece7be9e73d03deaaa1fe2c92cd0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55001f0de379d6dc9e096791d1092dd6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de85ea97b8a6e0d2458a0eca6cb2d04338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aae30eb66bd3ff9fba084072055bbb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e4d51cb16f0210e958295ed83c183340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d5c1f0cfe0d200e7ab24eb2e4ef76341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41376f0e9a5415ee6583996f0aec1f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753428ed5705eb37044876bae7dbf8f8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb47f6bfa67618e3f901a363e43fde8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da1e9354c985fc6fb0da0194674c53e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab729325e932f9defc9d491fa6dba1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd10a51e14dab9a248351f001550da347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246bcf640d06add3e787798a3ca20790348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a7b440b2bb1becfe5414dbaa8f06ee349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e29440d0ef4286963ae7066d4ab718f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3302a54c66cc455f97abb91f12cf09351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e6109b97ab161a12f3b32039ac9aa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1bdcbe9c546e734aa6e1a6c9ae4895353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe8fc7bb6c7d503bd3a62cdeb6d4eb7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e2025c180b54993c546cce4297112a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40512dd2dac1d87fe82919cb8b54024356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718fa56c7814ddeb2e0e35aa020cbfd9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2134021206ae1f06b003dda9aac06fd1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a08b2c0c3bfa4208548b2ebdfa93e9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c42b67fe5400da71ee735f7cb39fc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e25d6807b773a343846f22e6008a1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b35499d5bbeee44baecce3242362c0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc900c88448b667de489bc2c2263374363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6c0bac40374876006feff9097a6d1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d6fea04b45922272d75420b4589e3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c377fcb0e7c672e191cc50ad87d7fe9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c958720da1515aa60adbbcd7d17f01367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3499afaca07a403f9b3fcbaeaed0f26368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b944daffb09a1608cd39356ed6d596c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8621b43d894189ef1dd3d0ec4f2a8f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddffe2feb68a4088349321c7d413db0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9408d6531d20e9b4143abfbd41ecb04372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6619261352b491e9898c279489dc27373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb651be45a9736ac7df386ec075fed374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad7667f4dfb51622c36c8fa6d5e7e6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0870dd13d49367bbcc5b60eac65bec376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585cacff85dcb55a71eab98a9fe3ba5a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731dcb457ef6cdb6ac7a98461c7249e0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aaa58564d520011ac1d05f48aa00da379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd8f564ca218ae8bdaf6e8780a5786380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee9659d4a2fe7cd72326dcc26b5ace381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60428a563dee9f8f02344e10c92c7b8a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d809ce33224b26bd1eb0978f497eba383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45753ac060f58622f39f4a22c7293851384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b7ab70dfdf825fb3bda98b2d22079385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6fcdb7c55f643569294e8f36eec44c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8e8452431a59fa0f95ad142a61bc3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b8dcedb4f78de1e330bb4c4d84ade388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943cc833672d7de46cdf8b7bf0b58179389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a058de10254a6d14a01cbe03c51431390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ba4463e2084ddf45e7272c315fb15391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d301edc8e57953cf7959fe4dc500f517392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db3b7de523c9737a9078ab8c4d89b1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a5356e05ff5eae144143de6b0d35e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bdee471e39fac7ac21873c46b924ab395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1619bb43fd817f93ee9a04d7477bfb5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b732d5fdbb5a20bfd460fec83ce0eda4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b743873925d0428ee11dd8479f77a0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34544177a2eb4a975c74739b47924e3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cece338947e24b4b7b01030afa69afc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08063812cc35ed20fb9cad19ecb8d112401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49329325d77b37f7704b0fe1060b039402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e529c339f75d182dbeb8aa96185de7b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba1638a1316a976c19eeed5611cfa37404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f7228a96abbd6b36d4091e82197c1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2309a453978523830381586f4a1a89406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc6a493077ae9be9fc16f0e4227fd15407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7636e59cfb4dd7f65389cf6cabd51ce9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eabfb8bd8cf8a410c5205f6ff02b07409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadce5913e1459bece84badf04a1622b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fd7c94c90f9d9d969068b6d3bba608411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741df4cf23ef0c4f4ce092363b3a6516412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c4c0d0de1c8a368d716dcec42009ea413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f420653b4d38366dc92e5b60f832c81414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348c25972c467a55274eb36645a46d7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac48e8beb81fc698ffb720d9770f61416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c6b4f6bf9b3f6ae1a9a9928b568895417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1585b9a2757a9a2d5891cdfe7baf1bf3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc05c528f4f8875894417062d3dbaa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1503cf05d12aabc99cc5ef5d6f012e46420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f571cedede952d3e0c893d45cdb8404421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c4ce4a3ab52f880a9d99062092857422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c9025c781a15128c44a05cff17b508423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237d78dad4d170da659d8df4800df06424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc9f178e942820eb0eb38c0e4980dd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231c496f6a4bac5608d500583673d5f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad687a808cfb7a533c9acdf04d75f48427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a216b638fec4749f35d3324555ea81ac428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1bf726fe758100c618d513c2e6bef3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea03dbdd0c418b0626129f898e2f25430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b30c06d288cbf87ae88082688cbf0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541c19d99326fe873c55014d945acdb7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60f6e659871699b37f770e4dad6a03433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d039f357488632dd83cd49afadc12de434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89063b4847e5e2555d60693453c9f46435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2438e0aeb4fd7e5a90792fa194af907436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4204a1d32abfd73147b2a190a609b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb075e8a2355da76018bc38296f1cb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7820e99a22f76c63a2a5d83db9cc48fc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc0e29bfaf95d5fb85d0b9ff6bbe34440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4921231f2066b897464c6bd93b7a8692441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816461735ad981bd39e8bfb78aa919e3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a08bd201812d446af1221bdfc617b1d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd322c582b06b9661004596b04136689444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce64d9e6ebd2005ebba739fc2ad59d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17797aef14ae8ee4c83af33f1afc3740446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f08c4dafd043d427737f0e7179474d1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432988f7c505db7446f1d54af483bbd1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba5fcc33f8b443d1bd50395f64cabb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a37a8282fbb3fccae231bdc6579c5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61eaba87e15b27d2322c7b22512ada2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee5ba242e84b59e291abd4f768eb256452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d36786550a4e8066a4e0d9f65db0e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a282feaa5de8ed30375e70638c1331454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b6fee695d640054188909aaecbbda455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7040d3a02b2777af9f198268df4ff99d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce0b802ba775ba636dffe526918d926457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aabbddfeda80aa0b4893d712a1c7d9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3db3214105fa7d1eb61067d3404038459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048fc8473c0755a6b287fc05392b75c4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c68e01493165f53c6f37842cb4a1d8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a073992be794d54e9c55ac12f13b90a5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e634c18f768ae18bda57d2a8533333463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b40d40c27e049f02c186638673e79c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e93e105f2f9b1bc17e9e9a020da099465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aed8f0cf9a4ac1c86280eaa5a395e5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405269590ac58060ca5c0be395d75380467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6930cb305b8f08dbb466d26591ffee8d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a7fcaba1ed0eb82731226d71f68f77469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958830e7c98cf291e7231d5b46b1277b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a618f95826fd977e2640c445718dd3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c88b7546f79a08bd8e1b23843df6f9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f464eb5c5597cbb3d114ff3b7a045b75473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a416f487f3cd4dcdab7a9d8f556771ba474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88403b088689c573770b72a0a09c182b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399422ad1ede12beea5259597f70850a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d31f65216521a171ddd4a732897b3b6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b8dff2f31ee9371564c0cd37016d82478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e758502aaf9888f843260ad8e164745479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf6e2582f29ec2bcec70a5de848af63480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c19cf29956ff6287dfa9dcb309f063481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb466564b4cbef4041727d130e23bb12482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c723d5e5b6a02e3d83c4b74ebba01f53483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30af324ca0987cbf840fde3b8efd931484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063c87cab637b7b1533b389b2f333e18485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf793833b0514e3ace89ebc307bccc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15584b0d19ac5442de1125f2a4c6c71e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5608041261e8754eae24205305f0465c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30954159583abd5d8f27b925d79b482489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127abffa98bcd1d70cbaa0c72b7b57a5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1106a8da8624a510719d3e285b19192491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d66d7c931d82851c2ac08434566c8d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e502d893e69f7739c346765f8731c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f64ab7de004a6b6f955b992ad10b9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0187ee7e6f5d04e7dbe68c74e8a698fe495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d33c86b320d5e3a84f33d912d551ee9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cddcd7b783a1cfe41295e5dfee6c943497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3341681b99835e11e549711715c96bcc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c61b3c489e74cea3195258e35f3b030499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c2924b39256a31c79fad71787c36d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975961759956fd0ce62f1789860a6c55501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ecd4524de6f5708178c2223b2b220e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f27d6b56e35b9daf2a3f6e380b5303503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0de70bc6152e7bfe9c8497f4c5b02504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80033b8c6436f16973f1d528d219dad7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c4b0a213ae952a3c351008466cab5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869358acd5c1f8b1a4e80dfc958b8010507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a811ba03f2e198abd6916975b8375d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4460ff5cbfb5611fba1a79977e02ee0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4791cc68fc7949ed05d3cdb2e94f2d2c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb79d834d70cbe38e7daeb45c2d6cce511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f4d24aaf191f3f5c6f973db34c5d62512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56daa358994a5cf7c0fd3cbf77bd246513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a24b00680db90c8cf717124e2d4ae514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0133e597f2faea36d150fa0ec55e1802515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f528678695cbb0c94d065fb932c18892516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f336d595ac115da5618188cbb8dd2d9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2bd5b9250de2a07f5ef0597d1d9412518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef10af61dd458e62469c018b9d55238d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd4abee23763c569f41381886dc6db5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a307f4c3626c599f392de1670a4a4e52521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ddf2d6bc26cc288504b631efa51d4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac9ce9f9c1ffc0e492204f7d240cab523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10a3ab334fd7edccf95c56932adbe1f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c59d0fc8647c8e591155c061b16dd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5648ff5dd4b113859f8906cb737e7fd7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985cb9706951d2ad452f8d61f692a947527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c326875cc5e13ee557b2d7300b1153b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d7655135f3ae82d84151692b634a1f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f200a9a97b3931508fb70a659deff316530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca7b68050d4b29ca0919be3e055f598531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d5d365440628cc9d938103c97a3d5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e12a7ad4c6db0011aeb04ee31643fc0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad8cf29723fe4e90d20ee8ffd5d94f0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0ee89b86406d8ea0434b34ff0ba8d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8361d67e53bd29dba28be1be706e75c5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680494450f3562d3a087e016bffbdaa5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9c3a4ea3c8331bc76bf32d3d8c91d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f363479d5a84a087c37a9a38a77ac4a3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ed25bb1c6e614f98671c13ddc7e0d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48001e34f5ff15c92679a5fd23abcd6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa9932b47a16031628907b45a079f26542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ffe64d5dbcfe52aab275bba730d5b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f8b0223cf1edebf814c90f6636c50544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba23e8ef362f4bc1ad9a07cdefc3587545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc50f97290d8d86a28e2e679dd455f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105006a3c043570d5c66f9c10b8da11547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5493d018b19f80231539783089e65937548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d891e4ab07b66c337e0517b0d6ab4dc2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210905c65aa45ca8e2d78e2bf5e1bc8c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ead547ef7e844a8ca10c4631f6f39551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a210b7dac489e3e9382d31a6c7b551552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673602a3c9f607bc4311903464be7df7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a7d29f434e7b1f9b49811568be1c56554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf8732bf9039f36a94cfbc0df2b912b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f5d84767e5323c33611fe2cefa013556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5322ef01285d904c648a2784f3a1397557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e3d434e9b07d8de522c24841f17c83558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1144933f9bdbecceb3893a715c09e5dc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5256c69d5c5399b19aaf7abdbfb6d579560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e62b5bfa9d1ca8a46445728af2ce92561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b45714aec8ff620b852a07dfac63e9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f580e86d903d006d917f61f2ae110563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a4c5da1d6aca128f27c2703c0ba0b3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4679aeaac432099cfb40ba626cae0762565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0712b304222e147d4b7523600b86db8b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b76b4d11216b9f372de73da0ce7f5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd960c70fe31e17b0ea89c39add865b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8216575b750c3394349efc4fc9330569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5238a44c57b782d88631906c4f285f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d0ebc80d276417001f854c9a4c239571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb4daf091f8fd2d72831f6def6196ad572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1980c034947b1942617ecd79e5ef7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c4a90f8c6259768b99981fb7fac61574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc3f4ce3d71fbfb50cf8084c6e650f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50328636fddc3fa4a37266f09ecf792576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd512222ee252afb37ded15d599436d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2983f7e947b5d578a16a4ffc608dd8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0869f9456fbcc447dcf1a6beea406e60579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a373db86379b485c4e4b599620b0f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ee170250c4ab35396c4c1c83efd1e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa851c93257ea1757587699c616c22582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8ddcb21b0f91bbb74ce76abcaa87c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f90b2b3ee7dfb6df9845e7f9288d10e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dbc9b99700e38ce4ae4b35f22c889e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f47ffb5aed9c7c62f97089b2571c0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba89fcd0613ac1353f55326bb9356c6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca71f796aff5cbb557da8d167d7cd4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d119ff33218f1b2f6b4e71ea3b01242589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e63052732389ae422146dffead94f06590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a71c8276316ca49fa3746b32a81f5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d73f8d5beac4818fd12020e9834f34592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656242bca028acf3ec78561cd5961020593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d4ec21772def1504e60a99d8787a5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c20bedb751011aaa98e2325ef9d4b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b701b7578c5061dec9b94bef6ddb8058596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bcc1a3b55d3b08fafcb0cf742bd9bf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfaf973e9fae82a4e4a7aff3f9af6ff598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18657d4f4adc7ec94350a9fda3c5bdad599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda7a7d70820284516c641b029cf2669600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcba667da8afef7bdf47879faf58cf6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd8228bff7c1dcaa6a4f248ac38f5ab602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f12d26d8a15ad5e490448df23f224f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2064a6fe9419319194e47730ef0e300b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e54d003836dbf6841e96e945459b7a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3ce237478f8b98bdaa33eb8877b98606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a714d2f32bf71d9860883a29870a242607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b202280ef2c6efa1d70fad3233225c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c38515692fcb010f8f74e9e902798609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d615e47afce1768922183fe11327e7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34059be8d0f92d35b4c557b35d66a8c2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb1c982ffe41224331988f551a38679612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8626104f0fe3e6ce1e99c1323331b12d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9051c9fabee935ff6b2a3149bbc82667614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96505cff1fdbf681a6cc94f6c7014388615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c3bfd8696bae35f77d25a04498ae36616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52d89208adc9d4ef707890692f110a1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77bba9c712dcd03a364637dd0d2d31b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeb42a565bcb941ea88cedf46dae31e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc7ace09be191ed0acbe0892c0d5680620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce4192b45fb8b24e8e104eb27dd3a9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b8ab4de82ca67e45062b0bfb7e1e2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ffb0e5955fdea3b8c93db8ca7eae38623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3575e871be4c50a6dedf31581fb06624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d041d1b7f30801c8766c02cd2027e259625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361de3d8b149543759c81dc09ea22434626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064aeaf61b30602f35e4496a42257158627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e46db53943932f35a3586581f4505eb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff28907b9b47107b2de2e3e285bf04e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd4298be474c25ade5440b9496de188630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79cc7a38eb897f0780855d84bc5017e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c250c650d5b6ad8508cb7e7856716632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab5957dc5ea5cdc099ea7ca65b53f9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d5d8b1960aa82f27b62aae1d032936634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c343210b15e884f47295e99bc38fca635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16e50aad2df536eaac802a8268d961636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b427251390889ed448e71c1d4b283d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12445e645f5fa22f5d356cf633a956e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5312b449c0f363fdccfad48eb459eff639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976649873f0df7765e74c5e019e763ac640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175bf26ab8d19f7c77e5e8b30d1053c3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45bee81cd63e12e69bfa542e104b6b0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27f04ff00c5d5388b5f6018e6a06f2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511090e21dd997f816aee34d6699236644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c766ff2f20ff071a405fa4f4dabc04b1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892cbac1afb883e93d720529f3819036646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda46c9b267507873e65c9b909cdb884647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2f2af569e6da082b8f42e1c98af2e1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de6bf963b36be38af5e48b5f7bfd35649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e5d351dc61b2aa57bed4bbb112d4f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771ce7000d15dc86ac15411744d93740651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bcdc6a36a6bf46fa37c1c570b896f9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec30e737bb73ab6937b5c37f01f8f54653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c198228c95ead768502af712640e8147654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3180d39d807aed56317d970b3ee290b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac80879447ac7b9ee7b29872b3baca656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bfa7cb82331e11ae36e5cadc3362f5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a0b151a97fe36042a7840862cced2f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08db490fc80cbfd496aa39454a1d857659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba9b3f1fd36219352cc6884a34bcf6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768d0a18c39a0029299e933aef56b74b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce97efbdf28827122f596af96eed851662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2502f12a065aec807a62278c92728974663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de12bd695e702913f12596481a9c5f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3203bcbf42bcce60d81707c80486c9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87bcb5d7434c546392231c58c9451db666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cccaea5242c09d17316840260d9bb9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b2f0e1f2c61c2a4ad94a341f93c3c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0071291050482fd719eb550c1481d94b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd75af60490a02d91eb88f733996fb17670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1671f09f30a92a81f22e55271e8fcff2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857892051be985e1fff0815b26f371e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa55b5b04ed41883b92f17e713f5476d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01952e6eafc3d39a1b45cc1cc2b7ee0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad9f3fdcbc48f00e8ddb1ded18d03ff675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8da6432c391c4915ddb852a8b74b2b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f0b55a5c3d3a150e951c670073f7b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d52d3515945f04a5c6b52f12002848678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd4471d8e4ad128d11df34e0ad0d29679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833be59b439db0f4783ee064b28922ac680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e392a12aff8f8488f5416883e8cf62bb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ab76e60d434afcf2c52bf83ed9980682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1639297599b8b63a2433a9d6cc3b1ab4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07586ebd4049312532e20147e8386e6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295932faec9828bb7f290326301e4279685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d521ed4b2d7930ee6b7b031add8acb4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ff012418f89b14f6310e384127c0c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee71158d52b1234dde5dd70ea68c69d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a622fd0c95399185a105b8d1a74d6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfffc4b916fe6a50cdbd3ecfea2d85bd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2fd0cd72d03b04b74d05abc5f71116691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96159b76adae5a7162a15df9edf43983692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d1896ebd408d03dc5b1443bd6b3d1a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d00bf53f8db7ceab561e47a522ab8e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d74518a3a992f650a9d6ec4c6a2408695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438243a201c809196d15b39b0fe4e32696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d5c712482c0cfb1d8402c912dfc86697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7092b3d8f97b2288eedb993a7a6b162698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b403cef6dc658b334c918fd8a7c5c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e687b8c3d8b1d092d9e53e09e3985c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef2b3fbec6e4a1e212c426fd43d6bc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615271f4eea2bddfb6116625bda99d2e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ed5f273ea6c65ce389008daf3fb12703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec807e5746297b99a8d20842949264704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2b31bb74c7604ea156120cefcc793705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c33369feef4d4d2c3038638e77df065706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e396d5118c1ef2b378775c3c7fef7d0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d985191f9534e30c632f818bdb6b23d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f12e5bcf30dedc7cc9e50633827cd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df20dc2cfa3a1c5b47ec915ce50dd6a1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb842fe813a9abdddfacafc35af22ba711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65837b22760b5afb1f30e66c4fe7302a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff94ace0eecc1a05a5836036d38926e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9233110634dc55c69a19f361391222c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f542eb81059aa32a5991ee04df4593d6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc99daefdf4bad9d8004d433eb2084e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3775ed6256c0cf125956bbd9638245717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b8704abba92f0f7d7eb94931c58e42718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de5b949361415bdc78e0acf62037663719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85699f54d0a633aa8af69a07f6579ab9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39aa72f7c2c4b41ff607be61856a266721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0144cf566ca65d30a4a939789bac69b8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4108f9ca928db2e35bdadb72358b9675723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de30b228c6ff6b9516d7000f85d404c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961655dfc2b62111d6ea9f6031e7c6c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6640c7c876a32211c1c98fee72702810726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25e969297efab184e069a27ea0eb23727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e097d1c8f6d703543960caa6f2d3dd7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67699794455b1ae0f0ce327b9175c31729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776b1f5991701599ef040ff4702d559730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8aa6da235a01b6b1ba6b3be6dc606f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f354c2f5797d72337a6e5c22e1cba80732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc635357f934fc100ff8e1355b9fef0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665dcfb334d837009fce2d3f5a3136a4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a515d69d90844c72e1e32896a1c432fc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81957d1826612ce2a05e71521cb2ce43736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b4779e0d3f13105dc56ce00f976a9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ace4ac40be87012769106d75963fd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5982c3556959be6f7bfcbf0fc3a90880739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b4421c491aa90ed43bef24e72a3a1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba964645d99ed0eac0392ae88ba375a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52cb86baa129c51685baf87739e82cc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e28cb38a14f009076612c5903a3d5f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9230e7167fc84ff6c73af39de417dc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd5c45e500cebc9c6ed1545ff466d2f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb73b36052024133a1da6500aaa811746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795953cb5af2d5173291021f08fb6f8f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdabf02075fa980f6c5707c03d0215ad748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b645c486d222c4a7050f21fec4c9400749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a309579388e3888d8ec5a1d996ee7b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08923950e1d71e8a6a97fb22989c2ab0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ff9744f2deb6c32a52b1495744a9c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023665ed9295de31ca6cb7a30f7c0ff7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a8aa0c7ea33f87756e8b9670f66162754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30778b98a34aaa11e567878c0cd3f247755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fbea8965032e097fcd1ff0cbf238b9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371312a86b0b326efa0a18a8cc4f4ac757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c5e09826189dcf8b2d2b4f54955a9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4649b671fb4d91b7767b3c70c0845127759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d96b0518242d313e5e6a7187cb43914760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5412c3d9023315a242bae82027928761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0cf612d329e252dde949a55afc5662762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4eb98cf6a82d76dabda0b27f648833763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3743cfadd91cf0e9d23578bdabcdcd85764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37deceae15bb4ca5d8ed67cb152794a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f73b54443b0eb915cd741ef45af8fc0766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4685241f80928b67fcc4d1fb13bfcc2767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>