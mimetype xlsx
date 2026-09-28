--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3574,51 +3574,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee990d8b9b0e49319c5280936fea821.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b6c55b75e494b7731bda4f8e9a0f32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb4b140b12a3183e712cd2d356bb3c93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8706cbcf7f86ef5780c44ec78f319ae4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f1a0b40bf45c1b04de3392b4ceb4e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9265eaf70a84b40360b68a5001572dbb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca068efd7a1b3ae0430fec462bc7fc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa82de430c563154bfc025969abb30e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713d08ce1194c5cf9fa8e027699d6bf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c62957e95ebe8e43916402e0263d710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a9423c1c560a2c8475200cbdd179ed11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d0fdaa86f9db5d8cf7396cf96b3f4f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff152c335cb2455f5ab917dc3a8e42da13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d83645a34d335778f573c1c90f4607e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f068a3c997242da0922c33fb654df15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e0769f6ba80ea569839e9e8c81d7916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed797fb2af36956f1e196e7b60a3b0517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c638e37fbded238405e22e2be075350418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d90ff7b9fc0da596a19c63272b49619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac688de3bb72eeeded7a037af2b9c220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f509839106da29e29b911391bcea4c3221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e65cf6efdbaedcf292194c2071da7122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab0e5338e7b6ae5a4484e2d7ead45523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeb9aade795c05425a8cbff18fe51d424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6817381d9520930e2e8c273b87817825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0afe6eb7cdaa2e431d79ca549bce07926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb80e7aec114c03e0113b340306f13227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b75a7e55edb25e34f381998c9646e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356089b1dc7708feea3d6deae0a1955d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14135f21b23c4e99b8d47aa829f15d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4beac3e5435816d3af2f6a1486413d731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b83f9c2ab608f3644a4c9ea97924f9132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03929817b40ea96093e0bd58686b31f033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec8bdf01cf9cef5957ac2851fea86734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca2eddde71bc062ca6b631d910fe9335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b19438ae1fbe4b33bc934c2e7d154936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a6431d509b64fb637378c543ef16e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23fc7ec96815466b559662c16bff07c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b88ab600f4fa342ad82c52c7ee3993c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b1e8ee2c675096ec58d3b9224683a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0435fdab5175347e1811ed24fcefe2f641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f32f94a5af382363cf990517ab83fd542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60994e27545851cb3303f67f6964252943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc6bed076b3518e4ef2e944c4eecef44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb799d3b41e48859adb2325a8adf012b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f2ce99222585a617f924e3f51c92146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c71af4b4df658d084547e309e87db47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921af23e71de915517a94be08203d74948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace2c2ec4edaf48dda8ac2a70b3e816b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed3e18b5b32f2b832c9dd187a4a75f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e9486a7b3780614e8b6e2ac5cca8151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d704ff9d9c84096df0ad88ba040ab5d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9768cb3019666cd983a460384f085553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67131437b9f468f77acb1b10d924e27a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae4cac3d10e1ce7d4f3340f1170a1b655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b668e2083adf509e71e4445f143b726d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bda1b423d83d5d76620bd6e7dad62b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b677cd38aa41e45d72a94271e0559b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54803c0efc5437bad941fd6dcb9df77d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790eaa606359c742578104b70d275c9b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbfe850d7422b5d400e72a587fea50961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc30ef1e53bf039f4e53ab609bf7ab762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445dd8245e1af1b7f7b3d8a55689864763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1e487b267b0832f2e03096a31f07a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eda58932291a0f8c83e7b7846b69f165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb61bd842c3c08e91b5a500d427a9e466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a2b76ef908a5c9c444886cb3eb421667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c32912167098fbc66da1ce0b52b81868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983422790b7ff49dc8abd914ec78caa669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6d1b8ed6ae4b3dca2c793a9db777e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab411cf6cdc2cf59ae5b5fb6e7764e5971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c601e911895642fcfa26cb04954e6c372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115391f1cd028560265de54756eed46773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e9fc88b343abfc7bcf9f9627f0202674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e5a5d24e05afc67178450647bd385875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcf9ed0ecf23871c04899c8320fa2f976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bdf969741b89e68ec5f706baa95daf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498270e2fce4173a8ff520898011d8278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fafd0e37517bc3b284275d3176639979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b235485097303fff80bd2f1e254b79780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c9cb49d34285df87184d1a3670513681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e24ebca13f6ff62dfb88772a946fd882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66deeb3fecb7d1572f697c26d971a0383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c12ba4feaf2860d7be0c3de5571e02584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbafc725fa689cde65d80b51651da3cd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea92d4f7f31e999bd2724bc654ab652c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd9cb0d2a7d8e7616d3bad8f0360af87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4010a487c61b9c84ab7963368a9de88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43b097df624a75d1354600ffc3bb0389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc04a6a6da044adcdf1947b1bf7547190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b804be03a084673c864b1cc19105face91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45179729179193aed4e7965f148d440c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bece525c5d03f7e10622293123ae2993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c5a39ab8022081af48c02af7db2c0a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db99e68f5b8598b70dafe97ac97c6195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa1d4cc7af5a2c9d9c1c3d36a9e8ac196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1396dab6675f24c94b0715521058f497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ccc04a5f558102e269cf0c72f473d798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12148a6e1fbea8efab07b7585eceec699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac6c2fa5441d6dfa4937f49b34901ea100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83485dd96b9d06390926363bdcf3093f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c9fc3e9dcfb8c0a5fe7ffc748c723102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf7571144339f268cd83e79ad9d45f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9304465294e39b1b4f14ef883abd9a4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df561eb1d720e8a3ecfac75bd686aac105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a56368d54a206cdb090b17d4911aee5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be1bd406f604e76b6c55cbe2c127fe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438efa6804a2e61757bb7ecd3def1884108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c95876254c465916aef82d1473419109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc09cdf03ac8a51104d7d2ea63905cea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e71d37b7e67d2e3526696a12ad5a3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c708691490a193f965b9b537f11f611112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3723b9b6fad2b7e792998027de947113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926be8577d18c1ceedaaca009431bbfd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e0f0a7a3eae09c3683a0e957a8130115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3219843b79b5e56b243ac21b8c873e2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b654d5a05aeacb5a6a10d204353736117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5ad2afa3335b64a7d9ebad1c8853f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258128695c2142460cca5ee70b5245f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca232800c3e994381d45d54b2f97914120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb109c969782b66b0fa58dcb46ec98121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6902e64a19e0ede746d454e814f085e6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b34f793ccde07ed725f2322d48882123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8498e3d82b7cc177f9af0ed6c16da046124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce2eed87b1c91c50c6d044492cacf78125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd3013cde129fdc95b40a928bf9e9d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c8993fabdb2b80483abb25ed956c4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57361026859642237b68b949833d77c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe3ab064dca4b739ee534d0780adc0c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17665bf4a44d18d1e514169d0b2a363e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9586f98d77227092f8717726e0483e31131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2330be4649771b97174025d378d68912132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e682be360f26bcb8dd2b6b14fc6da958133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d1819aabbeb3428d68b10b679dcdc9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b7a6ea9babf455bea91a72f14a506135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b980d5070cd2e6c3c8c704a15cfb6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d4236188af227c51d94f67ec180583137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc610f714114216c948789ca99ca5e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31306d3b3f0687754e9faee34ee849d9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43db97bdc43b9ec3443ef424711e621140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c6d7e8805b8b1b23d3ad1734956cb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed0c6e83f8a2f9b27202bbb9af1d62142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda712eae83efa7342bae2541b3c903143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e09fe3104c7722c601cf0a20507a8c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c32333b03ce459f795c33c22cd170145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a382a5484f288776c9890d923d71b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a688a6c492bd522114e3dbddc9538f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee25cdd6887c1ba2f93af25c1182047f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecbcb7627422408d36ca4a82d01ea83149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc91d527d3f6f7da5f723bec2bdd342150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd502cb3079afb31207888867840593151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd0b0aa473f7fead05f9f4f406f0f3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c87d13bb57ca5d21e4d4f4e540144b9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d0f5a3eb2459d3c1b9c1004eddb07154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c78fbd6419a62ca54700edc5cfbe9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd5751d13d1494537077191f6396d9e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57667eff97e76bef6b4c4038d380b265157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c70f6bbaea1cc96d76eaa55d43d6c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b61bf8dbf6ce671faabebf4af56efa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941fdb7b05fdfdb66b886d65c85db472160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc779e9fa366f614840a70de911784161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2655b44d8daf6dd35399face55671527162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd1ef7b73280d60ba1320743b39429163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b4d0788fda17eecaa535468d794fcf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa3dcd42a0111d8d22938433ef6608c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89926026f994a2c1d52669c65aca8e6e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71582f0dd252b1b912ba405058c16f39167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287776261cebd9fb861d081a7de21bb9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ebfb044d3a82746a15b29d7823bd1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc708a6830e3b7d137f190e3e8415d18170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd9efde48207f5c3cf38a9e6432137171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6dda08df507fadf31c6f2d75f28434172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eebe0818f22314a62f116083ee4828173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bbf4ddcae8dc5098a1da5cfa71a198174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd29815f04443302ab06bc34253cdd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fea818f7815e78f17c17d6ae63c464176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17eb416754504d0ca20d9019153d160177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a0b8733032f47878206fe1a550d0d5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fcd14a1d589c5a45c7ea1738def0fa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982aa8f5f107e140f76f4d5a6a7aec9a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d3696703e247af2ebffbf43c4f77b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deffa18743776b3a0dacff1d5dbbf17182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc441189f09fa1f63dd4f01865bb7aec183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29471111c31184595428926a14ef1d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ff46313859842ab8d6f6cf7f1a867185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d76cbfbce401155fc7081121d5de7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf69104ead940a5f3be4de977ab496187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77542c4280019e85fb456a348117c28188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af59c3b2ad61f5a07463639e71c54fd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de32362cf5a563a8746973e173606d2b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df34cb537abf0b497cfd8248f4db6d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d824daef5818908659c05cbcde88c6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9949ab3a510fe3c07e114df8e250de5f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81a6ddddf41ada657082759e564d5ed194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdea02cb9c9fa9fd22c688950f094de195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d858ab123c4057dd44aaccd4da6b5ac196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a82a945eac80f293e54ff69a53b475197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d2e2eadef1a61cb0a6832a7d2b7c8d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb36e23ca2625304acd7ede3bba1277199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fabf3cd7e642ff38c7cef944fdf6c8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7dfcbbc90059be52fa32ded005f7a0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d64bbae0956b89bbdb6a4d354082ae202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c93f453dde8257bb91c767482826d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0854a8e1a3ac46f9ddb45c05c1b81204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20910e5748c9158fce37209a0a1d8707205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df63bcc99ce770be097bb29c81bc7184206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de5f61738c1da6c31997b399e82374a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a2613bbd35492acc97f28ca84efa0e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee5f7b2385d27bdc6d592ed5fefe0a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e5ebbe5d6587476b2829d8327700d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d26d99b433d1ee025e5d1110709b099211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e92050094f1b0e67fad17812b352c1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4eeb70697eaa76ac67f0c4fa0ea090213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb8e31855a86e55fa4b53d9ee700d13214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c6866bd34442770ed582f03463c48c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a24952e39d29acf6ade92dee2bf7326216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d0f637ca4e1dae911a207424a8374217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765f6277f2889f8dfd2a2e353d73013218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6662b744064dd3d7eb500b306aabcb9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2548f1206564e578de1a593efaf89753220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e8750a36b524cec6fa0fa79fab03a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41140a286a98def008ead83eac4e6a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541688a045818d9e5a93fead01d4716a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79024fadd82031aa7fd509a80f891b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27daa3b1339d38a3a9c98f0d786f7b79225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f03c47c3111af3a7e37d7a4967b387226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e2d05462b3ceb12b9329372543c3b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b715d2a15b6d97860020095352abc609228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3149b168c388f29b535f901c14946e59229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7f4a693d18d3ffcc6e36ff87d0406230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99336c3b3f3a8376d821fb4f7851165231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d1b357451e205c03edcba738ae5e7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b123038d137ca998db36f73a5e327a4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828832f6ac02d7732000b96a5a4eeeac234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c893a4d1946d35729a3b4f832ca5993235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cbcfe19ac79470f86e2e7e1bce7c52236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ec52ffbe7ed492bf22c638ffcaf35237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1affa25480ad8ffcc873646d02c04a65238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53613f98e2a30e2b1ac367b441bbb1cf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b8b07f15f76d3f44a1d3c2f19d549b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658c9a1db0835e778896157ce98e1bd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e7412d4a5353ade3ff97cf6eb49234242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf91f891ccd5c04626f15f89f26a39243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afecbfe07d972909a4e801dd522045b7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237dceafa7cf7171d84f0bf0d664b6c5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c15ab7d64b7631e3ebf286aaf61b0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111053cd688540e9e7e8a32b275440d2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020bdf5b4899ee2c11c07c3bf817f7b1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c88361b6dff9044aca9b0d8363385249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c103075004148a97c9df8500f1c14e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96326acdf63468351fc174b3b37ba38b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13748f87a4059ab1956eccf76ae55161252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb1175dfe1b9bfd691a9817c3db750253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5864a00c1d81da95094635778a23da8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267321a7cb6398e84c41bd035d7d707255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad859c9b1629fdfc96f71f786f285261256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f6b9947ff073c6ba240813a0db0b0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e771810e13694650910d0c0069ecda258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58549345affff36a610865b2f79b946d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c18e6eaa99245332668e87b9bbae698260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58759eecfa62c51c945522bca1cc134261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f381e0b47dc90a204f44d406bc16f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b626186e841af69b2b30e5d59f6baa19263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2624c6e042045bc1e86dc14ff6297a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ce33201261b0c5241ea2d42934657265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b96e7ac4bd2c4557c2e2226d95ee98266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3916165d348e0b7a846951df617f0487267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a74a649dc6e81ba1489311a3f71fc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a517e2475eb9fade2082b979f1616aeb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f845f6dd4eb990de5d0027314962da3d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2c955f88b30be1283174298398006271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790272a1405eda81e728b14aba5c4173272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bac13d92043e2a6f6d4e0003c245d16273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f658dbd6a27dd73d0983c15d0337ec0a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b22ac197c1921b8ca735267a9df73275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a041a43be3fe5b3e3466d0272cd64c0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6330939631b6454e8942d7cdc7828f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1615aebda9f07bfa2ea15d7e0851bb0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef33cbefef1424f7b99ca356ba3e8aa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76bc5e3098c0733f21f2d886d28e1af280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b9cb93c8fd1b9b97a398e7020aa998281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aaebede0ae36bb15032fc11c8e10a4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa779a77478f40cf5a676ef3355a46283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec581b05d42d0401603e1060a6e3980284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea07cb870173c55a4572d0d155b99878285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af51099e1abbcdaf9d88822e943e1b4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80de6699890288e7399d80574928876287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c9872c2c1781c0af4db026cbd0980288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd1ac3c614319520124957e0c912bf2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2899794bb1cd1f2117573d10122fcaf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f509289633666f91adb629a55597ee6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a67dd6b276d8fed2fa80b4c02a824b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76bd02657ee8ab884083e40c472ed63293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec30bb6f8de2eccefda174fac43a49bb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4017588e00651b17cd678d61fff8d91295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a6c55544b9daf7a3ad55f1f91fccd9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd41a848116dde872afbd56991690e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e8515a66a3f6772aa34f6132fa3e6f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5428bba2e434074ac5cc49e7c9708033299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897c41659bb1b25b263f4d2ab9500fc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb4e0c80db5ffdce00b4296151e9b7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8921fd74280429e0c4f3e719a520dfa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb60bf5498e3e9307701a3d3e6ffb1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c2b6c88d52e4cb8deb029cc41ad1d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b93c31d06c4d5d31d5756e629ff8a8b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecdef9813676385fa44f576b07c1f1d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de8377c409e3ce5f66ed88b5711e1a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c936e197028f6d7954130edd4bd722d6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff76174274d3480d3b2cfa0c2ba881309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfd9a40366db91e474bdc5346de3f8e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ed08408ecc714c1283cb427210d94311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08448f3ea8d257f3da13f4dc12a2d806312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346baaac9a67394b227d7bc43e6cff3c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f934bb7ff7be9db5324ca9bf7b3454314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b0e1403bd20d4d1bc66d1ceea303a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c9f554787096e6ab66136c7abc675316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da03625cc08d681f27c6867bfaf83f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c36f8bb6fd50f2646daf64af24146318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb0b4f19aa9a0ac119a2ea383d484e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8f898d3ee27acfb491ac22b69e2d2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b281f41b82ba16097010633fb416db321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664c1fb3ffdb38dbd625ec8cd72f241322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9249fcc5030528333ffe7ce514835e6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c39ae533d8ca62b8639c8a022b6e8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916f58479a0e1bf0384afc8efa248c0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a4f29f26309fd75bbe9468afede0a3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac7df4634e5dedc0d298d033740f88327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af2652d73a9b4660f22a457be6127ec328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd69d3f590b4ca90992e33050f78d0d2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a5e0f468fbf3c46f315b6ab18083b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f4176dd9111956648b4aab056c334331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f2efb4bb4747a099ddc5bbe8ffb90332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d99e72ee89b823a2580612111a983333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc15263141993976349bec937d3bda334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80fe40d418a89eb08b0eab204cf900a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29aa69e9cb6c428bb29deeafa49be8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36385e7eefc18c87fa8a6c58f4e4cd76337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e039d0e56c05cbcdc2a81ad51b540338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2935e20481e0c1d9db935b3364708d16339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e9cd0475a98a592787c8b3a69dc0e9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc2faf574933646608269efb05afe1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9609d44ee0590550b49a7ad1070077342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d935231b7324e1dc1cf15481b582c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab9c90393c80ea4b730328faf20fc0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb45ef3d71640a011dd8bf7ff14493a5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c1b284b05f1b3f44d687c8698ca08a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f11cc523f9f855a28c645e3700349347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b334c90092fa9130c1cb7d1968f9d3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d1ff1d6f297e876e1bd7f7e1e5a5b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714cd5f4ea2096c9e195603615e6927e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ff668e51443d4c56b51d9727b5ce99351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1340d1ec27805c884bf67b206928f96352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb21bf589aca698e7195ee33e65dd38c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df272fd13caf7ab950c6f23b4f24205c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd01666433c66e15a7832878c128aa75355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e233371aa02b2c96082c11e5b2088356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e56f8d97a846fb56c6b1c31746fc4dc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caafdeb33ed2c14524854f11159208c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f957c411a6094a2b01a8b85cbb4391a0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de06dbaefa2b580b6f402f1faddaac360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ab2ae2721fd6c17dd0de1ed967e47361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317f81c67fe34e49a8254d187b8dc91362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed7ea35fc66101244c851ad3aa1dca2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a211ecee0ff8a4c84a67c5c8aa44b26364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df97ab0b965300c81a9aa6159de4d301365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6933e71cd7f8c5e5e489b6de755f2d48366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3038a60cb4149fe33cb45ca43debc23b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea60d60f62de511bc9a415dfc69ab1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1997e50de9178aab510ce577bb71861b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d548a5cc74c241216e11b339f124183370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a634e338dc9fca41198e5fba06d46e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532dd4201bdbac60808845882e0348ba372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee8dd6b76a87fb510e676a6466b711e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4145bc5b1687b33d90098b0004a235374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c5b972a1af4b6df2b4b77f6b0df233375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e46561702831731cf2caffd784bb52376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bcb7aa5d1be8c831dc66f2d7fe8c92377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aadf98470d5d18510aca16fff41eb6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e0cf34749d46d30fb3bb6cdc8f666379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b03dc3fcff33361b3157e324a8d0da380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f70f9fd18e2b77ee7a70ea25cf6b9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a7499a7e661b491a5c09ab7a0e0738382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b1c608cedfd3dfa5d759d9fa38ab0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aeb1010d051dec6554222af67c1ac9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36651918d8b1af5ca25fd7dbe322cd8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3a21c8a0121e05f7e163d190169a1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729970baec36a1b02412f7450b45fd7d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41146f72f2b7bacaf8cd5fc0abf59c1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5efa2ec7416e0fdbb5d8cf122e18e8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9349dd6ed2c919e2b6b99a59e96c73bc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00294f7f4833d98635a09dc99aa86b02391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316509fad76030607b0911093bb37c23392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16ffce8d6dd890e31e137119f5da890393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4096173c2bbd00aba8a8c9768caf0db394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae780222a4c2c70076e1707c8e973902395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3faa3831f8434283484178d62e140a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b3c12d661d5bcd6593bd72b8cdbef397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae9b620a789b94cfa4190f3b326a34398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e1e0112b0b07f7acbc5c62ec130ea399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e9c6e520f6c4a41acc4be1c72e59f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9df7c70454cb7f556438fbdba2c64401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b3d109a81fd2c9824cf6deae4209de402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a8aacc84d5c54f55c33a3341d94a92403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f67fcc94f5355b211313f01e7c221d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f56074c0f2f79323d59b06df58ec3a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94cc6d6980c42915ac69155f3c8d5c6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c561b2b39aadceee17ed74ff77023c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a48920e25ded7ba2c06e6474738663408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f284f25b79070edd004500298d1a736409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637edafe84c88c82e008f26edce19b6b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c7a00fa645fc3441e07e0b92f9ab40411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f076ec71a0527fe8dc25f0b8aed22fb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a72cc148cf77af71ed7d878a26f3a3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b752358561bc55a49bbe3b59a78abb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba665b428b504a557d2a53d03de6d5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad91af40066b729732e2ed1a4662def1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7185c72e5e10c07ccfeed96138a0cb9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f04f9359885ef6a2ba8764ce68b6d8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa1e456ea99a2cb5470cc864c308af419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224d32804492032d2ea30cf1f3e1c31420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a09adffad5b7493fa13b12e5503442421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d29d0345928d55b538b41dbb44a88422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaadb24baba83aa6385fc93b1f53fab423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4906897a82d241b0eb1d67350009fa9a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98156023118f4d8700d6793ccc837b5b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b21866cb308832bbb9e0fe40d204db8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c70a843a451c95a1b3af3e9027d3d8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aad5a27fd47adb5cc0377e6caf6c18428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a914d74cf22a589874b21587be1383f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01026f75931f683426ec0fb2d426e15e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a0bab76b18f1b962d5ecfe50ffe4b2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd38ee064b0b9f3eb5861fe686e8b9ea432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0034277d6f26b7f85d58afb5dbd8cd1b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa8b10ae84994e4b3760044995dcd2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f994e2150b3bf0e3993c2b91cda62e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a89e6a98211a4bfa26b98640dd67b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140d8b43f2f9d7250527186d539f9ef437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2229ceebf97e155a75efdb95033b445438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53851c69ad7a6b75389b320fe3e9e3b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd8884bf8ae12475689f48f0310c67440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45958e11244881d72a785fe86b22da441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17b574b37cf48ee8dd8264526fe9b5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadba314105c7cf5ccb160563cc2de40443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae4470bd8f0a85300902cc3c5284e1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74d5383940307faeed6a67733b7a18445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a76abe41cd764ba1606a4e1fa40ced4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3927bf9c9b8561f8f95b5676447755cf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd7d86dcce32685ab9e978f63f82d0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b35b2df9633767f54d0d7c6933f1207449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a6ce3abb3962891c261c25d72fd4b5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a61687704c0c079356d2616c0db80451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfca19f54d138dd03ec1889a0ddd90f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7028b61fa8972abde76703eaacaabb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eab889f11aad15e4e80367d12b8f79454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b746dd12406b20ae94028800c9e1181455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b206b28fd257cfa74d250032aa805456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32498e238e442eb715ca9c084f5c6c88457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6177b2a4a07b1f5503e8ae42dde350458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c9c1da82af02c03bbddc6d0bcb899459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b238959d56ec8b2d5e3c6de5c7647460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af10d2fe2b7631e01aea37c0890055461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc93d3445175650458fbf449435695462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7360871e8b63f7420247cf5316e3679463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed794426bf93e7178b527ceef54b09464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95402de9cad635243da48e773f646a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b4a2cc3c89c055f0c7710fffc24bdf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02747fb12f2f95cc1f90e29ef3d659467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ae0f558e143d989b68da1b141a0a2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae9784f1c564acd72329e64971f187a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fe444b858a2d27546b3eba4acadd16470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7fbf4f2be67a2919aaa3d21f1f3c06471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21d4429ac48e0df7d75749d3561c68472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081313a451812ac49b1e51503fe82d6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc6d226350de03cf2a06c413f09f47474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a4772c569e3d02fe49df9ec49f808475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea474a98b3d4339532bc2a4fbeb2c3e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161013a5d8d3a98912d038399259eb6e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a1b04972e260467f68dc374abac4a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a257530d533faf49c3519dd6b143bb9d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda838b5203b6534dd1a8a27e522cff480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea641aacd02adf5a37c58585902199bb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e0850b7acb873a1cdfccf752cd3fa4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f49caad5808d82275b9d76de3d169cb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc0cd1a304364160185240806bdd3c7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3085bdbdd44d2f5fa53723eaa102a31485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c80f7a81a2d2154d299a5fb5c391f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea8657a73440336e63250c7867b13f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b357efa0a9b1475df8654d6b479d48488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede33475537bd6ccd533d99d48c68a2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b4f8d5bb7d6a94b2dc49d0a440595490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16425e6a37cc0b7caf6c22e0179093da491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dead5fa2a0e9e63398a393e8d18d3d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b23db4025655999ee81798b5688cf5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a884c32c5bea98ae1c3a817625970d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce29a1f6921be77e798edda7d6bf8cd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44be7d7f22518f8e814bb8b47272566496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ffb6dda96b80214989abba7ae68253497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f8b5b446e72af7d493addcb594853498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26237df45acd6376d6239f1d7fe40bf0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c0ac7792c890e4011f4733bcf0a773500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0500e41f6280f859dfb1898ee56edd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dab514ec818887cf52fad8ea6f5b9b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dab639e31f0a782b1eb1d57c77ef41503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9aae78b09c0d756155cc5cdd67c86e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a919d6beb252565a791639b8ae3df95505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7390839e7f0e524e9ef6beccb395db1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350990e2067ed6c1b5d3b4b9f43ff6a5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4544427e85ef6bb1485e18a8a9734736508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c546586f370d8ba19ac3604e2761cb7b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c38720187dab71282320d707b4614510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a3c30037c6dc6caa13a8de6c378c6f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d442c5c810e870b999074ec23c0af7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cb7ef31ff36d041d40a7dadaf2d710513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b33c473701bde35991915e4949c56f4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce8650b5a06234fef5d36a81f428424515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba5c440f52f4ec6f2efca177dbe126516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4927397c4d2391346a6031b8fb2322d2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2fa4e7e92c74026e37be6e3dac3f2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f15ce08a41ace158a8df6e093f20f6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5da80ae1101a651cd2375ce5f37b96520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f3ee2f0680253d0db7f42e5ce61a80521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9059f2b180142734b039a6dce297a0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b74c84ca2732200667dbdd83b40d2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c212410c085537ca6884ac2cddb19691524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9014aa548622d919c09c703eebe0e5cf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d1a63e3f6fdfea85df54b9bbed8f48526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd71844c2e4a3bb951a60e0d27a51b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea30dc69c401c9951ea29b7e71fbce18528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d84dafcc1d85d21e89d959a7995f92529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66719cdb3aeaaf31457730e42077e5b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ca460894ce100a0c8749d6d5e1c25531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90edf60d40107208c765237cac65387b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d18f2096044776cb0ac20eaba8264533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14395f73f707c285cbdcda5e8b95f4c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79915b98ec7b58f36745002dfe9fee46535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f1d122e731f17c03f4c8548caf0a1c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b5a72aa02ffac9d59d9dfbec353a8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e12c32245c8d6662a6d6643bf18d5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ace727b9b978d63eb3fc9315229fd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72482d768b1bae2c8d3b62b90e1df4d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc234bc57de28dbcd93b27eb437732541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f18f5ed2c61139171c3a477a8f4834a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90037f11d19b6535a84a3f050671897543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb397e4ffb5038930f6ff36865e574544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd08750f3c2d33973961ed18fd0c6e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18be0e50883cbe90eb93c4983075666546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea829c24b866d2cbb6f465b08da0ac53547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bacabc69439980b7caf07d7f50179b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb131307b769fa2e4c82856882f1fee549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a687e5a61ba6355efd637a1d71961b4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d164df6216e11cb011951bf30527d564551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a96abe8896e4e5374931deff615d5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfea5ede6e44a1184c6bd5bbaf09b0a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c48ddb73586b2774d0484d88b135f9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be40876796bad7a627dadc0ae5204a95555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c6dbab0703cc355fe567756c114d2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84169eb0512e11b5f99138d81427e0b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f4d17b6c4a4dae3952525284aa293558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697bd9c7c0ba892ff26b56d7ad2024f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5698ab7404f91aab0fb42cf0d643a488560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07cbcafc859ffca67e5a40eeef1138a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed8fdaf1b4b750211a57505b07f056562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b97ea7b5dcb7854d52923bf1b1f2d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee184bc6c090ee7ab961b13c910a15b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf7c7e7656cd3d4947254f76cc4599565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf38d36cebf2607a551ddd3169769ab566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab613c07653eb32a69e45d7e57e49f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39539b42c503c97b217b5cfeabbd121568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff7e87fd72d4d39a6c453425012b76f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea0e2112f501d0d55089d3bb436d29570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829978dfd54ae8f7786c501428f3a061571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8969b9e5af62d842cb457e4ea175409572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0752440b604a6318f244132340080dba573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7497d5f797cb4a1039b69ac2bd2520b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7bb21b21a04515687f7e1fe54f513e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf96637d3c9d3cc8b9613874148e2bd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7887f8ea538809e378769888c6dfb85c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d6593adb4857cb1d7b51aed558342578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0788d6288c9ceded30c83911ec02cee579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d898972b492032fd8c652134fbe26da580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce1620e21f0a05f8c131a346075886581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebfde560a6d40dc718a5195859cb1aa582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaee5b6f37fffb2edeb2f92d7ac6c7d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc9fbdd83fe7dc2e8c031e015a4b33584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d571d4e429923dfd4dfc2040b5576c5d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0754d52ed70f318ca4a8feabea94c82586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8863aa810f4e2f9bc423adda60e65991587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da3e48bf39aa1aca0a4a526aa538e6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685d0eea7a6d7dc66cbd67d9628d0e7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf9ec7b8ec2b81af0d6beb12900392590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb0f44a3b09040f71a23e372b1e4c61591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a9e91e27c37c002bc965e49f10253592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a3b336bfc282f63a70002468f0f393593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b51fc91711b81376f69233f6b5d13594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cfdc9ce2c9677aa66fae46d581a6a9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e25bb7ee4864bd32918d1fc4d04ba64596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1864f0ca5de9afb67b0e039934e577597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aaebfc9e2db639acdf354caf6e5c47598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665701e487e129eabc1384a18d1143a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02fb1cc719f1e418f8a5f5553558aa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c07a1d82b3670333523376d61f3fff5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b5b47f8043d15291facacefc79794f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a1b0be82ddb30b938580bf0d7d00b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9260dda2c76732b964b45dbf5e8253ee604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c5fac61ec2b2c4cf5f82bb526db652605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c30d1fff6ddb0cb9921067b1a92d87d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24d09df57e954bf4794613ead589d1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032df928eb4a171743b576ea577a1463608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b7ad50ddb0e3dcbb6fee3e30875e5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce1a4940b51995f1652653aaa837c4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f606dcc24e35944c9ec7c7d7bea6e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7485fc7b0f1aa3a3310507e923d0a562612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc79e13e1a222d3b27a44d8faabd51613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b18b7769c2f2beb855b0e8fcd1efbe614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b33bd580b4b3995338dbb0fcf6ff8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22bdb30ad001f6e07cf97ca5432c60616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a34c66f57972c0901d3da4f974da2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8c346c51f55952d5702c21bdeae580618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e50661041fc9b25dc5284b3f3cc0a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba90d82efef80d6300660713c103ac04620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd4fccfd0f0384c8d93013d32a776c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8865517c13a7bb1a50e054bac3674bc0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d00842dd8c9770d3cb81b00c0e6f3eb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e236957b021670291944ac589cf9b18624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9b2da799519824c05dab982eed4dd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55413aae67ed4fb6696a58f7209a1545626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a905803a1e776f99da6fc02bd522e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167892bc37294a5948e05b088ecefcea628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8372408f3661b49659f206bd9b5674629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832ea7600c9aff641aea362f2e6bd0e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014bac1e5980732280e36de0d2e731cb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e513ae09ad9f12d5df5b268c6bf3326c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5fc08525e041036ccbef233ffab32633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ecbf5fa3f0a9fac3f6237227d039e0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e3e7f3cca9df3fa9419e8a9c59f507635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3153eb71078002e148d2b207d83284b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e19aa86be77706b72f7263222f61507637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad2af07a760a3bc4ec268b67e49290f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523923debc2d25e93f81c55463d36cfc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e134de55f5368a6058a09bb57a7c961c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44296394e77db4571cab55d7f80d9074641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d20e29e2b0c4ed94e007cc4974e798642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c1272576ffe99d207d5f4b658d0627643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1be72f46867e88706b0ae33225aa34644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7067edeced3d51a5c050e3aff6d3a1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708e5641478ad161ad9e4f57ed8925c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e89272a04414280cccd1347e3604f0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123afb827fb7aba4cc1477584b929bfa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19133fed52c03615bb17abe936822895649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc3e9de30f822e72f121d5ed5db65ab650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2eb75fb18da335e495527286721a63651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd261bbf56c70ff7f29d0054b0c5d424652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec19b0e8c08cdeba4b9c3bb6e93ddf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96835bdc7c6459d4af8d6297a2b1e3b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4d1e7eb6d53584d775d73d51405d7f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b736563dc8b5a0562a5c79a7c619ce2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed495961c6e518ddf42c409eb29b3a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de91dbc3230b9e66622da78eb7a9051658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3624ef6a25140eeef4163ed98227fe659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146357dc3532c30d67d38543d6330255660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e88b22ee1a6c4e2da37a990d39246cc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9bff71defec2d3f202084c0f0f294662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4efbff92b4fcc37a7d89dc523082f6a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc3ed07ce71f42130c93899a294724664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae7a1781e6cec87b1eb334de7841ef6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f3d1dd93282d8f9f8604124cb016cf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e453693e3dba31c2d4972ab1fcf25667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e2f729a0561017beb15ff3262b0c3d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b896d2fce2f4270fe2bb8c624d1791b6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196a6e20759c65f987aefb5068136af6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6bf79f97f3b68848ac24f94a5e250c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a910a72f69c6a5649afd93feaf510b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b835109e8387c457f2a46ee420556673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc32ff1ea7e6a0230421c1df8707b39674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81118d9b0a18d8c5f0842b68b3f0deb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab7f865b6d83facbfa95447bd97c19676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c073cd2a53d012fc699ebadea3b7076d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25538f18f3a94c751aec8f3147f5a5b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d42a8fab157f9d2e279ca35c1b81d9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26833379b70f98f8af57440d257f06d2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bef68d9ea42148d926dc04fab6bf5b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ebafb9140a24abb080897d0d8a8255682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bda6931ff6d54c350e57e0c4e95eb2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d387e181ac7dcdb70389dad3709766f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687549e29161ba94eef2fc7b4c0640eb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d058b235755a529ab9aea34c35c91521686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b620567152c4594a5e64e8e3505a81d0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b51b131e1eb57cc505855748ad84d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ddd526c91f839d0fe1ef1e2a334b01689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed3185849c0c98926946e3e6896032690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687da549a4ba6bdb87c19feca5153f31691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f92b4152c0427bd23bc68c745e616692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e88e23aafc47a7880dec69a08aebb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45270cb5c4646e8feee30637e26eba0c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551b3a711e22a6fe6d20de38ccb29a8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507381ba23e1c7310db8bd6a04780a69696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db51ed0cce391a8983e88664747b4f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607737fbb8285fcdc4db670fb95ea9d5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a74e0e6fb68693657974f29bd5f819c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03477bbfc157f88b4e8a6fc6994a424700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace2257f9563228f7dbad008de3bed3d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826ed40fa6b06865d448fe23ed4a381702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e692dc22d271803d449683480ba0419a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1dba2f5ff3a31a43e68e6a5c350e8b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f9eada4b8c878c5056e17357741e7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4402e770e055b24d65d94629bc758aa8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e5acaa3ed5b9df156cdaf7f1a3624e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d16344993dab37eb921a3dd7424b3e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc8d85985539f10562963c2909df7f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e7214780f3928ac85657cb510e983710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fca85733cb99e770dfdea2ed64ee91711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0165c63735728b3780ce0e508f30461c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d7e8c38ef6b510687a012342d8095713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c9a52537100d59b3e15efab166f9f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad42ff1a1b8b5b639ae0043d3dab78715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d0439ef5ce870b3a107e92305e24e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a5d31b5b4a0a74a4f1057356b2ced717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd308d381baebe7b4df84a55e8ffe1c5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce456d3f0a08013349777a10ec897e6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c3c60516123353a29de8d0acbd756c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a5f7c457eb130e536421253841b284721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a7bd7d830fa90d808488a349161086722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24526b07874df6a55a2bfdfd5cd62510723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9491771f42bd1b710eecb9ebc935c84b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d9ee41695c7a89767181533ecb7a1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728399a809ea225600f3f625e0732ce726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9893ed1009775b6ac0245ff66a8be03727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc96bf6158b47d0b503cb407d123ab53728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2455a0d65578a9dc7770798f10de5e73729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b258298d7f32da8440c9b9f0d67d38ae730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d87c53d2a650e9fc348236f5bc1486731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8949ba2f512c3e966b695e93277af75732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0489abb9442a7920ec0a1b6d8c1d6195733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5290e1d68c0b1657aef698c5816a846734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef237d0c89a6fcb1d70a8ed18c974e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff92debde86b9afede1a325da0d00c3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecddf18d52356c97dc543d1a0fd0444737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81cd63c2d26202e49bcf186c23bd0b8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b7b1be1611d35050f0d1acd614d22739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12877f169553eb4885fa02a7324a782c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b8fa91aaa6e8081a5438ed4b7168c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8cfb0c2372226029c1b4265a6774d0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee7549f8795ee12b0abbc90f967428743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f239a4eb8562948a5b1ec7a8ab84b655744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b37815a3b50c95caec1feba30f8c81745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b40fbc6154002181a0d0cd84452cb8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f2cd51f7b625d6b2fce1b527566f1f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb27ca9549d366bb529391a65ea038748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de9e44f41fb79b459ef3acb967314f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b75750afe32a50f188e689d72bc9b44750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b845c04353725b96ae3c8826fbba9a4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f0f7a641e5f0a13c61ea345e6cda51752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e6c3c3e9186ce0db7e76810b6c3ff753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c051ff15cd2046198992b09bb598e6a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a201bf90922289b5d6075508658c34755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b68c50fb4638209e65cc9feb5bf6b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e1c81e2fd08c14a74c7b53604a6148757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311762cfbf4e6fa39910f3a40dfa3fdf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692caf8b6923b9b1d75e298517128f5759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17697dcc972de3c33ea073eda92714760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2928f308af6ba38c291804e80cd623d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a761372479e56e3e17f10b4187453762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c389cc2e80aa5123908e1dd4ceda8a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2517298dac2cb72b1bfff9c77ddd57de764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc8ec9549bac7911577431577615571765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e9ff2e341782cfbf39f00f24ba039766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef95d366b6506248c958489a839eaa5b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a131c4f1aeab3392052d1c8eafbebc2c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d8f8540b04743d42bc97eedcc4f34769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6761885832abb86b31d9da37525bb405770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1142f2da43b5d4d989f27488dd8b84771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d912aaee42b37c7a2435f1e4c1c66f4772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ef8a8107d693c937a814da569e493773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd7d9f40aefa6fbef278f9040e37c40774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5413cad2a09aeeeae44ffc347948e2d3775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a0b2a63dad102665be0dd30bdb072776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746593e0d2f62c264a62743a4dda9c5d777.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa122c09edf10110013eaa23600a09221.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b00f68100affcc69118fe94cc592392.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f95adeb5909f3b9450f70846c5ec38e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa6873fa5e090c2f8c69bcb664e2b54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e97dcdb2039a70a82f131fa24fa305.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83344ed882a27be1b42c56298d3cf1866.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d724ec5d8d568c25202bc5be9294aa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6861adc84dd488823f7ef645ab99fcb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f653ebfc7e4b329601e708188158aaaa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fffd4779cb20172849061ba5c5787ad10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c07539b2df73f38d5d3b1c4a0a2de6511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f418c4e45bfd623dcdc8a82e80413412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dc1e49f9b65bff74e3ada7cda625c113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e5c32124b0abf607254848dd89167c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe44a40ca768a6b7346e3639e75f73a715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956780b95bd033aa448b24374732be2e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb817abaedad7a79b3061231d4ef500e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d92fea19c8fb8b0db0390934761dd518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7275e199064f60f2be4933ff3268252719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c1056c1e7ed6cf24e433ab81e996ef20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada9af953e16b03db8d384f34eb8cd521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d58516ca8820c12ba8ed4bc4169e4822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424be1df6d8ecc0649907bea1c8349c723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068f54bacd8674f1288464a1d06ff3b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a10831a109ca0c1d2352ecbdeb071a125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f3d7156106782937c8b9a1871996ed26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9945ef55e6f462e328aa347e811c527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a740164017161e314554b1622f4695fa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae0b843ace535be4d9e31a270b443f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66145ce171fa93209164c9f17319591130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bde38014e8efa9038781b500dfd2ce31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5504950457470cc9ce03457f996cbe232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe25f99486dbb4e58193b4e838a1d0de33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826fb530cd420203ebfddb4c19eae10534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc0042209fd94b2a7657948f304a8d335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e7423e5cf42f8fab5519eb040737036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744030f395a8dd6b913fdd473782d6cf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c695a318312f31aacb23db774c5bae838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cda2b15afe98d3200993731c19f42d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbd058846f180b8d3a5d10fb648f42240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6710f559f912df8da5e7b1869a71fb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470080732047785930cc0cfd02122b3742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f9e2184578f2e4f550c42aabf15c0f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b2b835b06b5194448e0ad044a98d0244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf4af3da257eb2379a17da19258e6c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379fa32e803e737adcfc2ccc9afb464b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473659907dc23cef6cdbfde022441a2f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60235151e404c10a907677d1fb45e8e248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d705e728f62aa2310d441afad0ca4849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e663ec66d5853ae43bdc81c3dc77757450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e11a0458212f6cad09b18a9f161da651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b60e8910ffded81a83f9e35c17f6352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5698474c3fc39fb087da2aeeadc8aaaf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94201d5b3adccdb84163276b5881fa1254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff548f0eab1751bf2778f9585979ca55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ec8f291fa67fe68d28f68ccff570956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c51fa5ae336fb4424b316c144aa2f2057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b38bbf77f5517f0e4e736edf755a0a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c8200a160ce0d7873c6f5c7c1305a959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c29043fbb72f5d97c6fa7a12aab7b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce1aec9078acd474971be5502af377a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e17914278042bb5fa7633a0be073c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b91930cc51863098da571af51b4a663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b06c1c9f4f4eb1c2561ba5d4f5f4c4964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace0c4155d0c64562531208115f1a7c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc45c3a582f06f635fce9bb8d2e29366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb8c32575e0a0efd1d4a51309a2acb867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7943f5eb1f9c66cb3fab3bdf6a284568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f61b5f788c8f02fd121afc694df1ba69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6167efb25de33578cfff0128c2558870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc0da2aed298f93cdbf44b0139a57971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa961c1d95328be208109bc6769720672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d1327fede43a3a9a5f033901f543773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e488889fae2bc99a578271683e39f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f28a2e869b0a480173e25b11d312575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f8baeef11b06ca1d50b42deaf72cff76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d88735a0d2f1c4aa7fffb4f61fde5f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b673750635e1ce830597b40878c6c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca06ce5891f981daec3c62b739485b279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee1c4abeb66dd561ff86c032949fe2480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e5bc23f27af784f83ce9d0f4b8b0d881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129da1a7a40249498caa535f8520e58682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea047a2ba162a2fb410d8bcc5e67a883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca7bc2556f240029d401da15c51597f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed418450cc830e0bc993cd1cb61aea85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d95ad20c94aa2a43b8d425823b4226286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e4755a39979354ece5416d590cd78187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa3a7e525080487ba87ca9661c8537e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2dc6be2ed20cf0b9fde0895cc466e889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c7fb2d76033ff526bc5d580d26f63890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8fb0cdf621d55d3b97363fc4b14db191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889fe4b41e8613a5dbc1c51a94e4fe092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e14e519cbbbd8c78824c94d0ecbfa7893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb191ca2e18f11b42752338ae37ab094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61a3f829b0267d7a8afa435d20ee3d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd339dd5a644c6d9ddfdfd0d052c00b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d6792832e8401a1084a7f01b5665897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e263115088795fade11d67fcc42d7dbb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d10d62c8deeec005ea3f0015a2460c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816846f105396458c27932c9b61240f7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc24a64b9d25017049c40af8bdb99b5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4323fad3332ecedb349577ab0c08e165102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601cb9febe714079996b066566248c0c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90edd206a6f44727940ad0dbd505e7fa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ce2b9a714c016ec45645a6b89ed58105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c51591665ca267af85a75272f4c5e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd30ea420c6ac8aa47cc7754f72c36fd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdcf66d38ff1116de45392c265d3abf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00258b241536ca5c79285ab7cf95dea7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff683a1f8736fef6a90b79af193f5c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789735a123e285ec6b55c0fc92cf1338111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b08d296aab9825d9eb3cb45997192e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6786c6c22610d7894ef9963b177aeaaa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62086faee44a1cbf7fb3249613007cbb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01329ca8c9ef06506a45e066cc41c1d0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54709c9c438edafad1a76a1fe7528a1b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65292c084a31cac637511e9084c8ab0a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c974647f8ad106d861af65ffcebde588118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc92fa78a6d43cd2440fd4a9269e3a03119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4efededda83fa0b167b3c0fb295571f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a18345e1dc6f6a18eaad75734d43f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e29fab70cc9cc15144bbffcb44be901122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f746236a283d39331ce19abe6b9f282e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5cade3eb7679d15f40c32806c0a472124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b1f5e8c8abf9e0071004a180f22c20125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c008ec6150be1d9f8025a94b64fa40126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ea62adffb056126c5c0e903427ff4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3580bcbde70865748dd299c9127f775128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac60e9e52e6a4a2a6e0bd39305cf8a4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af4e1098c15b767feecfbb20c5b45dc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c5443d526f94708d85c3b43b26808131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af857d21631754accd3ed3702fb21041132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f09064aa617764b4da7c2d611530f3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097665f6d440dcd8723cd936319db40134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff1085d37b96bfc82bce50644e6572135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f071a0a169e2299da510baa587edd2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c3be0ad0b8f1f849c5105b2da434b5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5828b8e164234268efbfc8444b2a31138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3566ad49b5e5eea6995e47a05ace09ad139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670682192e5968e99006a5d1727c6d89140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731352b3ab753ece17991caaab6ac77f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0551361a51b4f330480b2a1d76127e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e68efa69e30283e8a444e91cee3f282143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84caf9b4af829a5f06d518338e053dd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d976be67dc1a0d5723a063f989794145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6969698633061cd62664ed13fd1d31e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba08f01d555e34e17b20ecc59752b8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7cd1955075a155b801d7a83b50cec6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a5b1018d7f206bb0a5bf716914dc7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bae60f7a78f3e7dcf4a7d21bf1d0146150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dcdc126570305d112a39d20ae2bb67151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ae45f607200a79cfe77df51e172d6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d811c2af9725edea2619a1bd8840a9b1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d29b8b62f105cb2d44a9d68df33f0b3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de971d5b6b13dc82e04b33f09098f43f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121685186ab0dd628d269cd6ee123d58156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460750d4a1315faced124295688a398157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83726af8255deb1e3180aa90c713ba92158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947fefcaba21482f0f78456bf5433d9c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd3cc4a95720836abcb2e745e855822160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8512f5f23b0f71a15b94789838f9ac4f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffad8ae3dd964eb32ad28d4cf5b549a9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2b0fe2f7d38b425a2750e808547dd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d8f7fbefcc0a8fa01d0ddb81ebd0c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbed0f191ce9de0fa30313222a8b910165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de752c119d4b02045896e9c2135ca58c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ecd5e47937f2f5afbe55409791ed1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36289766f3af828bc8b94b20fa528571168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0535faa70fe965beb82ae9f9743ce6ec169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b6a5c87761e7bb4aa71f42455fcc4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a4d2727ee31ace8095fb3174dbab8b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f374c49dcd9cc26dc47958e1d0d3c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ab7cbeabea62ba3d6765bba696eca173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5302a4f3daad7666b6a7a26c353485fd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a5f9b46297d5ecffdbac016098b8c5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed97d1c4527f75eabfa7de15e64888f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39853e77d3b9d83bbc263011b42e6287177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c009f89c42dee15eb688c8c1f1cb51a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8dfcec943dcd01d64ca6e4dd122eae179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53bf6de31054a13a4b657dcc716479f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be2a578c781f967df8f8b6c7d86b24181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b71bb40370cceb959b5b7acab58551182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c41dc2a12b4c6836895b827dd524a8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c978d5fb707fec425fe77e07af905184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a49b6f08259c6911c0393c6eb5a7709185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a8875cf5e791baabb716bd9cf96eb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf0c73eab4dcade5ef4fdfa5606b05187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14541b2eecb5485ec07ae4b61f4bb52188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37bdc0dadd612a3395f75c44eeab547189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e78ba6fcb62a6c159f4e039746ca0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f912b7112c8136692724dfbd34de7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08979b7c8a8b82337236fa26564831db192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199730b5e787a1e379ae47cb06cf6bb7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a4294f5b761f2afbcf3d22cc8d5a95194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8a827774e850071ed6ba296c9278d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90358bf6bab19bf770bbd96d6a9f5d9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70547a9d9cb86d22310a4c51046fd59197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407575bcabc0572c6329539bd555f4b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a68b60870b7631a340f171d8c210e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031eb97bd4a10ae596acd5662148a1e4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cae4ce121438e90d540ea7a36365b4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e740d0c6572569b731d61e1d99a30f4b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0983b9b9ca1be846710748246dd70adc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2e5a52727727e1182f3ad28848d68204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a5fac54186f2bf98e811e8194f49d4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e9c7f4760a20da4cd892d12c61f91206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b8ea7bf3978ce24a0f843ffc1dfcca207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745dd39839fc1b92ece5b131c0db7b2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf58f1a3e19077f5b95d8c2128fdd01f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d0e25e3ef62c9cc4435e68463817cc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e2c55e5aeb3e7c9e263126ccd77851211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2617a3481eece8a0a0e240a51b94264212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636467edce7d7ecf3a02a21631d39cfa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca191fbddd6d9871f872704b097381214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ef825328b15eb7d90b420ce0b66d0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e549997c57dbf16e32f8d2859b0e7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6893910fee77be7c81d37ebcf8b7343217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb31baa1469baadffd2333335773e7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea301302d501f95613e45ef4d54db0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e02415a48a515ef87fe51c54425b9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d29e2d2c0da69ef15a27a0dd0b204221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6913ed922238c7e1749bb2f911fc1187222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86924d06ebb466f78bd955bc430a838223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a37ea22f69108266f1593acef35e8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887bbb075186eeddbec7e11d018a3f7b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5565cc396be7682a5be0c2303d808bd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7370a1a1e9596734a60cd938e08b590227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c00be38a1442c6f63852b76a75dfbdf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fcc40a964b6b891b6f8693e7e198db229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6383008b478f97206971d1caed7a9e0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab811a3388e092f9a33c83f19eb2c9d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a031578c5537525db7c0da0ea6622377232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c3888b708f26738a745699674eaf6a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5214099da15e9099bf2e86f467636cf1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b124b5dc681f274309ea5c3645922359235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9813b4acfcb83109a3fd360141089236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a9e7ea5282cb399225bc14678032ed237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6264fab9a4dbfc88df82861f915d1bc6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1eb02f58ce9fcb80285cffac336135239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efed7ea0036743a3594846a01cf64c7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce991e176e4ca9d75b4c127f9ef0ca8f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3887d75e7d1f6cfbaa037f6209a082242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72fe093d97613ca2d1442cdd16124c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438491a8f29593b805f1b418e2b546c8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c120aba08398a36fc9787e11c78d86b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94db61a7789717c22feaf982d7c1261246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9dc15bf97f7852143cdb53ac1ff8df247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f708a9b2e2094ee24303ba35ba95b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d59cdf297399467d4e2b894bc30e00249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc1c236e45c27d2530e23f275a40cea250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb371437e04d06d95f580ba46213f5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf92b3b6dddc8a315d9a243496f59d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356dfd01dfea6be19492af20d2767078253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e185416ca4271d3a69df5271912fa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb135c0e98ecc3807ca22b673bd856ae255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c7ee29d8c650dba2c26d9c41b3ad17256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad686abb8429c53f46cb0dcb5387a171257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60191b56e7518d28eb39e662638d4959258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb38c8c10ee3267107eb79965bebcb5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17769e57176630ac672c51de3bd3aca0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c056a66f6d23c7040ebfea4779f0952261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a93a5d15321374e5ef2d450d6682f8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd12a32299be1b2a62e95a005fde3c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215604b2250a069260d0496d03ec8452264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7060a376314c38ea7ce0fa4537d2eb32265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6e395079a91f3d2463bfb831640c59266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c4f015a846b4f5184ca3b6fc55cf6c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c71962abe357a6ef84b9c029467d3a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46e93eb331a90bdb271bac0717156f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd9ac51fb550be7fa2aa75b187eb06270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bbc60e2c2c9c9888d873c5d1a5e01a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe894e46502249b112d1b1db6fd214b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71273452a5222ae83701844d04c3e5d8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2503ff7a0fe964672510716c74632166274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64fd2d115487ab5165f5498a57818ba275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888bd704b3f80869cf0d4003ef9a20f0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28fed6a4f4cd9254f19db5de773a290277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac9af9ef80a08040540d8a7c032dc2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4fc0fa438ae67c9206cca5e43dd56f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65b6709dc641a78dd6782f7eb9cf69280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0cc1ede40555548c9a435ce3a32685281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85fcd308f30d40a3152d3c77ad08c8c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb29e3988a9843713a230d862c3bcd3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4023b8ba7854e3613001b148ab6b61e8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653e3d62f450d414accc7efc70daec2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca136c772d1e679380cee4381f3a49286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a10d820c8b75ad00aa660fc8a91b980287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844bee5b467097c1df3e27463b68838d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8c34759080eed5f11f68a4bfd2cc7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe04c5ae92052ce19e5b108f9771c3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6324036a161c8c0154d48ec11fc933291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a10187f94536f3600ec0d62dd45ca292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e2a8de744387bb8d17995cc29c5780293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3350ebbf3db2e9f1a5525c40b63d7d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e9aac61751145dabb489efa50f9d1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff86b0fa40465281ebc6307be22255296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ce6ae3321b37d9e6e35cf1f68be0f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af434dd42b3605a8c32ac27acf8216298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96745d1789bcd6398b7f81a0154f5a6d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac529ca662e7f760808d32df5c86e3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f262e73fc2600792b7e7ebfe79a66301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b0c842202d79de54c221eeba4c68e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905755543210819edd1e5a0dccd85ca5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea7c626717f6733b7ef528dbd7e6fa2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dadd4c623a41beb06becc85565dda8a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb8c444b865e6fe75e284ce4810a7b6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd0b9ebcd4ea4364af287ecf656018d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad9508fda4bea7dd95defe87823bb78308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef65888afb40817433a0b9051ecc994309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f93b9cbcac832ef03908af9b54a2e46310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6cb49921661ada8a6cb56dd3037442311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133467e8d12afc9eb99d3275b1c3c441312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b421fda17cb316629e2a22570e1cc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e82acaaea43ba8498a16fd0f840e0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d1225264aee49c7424f63f4d70ebcc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1776aa4c4c8d54441fbc586caabfa5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c4f9869ef878849843351ee688b9fb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cfddd487e67fb7856dad267a1c332d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d8cabcac09d2124497b7d9510cfde2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233ed03ccad24def460b8ce41aa9f7ac320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243bcaccbf50cc9b3a27bbd5e91e358321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1629fb54613484e0674409f0b4236205322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9773452bdb96d2dc8c48f61b38b2206d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0227ca3ba154d0483ca2a1316a3618324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ccd1dfd5fd844a19b1fcbd2241053325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad340e46bb3f5fd877e24e783968f10326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b7326a00c14194e44edd83af1e15e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565b792a9dd6fb9eef7b15020c5cef8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05351173e11bcd5699e7d9386f3148329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb99b48cdfe1478d920722234d02c79330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c69558d31bc8c61657dfd7f92b5476331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e39e4f8c2387c1c0978b73b1ce6e46332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc534866ea7ba78d6cf81f79924cf3a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d1dab4cb0845c111d78a92d154d4d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989300818a899f19155e4ffdc603ec10335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec0da22e4d4e592031ef8378c306759336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a2bad32da1b87f8c3ff4387a95bf6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22c1e05eb1cd62866d88b079fcf320338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d8f389aac2dd8387bb5e1036c44b1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f809e818851c754fe68f9454080a83340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d43df19ece00c07f2a60bd6b395934341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224576cb3db887704abd8bddc1f41ffb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf8360f338d296a0ad9ef7055c0b78343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c451bac779450dd5cf06777729ace344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0a8075828937e965fdc259ff9ba1b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa90d9a551701135bd6516ae5e90e99f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab350eddd94ac376b01fbfeb159a371347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ef66981100e22791a7796227a7796348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb3c32e42640c01a046cdff083ea35349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a50478ebf44085434c26034d752644350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f85cc963a646e71d13a6755d4cb40351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea2a2fde8ee383047f4719c77003e3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1dc5e09418b5f9c44005f303db5f2e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ae2e540f2bf554114da3c3937b239354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d103f6dd00d1bdebe4806dd50897b72355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f5b243d15e743597275a8c72f9be3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e151fea653586d574e0b49ad75c5f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c640c247c91bf15b4470a37e5c347358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38474fb106d87043c956eef5c1468595359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f462e5c0a2a9887aaae5bcd4ca840360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56223b912e1e8f58f7583ba3696c18f1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a1a4669f6d59f9023928ecdb257878362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7277fe360b6c056c4b44e82263ffff11363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea20fedc0b47fc7f67a94d7df61ac4e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895bf5726cd0501c0f7881dc93ac06c0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4db9aaf2f51a46d96b7ed018e1896c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28131fb1457cc42e1c16481080e0507367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71376248e9b6b4631287c785ecf2fb40368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9139fd616e871560612e3c24e695b6e7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e2cee4e227852a9113bcb0485866e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b0cab89a916aa3f90c29f36ee8f20371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a40872fa42beaa6276b1e230c06093d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b41f695c5c09adbc6dd4414cba75f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f14a458d49e03d368266fb092e250374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf52750e098fc5214d832d5d1e44c6bc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c3fa74e000cf4cfd45fc74e95ce4b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c780e9c44a76c310dd87f0bf98bec377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039725bf2bb7ed579313442403a2bd8f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8add2e37e602ad15d72576c21026c7b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea66bc45b2cdf6e5ad15cb96c1837f9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122242879d97dc416f7389a2f1c758d0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d07c1e08e13298e649afa133ececb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2413e15b3be678782a143ea72183fa80383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc55eb5043f62b69120f55c624f34e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6557923aad5867a944cdfb0c90c3397385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee1bb737b44b926bfa939acf551cf7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ed519f0a6e58a161a3d4280ad2615387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5da28b84ccee907c534030413f2273388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a5a093bcd240b7e2558043bec3e72b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c533e9cefa7e1d03ea62322f5b2521390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5734146c2a449744487ee1c093f84c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb669643873c7cf52fc7cc6f61e29e0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de10d716741c1c20d5c47be0264e32393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f079b61001957f9f3730a9bb682f3803394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660d547d783456daa7d885efa7d0f76395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d61b5d1d4b6400e56e7ac496b3184e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b816bed1e20a93722e254aad959da3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af08dc0aceb969acb0b0184ab7cd622a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c02c3cf5c22c475d6bbb110b7fa990399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc210daa4ef23c879a2ca0337d856e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa94eb66de9fa3b56319339baf7e4a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b400d676d9b13db79d6d77bc17cf2a7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87cbe2cf0ab3633c8ca84b3f0578703403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2635389edeb4048cfc6c053a5be44a3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b656a9c52c50ddce615752d15f3e1015405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47660f472b249054fd7142341011a85406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db5f1b90eb697c96cbd482b7adb4f1b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb720de7d73bdc9a8f0eee4e7e5204f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac86852baf827063d9725f4af2a1942c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c0a3d80db6039017fd94bf5c403d53410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e274204bb391b68759ffd0771e2c95411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccab50aaf6d876f626e4cf8e5aee2e0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e0acc6a33c7b58662af3701120a9a5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de0e6dcb38bc558823ac9c3469044f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb119db2839ab6fd5f776111221c244415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634902a6bd3c2850a6d7ba045776b153416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c1fec65b50c49845e13da9f7df9e7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ca9608f00f00c4d4bc254a43be037418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a17992b5282d90e03ca13e8867c359419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94fa30296672f891374b9984de97a8d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28045a65bec4b1ac09a1defa2ee200c9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ddd72eff7151c0041864246fdc6c1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f9fe60dfe6fb101bd7dc04b689497e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24747d7b02d6f01b7fdf43c9719b056c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f601ee20e2d66c1832662334545c0f99425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af49cd7cc419feacf82ea3ee862a06426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4af76c267452a03f781150f18921b2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3a0e3d0345bb1f206f8aa03c37952428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f224440abc0927b1528acd8cb9189429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0156a0b73512c1e77e6620dab6029b9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb166c9a1538b8524c5f29dffe70e9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed0841003a183310f2c1bc26591a289432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563db9ba8601ea01f5379d38b073d8f8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4faf01b7f0fae705ef8f3aecf6cca6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc14c602ccdaaeb7cd355bf0b9ab9bc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6f8088164a32202515aa4474a9cb4f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d61582fa31c6579d4599d30450b5dd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c741b2c9c6adb4c9b9d9ffa9c6aab438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d02d3cf0e4ea99bca65cd7fa91ebd4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37055b8e3f19a8211cb8525e2373b1e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d0a7f0ee8f1573a9d54f4e1c0ab473441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679692e33f14df7b1291c315c416074442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a02529052c5392234bad04bd0d5c0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79845d5874d6725b4f1fbfd65b41886444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61eb65a319fbdec93c1f17e1ad31aef445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f98a72444b81a760c10f8721893ff446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5b0f34c8b4e82711f2fb86ef464e23447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dba1fcb30166e6337107250cda720c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c43e6576cf5863ebe89f7bacaf59fc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3908e159fe87c8f5d28d60dd22e5ba450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe4599d9b04372aec85204d544f8dae451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dbcce5a2b217f38eeb7fa734471504452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91402bc00564fbde93baee77598c06aa453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096a0b683f67db966e4edf8f39e44317454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791f2ae9f977e1d291f5d1b40826ea0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7f5b7769eab479002fe7ade7bc77c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ac2c3124704546135eaecf0f49272457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce7b000700d238c41ad43fecf77402458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32cdb6a16e3fd84d90777bc9d86a3d8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09675754c3f620c7db99e87508dc5b4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792cbc1effa38a16c282d5fb791c440e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6fac39d81e63ce1233ab640db0b046462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e788f3450f720ad79c3b15b3f9e4a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70544072205fff36be0ed39d391334f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e44fc66881d1e4226cca4bc81c841d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4409fee159d6f3c9f3b3bec2ad09976466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad21ee3d27220442fb19c31965d271e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f64c34b44cab24002c1f028ff6e19e4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2deecc0853b90271ab3c693ef47ef2d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2555f31cbaa5f8c1a53cebdbaccf4973470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645eb788b3fed3a671cced4479a1ff54471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5302dd927fbca7c1c86c5c38e0373545472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc4f96f6822c88a8f2a61786fce05af473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb6371b96a45a3724e862cdc544eb1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52299efbad4cc258f10ac002c628676475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d2f94712e19cd962603616d9c637f9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c46869f0dbe36bbdb70106c719c0150477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e860147507f54c98fb5e77c775e81749478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac74fe2d176b83bb06a0ffbc58e4c6d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096c3278d67fac78fe677251811465c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fcff167b2f8a17e97d986b18efd425481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e71e922606713956b6f590cb99466c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c33c68978c6aab86979aef7094d55483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68469af1b84b5f2a1a5c48eef6e46802484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a0f8dba4c869384e9bf0f6faaae955485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae50e584fdbc996f15662f1cdb66448486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec745149e446a9546e13e7ccb736c1e5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a88270ad2327183598a21454a9ffe9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf9846acb53786e82a45fc5e58d1ecf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd90ec41b6772e2c2ba602f51c60fa92490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55140c520f9f8c13cd4e2851ae950e8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9016961ea5b9e2e74a8e75775b743ef492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19382eb63c6dd8c50f0c5199ba4efb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb068d0805a00b2003b5ae2e3a21be494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ba38f4fef3b2770130cd518035647495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6295522d2ead2598889b3da478987b1b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f4af67735c73f0c2070d0e4d5377e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc07531956c7ed372c6530e0583786a0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f506bac612b5294527e3ce5f7ec3ed1d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c125655d7cca853566fcf1867fd5519500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e305c850573d56636d35d1768dfdb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368359aabda713c1523c6fda7d282a1e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe6497aca51b0d421b551b2d6ed8211503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c6f496889edc7b95d2c7f839f53fe504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6104c91f46708605f37a9d6dceb7f1c1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c858eebbd73cff24e14bca3431e4235506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f75118e0905d19858ad765ac9522a57507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc0c55d0336d126fd832d2cbd0c3b0a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca5f9a2bf10cf8bb44a1b98d3f7afa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ffdc9bf81a69961c7868f11dc403a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1979e64b7066ff22894c5282a8a9479511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf8beaffcd156bed3af14bd354e2e1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b9a7c330428a5b749602843d72d5ef513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0441d15851fd411936ebdc42bcce1bd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f1f37fe28b417b9bbd591990db28b3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d18f21c66d59b16f4398083e3b3d7d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd2193042e8e7a3cd482eee9835724a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f133aa5a6d500c31deed65cc5c42ae4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82610e1dafba2a1f14b6ad816d4816ac519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b7fcfe3261a525ab70373426a503ba520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f0555adf45a09a0da709e4bcd6a8eb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc32e3f756d6d2ac0594061ec676f7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb395355bba61f8d4c37ebc8e5b5f2de523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24693f2310744c73549b5fc52ff49f30524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f540f468699e953c74daee83aaed5c43525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37120c6524fbec79f25dbb0b3592f2ce526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bccfe6a71879cca657599e7470d2415527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89440c7491d626c9bd7f5a71e1f9f7f9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d0c145a9eaee1d441f48ff4a65cebb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9491302d1ea3c9c24c3350095127a6ac530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c265fa0bb219c172d44ab3f375652e07531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b190764630fa3d9593e019f102f4dc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07639f737798c43a61cd77b596b17094533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a51024c35835586f85363471fe16d17534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269fb6fb2f8a4ea646673da2fd32f536535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65efe9c9dbf7094380e8d6f3a2474f61536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c06bd7df92eefe7fc324868ab88f3c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4180a16f53eb1addb7dd9d0f906a8c9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f550179145bba6f244bcc2c632604b34539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c92f1f16830ae96741494b2a8b4db22540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b192850e30f1d6afbde683fc61ca11541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda95f21b9a3407d2669cb746c724fc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01889b52ba01bdfbdab67a94f4c9c4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b790051dd8fb62a7d2cbdeea33aea544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b282616aa9918365412349cee732d6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b071c27bb67a13f62b60f71addea1e32546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd65629bf967128f0904e97d032d78547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979630d246ad824ac95a5b99eef97491548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f58333f14bbc9b09c24081956b870c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b6b6bd9809044c33383ca1edaf1728550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f20db5fbde3f0a52daf8ef78efd3d56551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4987aa21410ddf4e0b942e78686753a9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b77dc46c0d1d0789239941deceb3e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f84419f273a8258a6cf4ddc134c76b0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3295712020387531b913dab424facbe555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab4cc2e7bd72883742e1c9f4e9a659556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a146945d2c8f364cc625ef86e222960557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264dcff14a822b335ebda21cb8c90fc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a2c12e15ebdc55bfc94cc96621ec0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f9b022e74cfc2ed2db4b39f1ecc0b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db33ed0cffdaef0a46514b8d4337b2b7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc427c0cf4bf0b96a3fc26710e094c44562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f825bf7294b21bab51eae5fca679b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a4b86a2bdcd9e11a1b4d0acb5276cc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005fd94cea6cb4613cc7607d74463ba565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f5a9d478aac011348ea3d27212471566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d59540f92fa5ab44f532b16be212ef567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912dd2fbce75efe4647cbadfc4824789568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3121333ef70f4492674637ed2b86046569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09357a7661e9295fda96f9155504a9b9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02917cab787506b21f98c5d402ff2de571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ceee29671a4b52857ec48face4b6a9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc42947132ca4ff9413fb6ea8de2c50573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb42b7e944dc0dc1ad3e977fe851251a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c72a9d928912616e1a039233dbc6534575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf8d6e94f19b7a4f1b561999b92ec7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df8d430cb57eb14567d9d60b453c76577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ac499d2db488fe74a88067682057f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2091ba37293330749886b84aa1b34a2d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6fb23a968b74416fc8e585d7d44ba0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96df20c6058f966e17c0dc4e990be22581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332073460dea5539e99716a0e8afd3d5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1fc65e6e613b4cea699e780e4c820583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5151ce8210e78c16196f404b8f218e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a57828be0a70a0c374f490205e343585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eea79e1721b5b047b011dc62cc277f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb4efabb7b2b797f6cd4a5bee6a3235587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0727d41a49a20214690e43560a182588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5647b6031ba7092ea32c6609c37220f7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a6eaebece58d3c66ada87b3a55f1e7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c32e28dd5bf54e16cfdb17d09c16f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72808d252c2a350b6a4855d28dff3d02592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ff2834682ebb999cde459a4627643593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd35cc9e12c3f92b8f75c5dc7076c818594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2cc3b937f7b36be8e4d97850ec6ee4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bdccf1dbf39127d7528ec0316be721596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d759e240364bad2a07b124c7ee49d22597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962094cfa07f5656b8db4f05e525c2a3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d06a4509a0dfa6d9b5a0c29fb3ade1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67007a8fd6ae076271d2892f84299c6d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b20cf60bb5e90498931cb0f6c8fa05c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a558df8e129569b5c7d398b37f7ab76602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba704d7669ee3dcedb40429aba68e007603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af79db6c3f0397c3a9ca9b52aba5bc7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8416e74076fc26d4b732819b616eb906605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7527c69d6b2b8e6c567fbed3751e8e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c81ac6a6f9664187286382c868efcd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f706bd0f1e2d1a7b39e9cad94b75e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9442a3e207a40559641d35a9c1d12609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d3e9489a3dddc3f30b15f2e838c6d2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc666bcc0b49efea5bdb68d134f962b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc7801bc887d9381dfabbc81f70114612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a3fc860d27da8b12a12b532c2d89c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650779d0dfa400ba1501511d19772729614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5b135ce2099f70d2e23301eb6d4e5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32202d9ad605fcaa7633696590abcec8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4b703cb9fd43113ea11381ea6f7eb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd9a641c6405b3dc33002c44d8ff15618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532162a838b9e251b265266f18a53ae9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae2122cb161115a2e4f58ba7a825a3a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cbe370096c031bca212931c83a9eb0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8da5a9465733bb8e65e7172c93f5da622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b6f070a5e0311cd66b810dd11c1139623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f780f10a45b4f132cb8f14187547af624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2650932842b75efda413bf1c66ce62e5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5320ea7e93532fd807667c72203f5f4b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff5482b4c6ac5c7bc8ce4109a25be7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd9f73408cbd4762b4b6894b80deae628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bead960ed91839b267bf6fe4f347cc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d234f504462bbf769a85c01f14967d63630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cadef998706e0681522cf05e569d38631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ca0f768c59c98fa5326159de64c4f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa55f0e65aede41eb81d25aa07748533633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe507c914f1a943218d392e721548d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c99f967af49003c076525844ada11b7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d701773f5098d2dfd25265df424abca636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdabef095a6400c864bc70476819fcb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af1c4f210a14e22db49c0535a2c1aa638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de429ec229548f1aa0f3de3258e1d338639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d385a291c374503f95717b87af11e3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa4125a6817687770146fb85a6e095641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18aed276c618c2aff96aeed51940103642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f4c293467ff16f3e970f423b8305c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f48e49b55d0a30aa821ea590137d7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217fe629f831d5f170983dfda9cefb4f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f876c06e169a622295f800df8a4eb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff0f1e33302744b74daed552dcf5ae647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c2cd6fc0d04a1cf3c9d9303dd6aae648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd17e4c6b7cd86f4c45a3800ce0ba9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9fe40fff13b94c8be26e9c42080b52650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47feea9c6ccfb7943edcd245e93bf95c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5360cbcdfd4699e312d1a7d0d22f3ef2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f46aad5aabb3dbf96ccd4927918935653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5741f51d9d5dc10d18ce120ce818eaa0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa93692df2caf76ba853708fde62649655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47207a0fbc87c4ce8e63b0ce29f81fe9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3390c0c9d7e1e1f100b0292851c9dfe2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c4ddb63768c4da38d2bfcbe214598658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438bdf5570ed9034b1820da1d79d8cc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a406c0ddc22baecc37f9a38840f01d0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750bec9946751b75d0675c99b67c853e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a809334ffd1294e862ffde3888e28f4c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9a1e9b771a4629587d7ae76ee5305663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0976ac5f0f6f19a86b9a2699975e1c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d87c59b0ca7b561e7225197e7978353665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59845e8e701e35bbdf058bada0772c1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1065e133b55307d0499f1b20bd3aa834667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc36f89d8a7699095c572288c1fe8b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12de9dabe13cc0d0fd65437456f606d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcbdcb5b12422f72247cdc7c0c00f5c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39174d96d16c93b8ab09b7fda10e6050671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a53f55b130fb9a225694a720524f01672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d72cf07b43eb6593acc2342fc7bc5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20997fdb72746c7a27e187a3b51abd0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7aac69fee036004809bddf9b61981d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b761b0a9476a2f02ff350ad2b02e78676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e798a74cdfface846f7e3b830eeaf3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd6523654382c0002a19df722b2b121678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d83b9b58ea63375bfbf821bc72e71679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90902e88addc51439fc2944168e57588680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3445a54e40c9d0bc5f8c861b2052b8e6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfdd52f85ecf165057d75059318be60682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483161e3023ad5166a6a8c6be1a913f7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb853be6efda7fc47364ce3cb46d4083684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6bd347a30479a984457c36b5044f20685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232910c75e6b67b0ca50bedb5d3d1ec8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20957b9728f655c5f15e00cf95c86af4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b50b6ceeac8968b631e1feed1bb344688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc2fa053888e7497f81a1001e46735689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c58ef5a82984cbb997a5be7b20212690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c06c52e94522fcf3d6d7dd5090b47691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bfb0833ed1b48af264118120230d41692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b49ab528f29c0267a1866a07fc59528693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc8306ab53f7b1fb835b243618ac687694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4853612097142b21b845f011ed6dac695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd79445ebbdfdb7a3adb1cb0a53841696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad4482055c030507cb92fbaac208ac6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3787a75cc758024f0feda11a890ed3cd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c290d083c47b5149ce63cd4f87c0b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a804a9cffa3e226c7a05723541723ae8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d9af122d9004de96160d1e05c47cf5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f38c6f6ef379c28b11495960decff56702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4859260f5f3b43925e26615db3bcdb7e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0009f5c966f67fa53ce86932277cbfa4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2353f168f07f82064baec710b1196004705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f60368766a6cb8b0c6a5d2d50468631706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798764fef3051c055a43c1202b57940e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d2f10d2f288c567963b5e86b8a56c8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca7a367672df249226371a0fc15c33709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5592307b01612e893eee81a22c7291b2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d28c8789d392da24083483558fd39b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e31d44b1bdf20c4eebbd42f8f042399712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a618ac33ae142ef9fa42c474fdb302b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ddbc6f2bff62d85fe7794ba3a24257714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6187024c5b9c7b3c683777880d6d8189715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f6c035743425282c8c6e10db5b652716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cafde0cf1330aa62f5b73a5e8a3775717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba22d3b22981c3a0471f5e8659f31c89718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c99a9d59bd866ac4cc37145c7c361719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa808ea0dfac2638ba24cd33b64cfd3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9931eed6967085db3203a683ee024d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd869e39c1652208705dcf006218568722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f71866da12fe188e1780b95c8fcf0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c522c8b0640517df3d5c04e4b8dc1a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034be023234badf21e885025baf3659b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc4582ee041a8775bd4b7ccb34183e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a03797d74f9c6254def2121c6c85c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a031cd39828e78f053a9c8cdc17faccc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8509b07d23070837ae01d2ee4e93d9d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96896f7f5e1b1afe5eb6db2c43cc188b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a3ff868f0279e3ee5ef34e79490aac731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ab1da2b371040ca09d271ef694ea4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a5b24ac422a3fc5b0e5f7e6b96222733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef91b64ea74a35617ed716066d482b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034baaa9ded2c0ec8eec28a9202531f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473dd71aca21d48955bca209b114e7b5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90efc8664064fc05b2ac64ad4fc21200737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1150850c34cb5e5bb820890dca60a65f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0abe9f189c728451e1243c3f23505bf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd97ccaa620f52f09b6ded6f2cdcea4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ce6efa96d66026936d12355f3fc08741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69554126e380d8c6d54bdb339e760b87742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2800d3435c38ec59511686a681e56e1f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b99b03fe5335b2e6187a07f44d401e3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb28810ca0c23365d08bffa17c59535745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7524e3aff960520cf6984b370626b0d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fae874b7d6a5caa715d65fdc5356ab747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018377e95da72ecb276260d4df073f0e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04dd66a2c3d3f356bb2b5574b125f72749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5581c85784e25b64efafb0c12e00fa2b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b562c5eaabab68a6418200e59786e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e844fee3bd2c6248c90b67f331dfade752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494644ce460ca2cd187c26d0c2a59f53753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc6c14d3fb1fe0e58acf0b53b8c066b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9115e5e9f59bce3ae2d8d1f28a541609755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc178aa3ec8feb89fdeae2f17cbfa7b6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5013e1c01fb7231d627c6d421c88a178757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b03c63ea019f3682d555d321dc68a2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c90ad661d2e39ac4101e4b5be9d8b8759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d22251a58a3411c6abfd8f11c5d15760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19790547430a97ae78bfa1e11f8e69d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff39edb2abefa1cced07f04a7270ba0f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11fe3cdbb9f279cb8a3a43bcc4f860c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8438930fd18aeeb69d7f836dcd6e48764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87cd7729d661ff776f2433aa786cf80765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aeda8ff97d2cec0fc7ae3d91788460766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521449814bda3c724cc4b5c05aa7c33767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908fda45a305bb5a0d090d8584bef8f5768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b780fe987daa4d2b71dc4e56421b5e769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da673ff3d328d23c90e1737935b05e77770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c8c874e613511a644952276a5872d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2333b1874513f065fe87591df327fafa772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa08086eed186443d36003d38b9446be773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7397a1ff5568018db1fd4d45d7786c7774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80662892c002e85614f4c00972ec6f2775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2d6bf19f3397257b9dcbb0549058f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939cffe6ac19db9b08a207c2c8f30d6d777.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>