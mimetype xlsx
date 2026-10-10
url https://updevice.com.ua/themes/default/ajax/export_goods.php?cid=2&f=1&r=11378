--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79455131d21acbc713af5ee69111673e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce5100f0f9912520c5015ec7b6dbfd72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee290177b266bfa42a91d0b46938cd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42960ddaf8040a86e9320908ddb7e5ff4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb32ba889ef92960a6685889ea56db5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d760f85094fb2c16570451fead6166.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b493ab60f7c085fd1d935aa9cf804bb97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f7b83fbaaa4322eadab21baaafe4d58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e36919e8028f2604ab95b87068bd3e29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e1ac85c695d736216dab5e5171bc710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a3deff358705c55c0f2e54611264b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfae50386890d597ed909baa434c0a312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e2b202f7bbdfb886f400c88b68810213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde98a125a484802913854e565c8df8e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd9bc54775e300a83dd137908e9ce815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3203fa76ad5d77667916e0ff4e89cc3a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483eab4666ad794a57fd9955d24a179617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b10c627f6590b12fd4f5568cf4cd418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb86f1a094cdefcee8a803b563114a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e4a9ca69bdc2c338c4befc94aab1920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12300dbd2a44c79788ca314012699f2a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7faf9960a9ece59651a98703f2c50c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d951b547b21ef8575c0d703ab328523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6814f960f0442c5d71d4710b1949d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e142b69b84080856c70ed8ea7a480f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f3e8b4aa24ca23c6013d0401d711a726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317f30909332772f62ec43299a88c55227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e1a5becc03684012a37d2d374f9e0028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71bc00b6eca8815cd2d89c8a232f09529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb8bc02c83957d34e76b698dc05b9930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b374c65d811dbc6b8451d32aa55e6e731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c9692754c8f144669cdb909479ec132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd5b2e1a9c896244197ac4333e7c3933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead1cdc2521fb8b97c01e6c514706f3634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7027e0c626c4f03ec291b0ad75a4e87035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c67ce39cf73f8c09eac82c069eef736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593fa34cfeefdb9ed14d9a8dfbf0e1537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49616702631299127566b9e8a5f6a11438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecfaa132ee21cee9f59a528c187f0fe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e75c080669f6250961b738cf57cbde40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7787644df0a644f83ac685130e6ba641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b99eb738eb3a5099df945c18679cc0f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3651c0829149917aea84fee2a7341443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a366c541739d396dfa8635a44e1ab7644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec9fe3d0235faeda1c8eb18386504545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c41fd3333e3a149d2558345106a5af46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276196872a4bd364cfa143384ed9c11a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab3b0dff88b1c42144f8aa47389e8648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c3b4893febe0c6a1472551426c86d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e288846c6c443b13c402468c4095f6c850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e1dcb63c1f9f54e9863dd8e3be1ecd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f06cd43de6e15c6e97859a7b96136752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96848ccead1383710a3e1f1c46fdf4ce53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c2f1fd1a6c9ce2f2a2bb94c77bec1254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dea70a7b126737e9fa4888e3c8bb4d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80be101832e68ab3304279edd82e14356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6394401e283671a998cb0a8a1569440257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70813e2fac5cc86108937f8e5b8d5d6858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb07d9b119b4d90ee7b081890f4a2ee59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcdc0aa4e577da321cefda10f756d6e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2fd7384ec957935044e7767d84af1b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b82ecfd83bcfd7ee3e23983f13dcf762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc97c07280426698db8c5c476144c6463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97155cf21fab7537698f020d81296d4b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b6fa13273d0d478c1a64cb4b365d7e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3cb91e7c1a429cf78d948839eee0ef66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f3caeb1002c1217123e0105d3d9fa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aef9e25d412b98252a5b7d240474ad68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1345d69e0ed7ddb56c285c38effbe55569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69eb56cfb2a0ec6fce48ca6849e867970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ed9b95a7386c16088f80dac82feac71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27816c8cbc61c670ac96c42408f077f172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73da9c70f8755cc9f77355171ec052873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93413d11565a82c8cf4d108a7d1047f074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0c05307c08ad643839c7c4ae0c36f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3603a5b4d7b68ebac50ebb53efa9587a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dffaef85debdf69b2df44f6bd8143b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddccd63902e3a3906a5c8cfd83512e278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda73a07748eef285e4b340f8a596bbd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a2c54d34bd8690382d57f40caa1a6780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95714dd035ab78060fe22c85fc8b1b0881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fecdbea6ea74f4bf18e9fcd322750482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0829240b243b6d3bf73b8b3f899c4a2083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d06a6b7d3e68ce7fb0a50985f2b7d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30e778262d7b20fc9b4a1e9cd24702c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc27fc901760f7382a473837e27bf386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b85a9eb33fe3f8f078d87b083774387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c30009d24b1a7d9e8f65a3834f3ff88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f89b75f4b39a8349cc0f7cc9ef9d189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709474a12cfbbc58ac2fc8896714a46990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54375fafadf616a6d73882651ff6a9a691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f590e97f173d4a310fe7335874b7d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ef79d351fe0611443c31826b2c55093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa966bc2d595e7ce93800331195f60e894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf12debfcd14ffdaf33002d7730c2b495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fce9f3e33b9b6028ca5d2ce0e6c8e8396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b6595a54ad9b76ce2c92a043e6a0697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4843f761cbe1721a3b8b2ec2389d4598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8469bd963eb9ec2b7ed2b35f7aebd9d099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a64825f1cb8cc91091353ec2067784a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b619798158ed3e74d865612cc047e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e152e433ac44756cf2f2df0a2c5b5bf9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7812cca3243f570d50e7dda1513de103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c486672cc1040d5b9ed771d78ee04104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12feea64ea85d806d9b91ff6dbe16683105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd2451c55d46267ba56d97e8cddcfba106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76410ace6fc4522d352b1ad3954e04107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725984356e0b7bbdf46393fd3dec602d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e1e04c6ddd3cf450e78f84e5252cd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efca534c7f0f619e4a1cdbe95b1abfc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0812be675a5e3aa69ebe0b5d35893d4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b877b8e36de266d3bd3874373e71bef7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d5bbab9cf3fda9cf49f9173d1242cb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd9a6e296f9162d4c7b8f77d664a623114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bec86c30477f15d614b081a8c44dd1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdabd91c00411e4899724c3b75cee8a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3b49f2143ae3241078e6cafa1f58e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b52dfcc41e97a13b95c80ffd5bb1e29118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39897a25761bf89780a4682afa69bd1f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da074f8e2a3ae6bf53cf966f44692cf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18d75f117b28bd0d9b03698ded5eb8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd632fd4957d7fb06c9c2c4121d08854122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7df355c3143d2a40d3ad223fc739d64123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3713f1301e4c1837c7519cccd5256e2e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63baa5c13528f9cf1d811f21b034189125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184eb6509d6e6080b8496dc94ec8eca9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd336a7163eaa47375a1945a1c05c82f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc4f913079a128c20d6c682ffd3428128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f66807713ff412b3d325052fc4c88ed129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9044ee8bc03893c1231c057e86fc7260130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c35d467aead8cd220a9c0997f844b7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c27aacd2dffae9a7f6e9378f0922db132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b0a0c951d6b2adfe63ad0e1e31dd8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ccbeed74708b07127e489589ad3d4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b398cc445d7039ed939d5d7a941343a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba18d8d7dbadcb8380def87c0c99b64136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c921fbec2f5b10b1434f422847d5be6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad947a7af89ddd5e760f7661ffdb8653138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df339aa5fb5e34a570f067dcce5e79ee139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75564c7f25bdcb7f54126669b56494b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eadcaabc8f1e3725e2b6340016db955141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1385584d1bc36d25c63e6859f65fe4b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f3483b460c7981d1fb5707eced5fb1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0987ef5de21e88d5feffbeb4bd990f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b46d9953e5369e59b415ad142a98d16145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11db2ff90d03a1f7dfe010553c2a85f8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a14d9bdb56999666a76103e9a5fed8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf1c15bb6519748755cb03e4e494153148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b215a431448e5b0d4df79f7cad518916149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f46520c12fa7427d1042b9a4d46adbb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff51a5e4a7dd4f3a8a837bd7012475151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91967f50c344ecbdcdf52b6c920b19152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90c5c73006079d1d29d44203a2d30f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74760844523335f7ca986482b966877154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c59e3df61fb0692102d49fdc1b56681155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee75a9783e7228476c30f779c89dc16156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24f8f8ccf974fde869b5c855e29088157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2489d20372ec8c8f6f6eccc70c81707f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c65f85316d46aa90a5951f8ff20ab2a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95db6da11764c7274584dc7dc4f4e6b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c2257e1b48395a5907b5f3c0a352f5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e2fb75746ca9e488dc3a117202c21d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbabf5696c55fc08fe29af55243354e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5339241f9493797b422d47685a6a384164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7688a08912e8f81baaf5ed26ac6c90fc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ceb11e37f65b882dee8d8688f3ab9b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5755e2ec2cb03d4233ca31fc5c3db839167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000601c6bab55595242262be36d83b0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c4ff7d008f8bc72183e400f5fcf16169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb560e81815e88be898469506978420170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf0a8555e8e17407ceeb584158508a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c7359900959c6e1837f4166ff93f8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c2fbd86ea0db52f9f6480026b0daa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e52e20f3d37dd8765f3c9c42e021805174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee8d75bc174b6c2374752c91ab848c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ee5bed496188f5f326b6c42da96a3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d5ff9aa2ac77c67a0bf95f37f90b3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2555c3430579943a9d227dd2de4cff90178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ece3c6d64616d95317ef33ab82aa6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527d6443eb3bf08ebdf30277c8016d6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea4c013d2d74042317ee6ca87c8897181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e0b9a64086a0eb7541bc4fa5c991d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b63273b949c683f0974cbb4f9b9b765183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd199866526d9807054fd5dcd819be184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398c7304530268252c497a5a7dcd1f1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e34a8bb2b4db219a5936ef25f639ec186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b395f96785ccd125ae3e596080d4575187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae3e5b9df5ccd6f5ff2425ee4dd053188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff01920ab3af7b428b188ff711925c20189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4267a4fc8d2bdb0503909349e3596bb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2bab5ef78feeccc37526975e55a08b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a59728a7d5d7480eef7b782aee4ea0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ecabe8bf01fb3d1ee512f5253d4715193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea37d35aec451e3140f3e3c8cf78c9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307bc94bcb53ec201ff6d1b06f0f5a29195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99d554e0e805efa9bb80aeca65f438196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde654d09ffa47d045ba435d6f8e7ec197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929058a1a83d5b7c634722998279eabb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d15a1ac12a4e1d1f034529b607d11199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192efe9363aa696413063de75cb59d82200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c314432aff7cda36fd5f45d61c28d83201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8355d55c8a30d920c744db064217876202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409007b2a0f2a05a92cf370030df1f5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77350469c434056ce1b8033c3f0160d9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f0037d09c0b252620ae7ef75e4bea0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae9f016c06acbdab914774802c33abc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eba4283659a129c0a8cb10f87bb2e66207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7bcc02b98efb949cbdba6ab6ba57aa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57827fa18b9c5336c3d74548a904dcd5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e5a397a7ed70e1e00ddbd085de703210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0172412ba872f51fa49c48ff8e96b6c8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8011b55505bcefd0825b6014c5f16a3c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0264cfe8fcc2424d8bf09d6e26c1fdbf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7248e39adb41bf7875fc370316af69e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b90d3510cd0d80ab5ab6887b15f7048215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e737285fffa38b537142e96f4c255b33216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be0297b86e9e4ccd1b78f9d94df2330217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045db1626c24ee42432a77aaac5961a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f537209ee3b7bd374e5b2d7581bd582d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09796348af054d1449bacefbb28acf13220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68eeaa432634383f8fdbadd0c98053b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072259ece21c273cf7fadced0d27b663222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db785eeda75354656014c72880a2ee1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1674d49ba7a39acacd1d56011d4da134224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c7412020a5fc516af134f96491a45225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79922e25a3f5d17352ce7317a63e403e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6082179cc503273a06b5402407085b29227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0e73e65450a2ac550cda4d09c087b3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29974d103e3fe27fa63a1640564db881229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd91fd4c27ba784df603b470797b1d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d1ef61234ed957b70b7f355c06223d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035de6ac847ea81c8b4e099a8b1914d0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457abbda6b7fe3d58a30013ce2a63011233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde49bacfaeddd4c0b4f8a14fec614e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0598f7ae667ef90c3ab2c62c58f91190235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e1df45d261edf5eedb5646dea84b8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c58b32f69980038ae983e3f008b87237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5babe1d8f7da6a1b22c70d25272ac5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8305c5ebf2bd6d5aa898371bf05469ef239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce96d6175495e9a24417c10df53398240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c892c9fb8caf347363f38e6e49b65241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40446163431ba2b047fcc44914c9546242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f462b6489acdadbee8c99e07133b785243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8278bb387f383afc14b8a5951dd4ed244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf0c008e08e41907f854167759c7452245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a10bfd889cb01ebfa8d7cd731d3ca53246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af93f75564ffd3b4410546e2d025bb5d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0fcec89b5a4a4cae145aee6c04cd5f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7584fce2a6b8d4f3f3d7ce1c726a6b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e4b9ef0d6de75343acbc74ce7a2c8a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7291c6425dc12711a87adc06966dcc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b173ef4e6d8c9164dad0dec182681d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096a73d1dc7285b3c4846cc259b8f9b7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c23a43eeb42171b7083a2dc6603d2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7016fd0ec1d4c0cddd838ac51bde240255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a379c525643e2b483db0c25bd30c55256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f3b6da85c1c6eea914b0ec6d30c339257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb093b69b6b9ab232c16e08aee087f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf71c831ebc738ffc3fbc38d42232df9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5b21526182654434ef3fca12e0b0f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab9648d45a8605c13e7fb487306619261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4424af1e6fe78422899b6134883ca1f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f99605fc49673a21ca274a8c997fb8a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b7831efc6d2d22255daba3c4e8bb8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3303dd015a3d1d367e49fc7dc10c5072265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf63d45f56208cad0487d5e4986ff6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b1c2883fccfbbbd9cd74c94a5f3003267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2811750737164a89c046abc860fe0b6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633eeafb8f614c1ac03cc1976f352a8b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b6dd71d3e441a6813bb4c925743bfd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3483d154730e098b1909e48be55904271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5447cb78a62abb2b5ed5aebb9c8a0780272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85301e118f30d9b8ed32867ad1e7c28a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff79e8efa543a7289dbda3aff158a4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d6a90d158931fe97ef5279bb6c35a4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88935343a25181c909bc55ef10db886276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f3714ca02399767ec7a0ff69e9f4f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f87ed5b27d280b7a28558272972c6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d882b5e1cbf3a8c20b59358754b51279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe4ce289ea6e8d9add63f091cc49431280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0314892597d4996246c51ae065153ea281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e926a34e469ba57c1739583a2e3ca44f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d17d28db3cbd55d6d9a54d07ca4e55283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e172e1b9be71c8eb691e85bc0adb4d6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da147fb8d52a213b60c6197e3322c1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efffe6b11b811d8e07740ca4beb6246e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4acbf95130d76d411f107b804ebbc6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9027d45398a0bc76e6d8265ff7cd831f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b441f50af0d3fb93261abc37545750dd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bbebf5990f3b5bb751058553a45526290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1688d8821b7b059df62189200f5a849291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db76dd3a269ff540ce85c6c0ae15a4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62904f373a79a4ca4f17d6a8eb31e98293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f859dcfb68c4d19da2ed49506a9d3a57294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512436500a58bd620bdece39474522a2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51429bfaebbe863427cd757608aecf9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c88e0b3b18d960f964b4761bc881fbf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fcf1a3df3502f6a5c3fdc5d6440969298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d962ecaf18295ceda40b15c31f068a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c8dd4fa70449cb7d6a3ae4ab1d8f4f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073769e2cc5efc137a94901dd83c2bc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd6ecc53c7dc4843b43f6b87332624d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7ca0037ab4120e89f5a47f488cdbd1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4587486d0cc0651be4e90d77d4d38bd9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7452a8541058c620b31123020eb62f4d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762f5683e74259d3620cec7621ea715306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3398664ae308d53881e86f89396d1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd90e5a1f75fbc5cb3f15446cac95c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a3aa4ffb3bc99a2733105184554e3f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea418bca03609baf39cddd8d12ac4004310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af11b9cc9d720230369456aee32d18311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a9f330c70e41799a024694fad0dc50312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34eb24108002a048a8338f2e4d31458313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a540e83dcf0f7ff695fa92ac888de82314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14301faf75d39c16a310a65c9719ee4d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e862a1a32c3987b8da3ab299555d51316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ae9bf549c211d973314af5cd90dac317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e4051eccc72db5826e799471dc193b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab8a53a5729219ad41e52f11a9093f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf0298b3b3b0e394c7a2f84a6e4ed2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069931d1eb72aeb7bca62bee124bb2f9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0dc89331e5c531e0be0e33c1f4799e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a54b8558a9dfe44440b9e5f9ccdb3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd62f7c56ac7819538fd274d7dac9a7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b0bd11d952b0a4eda260381458fb5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed8560a3422992359c15a4b08fd3011326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e5d35d90a502ffed9c58a92a5cbf4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c41dca0f245607c26e5fb48df6f9549328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c91baf67a345a95156dbfec63a461329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c7f7c25ca836e050a34561ac38ffc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35102d14a0125c8e105bf23632e6df39331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d82608c3b929e7d94f2c894df1104332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca91c0df6ec4c0353c66519dae01f7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7112f31b816a3c9fad22524ac4f5b0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5232437697ec3feb7a77aa4188004be6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc2c6b45a7175849c869e6029ef5bc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980e6ababecd1e77d850d5d700729a7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8b6c9993b0b9d98c2a191d6e8ac6b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f20740b4815a0181e8422df2e7c82339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afee16699787479632e682d6386c2ee340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f7c3e7dec682203018577b223a3899341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee838629121ede4f1cbb549978e3b46342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f71a1f8c186f4ab2eb5d8c1897ad82343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13834a4cbfd9250236633e3b1289ede344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b4537022b2819bb97c6a21c509c2f3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d0c54cfe858b753238fdbd4910917346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a25bcc577c8d516725fe62902518e34347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4733c6773f9a55f00944297a914884348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d700db9ab008777115a0ac30d1f62c6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a1c784851055f2838daae29605a54a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7b4edc95ccba7f25ab7eb3a2fb51a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baedb9e9de4e8bb82c7694a01abfc941352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd50c07f5ff4dd11d68e0c73a262560353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0799a082a01bbf9037f6069aab00725354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d62baad954d32e8f57bbcdbef75838355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd67ebae47323d3221170a2031cf15f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b8a815573be1f7cd8a2772257d4f1c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d244c5ba5f01a87829958c394964ec52358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406842623d8ea25ac3a744a7acbc3b46359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fdcdce1d298238cecb7e0cde9a954c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1011e9af9620cd7d1dd22b71656a35361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f0374964c728079b6341fa60ee93f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c2ea1397d5faf1752373b8e1f4038b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826dcd5701db8e34a5b1bc9d878a4983364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c45f31cfa591fa53df1d16fd02013365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb965e940f5e53317d3f98d3e96a77d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b19e62231533c3846019d51c8733bb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c391820906d3d914f92696c1ae9433a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebde443215b1753c21735322a4d5b12369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8514f29f6888e2f9613234579f870a69370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3712213656eb9e52df001efc10532775371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194333cefc3491c089a2aeb933a49d33372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43869e0cc960f12384954e5df1620be6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92beb75cf777301043ccaf5392f5e16374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8503df8d249866547876bef1cc0669cd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a3bf8ff3a551ec107bfd7546094d28376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f6e4b57ff44900044f08d19a23c09377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ea29329d9367c5f1718b0162ed8ac378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e7e9404bc66960c35d7d32293c759379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4209a39493b1107d95bc7faef0645d23380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f300df7081b6dbdde2cf460981ab7bd2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8fab627d6ee045d0ed7d85deb5a26382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8f193e65482ea52d39e8d85af3290383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793470f003f765253ec5a4e8e1ee6c2e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6074676b4d2c9185b6c7541da8160d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a14452bf6008176022016b000b3c77386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b839a11ccf79871f2278a735633b9655387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e6d890290d70f284db92dba6792ae9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d761f6b9872ce26a390a34b632c44389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c45b5d0168f889d51ffdb821ed49c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c896192541c3ce3a87d7cffdb92cb7a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d6ec6dc47676b1eb434f3d62517573392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e939eb2cd01382c4ee382ed1d54098f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820566cd50343cbb9474539b983c23ef394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42118e9de19a1a895c4742702b9a373d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e63d2a1aff8d8efb755d4ca079733b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d0a2d4130e7a7b477cb7fbe315b2e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd3238409d687e79866db128af6813398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b6d478b24b0f094c2552f139b7bc5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4aef60aa8fa8feb1853c15f5a5fef9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d6ce15e521165b7ad258bc5eb6f8b5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d814728ebfa36e6fa55d467b034f9ad3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52762ea5cfc7863d7cce36095528853b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95479e44967d89122da9028efa624259404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e29edfa4a9275e32c4d0d781816d2b4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb5079b84b131790eb6921870de24b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2171715a0e7bcd18a818eb285b5a6fac407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd32d26ddf783fa723aaf17cf9b6b231408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab34494cdb7836d92caad5ca31e2c40409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a07d234d8d1150be604dc915d710a7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f98ae0b081e9fc2864eacb6c50a0ef411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00aaa9b37b72dd9c5ca5570ba061595412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0606e7477033a22ef7909fde6d2d640e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb9479c3d3092d42f8fe0883b6b5ef414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b75772926d7d50a00b888ebc60da4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288609e6e9f9fe6bc66511e7a25ea499416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602edef69027bb05612e7c89e9ebfbf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933285d6d187a59b4544be8f4a646a0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b449900e8b7b5f5dbbfa27914e8a557419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3b2b3fe2914edf512c4ad3b1b1d76420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4810aa8f62b0e957796177e0374772e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a726a4215c4fd29469be8e85e4eb0c2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d46f1e3928ede429d8b07ca1c466cb3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b29448152a026a04fbb2962839f2dbd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bda7ef0ff0216e80a2c942dddcf8cd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ed7531a43610c9582b520b0a02cc4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f9ec5679702e2548463839766e1f2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8df9995a927fdf3c24f4f4eb467ea428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f244c84bc839e52132a949725c8d4e3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a27de20224f01f05dade8ed65170e34430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eeb396bc6ef5a3be992c2d0c21938d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1d747e1e4be7b37740589e9f883e7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0bad5f5c0765df004905aba58e60f1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc8ac7cedc95ec9a64d02d2ac1a11b4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65ac5dd25ed6c0a79f7a181ab538904435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad605724dca33fcba9de72c201c3760436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad43ab87d0bb977452ee4685277b5c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f2a8e7209f7cc595a54bdbcf05dcc4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c563e7109dc4d66de4a5a2daec67064439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d4739a559ea7c99bcb5c2d8a441ab5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a323a7fe4e59047cdd9b4f22cf87d818441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd322d4acdfa72a6147b82de96480c0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c69ab286cab876a2491dd89c0cc3b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf8992140cd42538625d2216563925444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf0f0f13b1221ed0d5c15892d15c19f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e2400e4847da13915eb72595cda8b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6000c2231200cb0dd4c4b0a9dcd6cb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbeedfe2a7a91c487d9306dcbd0af12448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1055fd3ace5f8e5f891525b58fcfd9f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9418aa81749645dd931fafe607a8ff9f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bbba916105bb1be6089bce55b153fc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2536062d734b2a3cd8851c40d8a2791e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfdead2aa3ab1bd9798dd4654af3c6c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d13ce049cf4e001ccb84b4b92b7d22454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b6177c617ff6dbea3c7c4d894de6e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2647fec307cfdb6fd2114a2dfc95f12e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c4995816dc33fc085ed1d2110b7179457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd218e6f00fc6178025214abefaba9f1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c1c3f43399d3538b154e07121eb75d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b6fac750a91e4c79e1af024daac968460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3672afe657565954820eab7cc8b43f80461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a5aedab7781edf55d2e1920bbc1cf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f27fb759e32fc3c0241435e1c8af1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fdcc16715a6e7c642cf660e17b1f2d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8babce1bafa573ea4874b25958a9f1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70013c7f303d2ea5dd30104ae05673f5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897b9e71287e58d65b012bf256ea00e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e7d9738424312384c57c3c89340259468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc61de62a346801a08be0dfcc5a521c9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b7bd2ac26d1812c0f8c3f5750bf448470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b011a99d3188eb12505ab2dac1bb8ded471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b9a4d974cc3a7276b7a2fd83e23d4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30207820e15a11189a03aa6dd8a361f2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2087639992c4ca26570e7ae5d14711474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9175186a16d082aebe4dd5b8440f0e7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7485f086f37d91142441d510a4bcf92476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51deabc4ea5f09d551ec728363e110f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e615ded98055204e6c48e62d0c2513478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a2c0d9370b5d9b4d2aa4a2ee746068479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33df12b5cc6ba8a185fa3e6da5168a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc75a5fbc08420bc614ef5c6bb4771e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985ef560eb7a14756c51faaf1358440482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b08daad40e69c5a612cea185df09c08483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d16385763b8d31d366216da3eb4d139484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaef206c40ed274520e57e890b8c9ef485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3837f5c15ba65004dfb99247b2b34169486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b31a236febcd53ac0587609e0a5846487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff8eba3f7233a535e421d169806d14c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd7cb41cee4ea75ee0856882c590a0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee955657e3c255d4655d01ec25c0a6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9e4ea1f9159f0cd46b235b8306d82491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b82eb2ea63217197c98f990741b4b1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c955b6a9dd125968bfe0588df5733f3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc9f78a76a3985bbc849a62c084873494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a74e2b231833a556737f50c2ea9b6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8bd345b43f50c49286f163fca8fe29496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee98f5d06ad45397bc54b120558e7375497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a9f7be6f1f86f6d5fdb996bbf9d424498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba30838b4cf52073cab48cce1000caa499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384fce2adae66833c9e18a8a5e146645500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe72a1f06c6f4cb78debdde7fa2204501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d970fdf50cda0084ae1e919983e8e71e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79682570a30885b15c63d5541a956133503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f20aaf55fddffa7e7ae9383cf36aa40504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc290adbdbc72e9851873176f6801b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91dc730bc5054bfd5418aaa336833f3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec564ccfe74b241b44f76803fd7c5f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a367cb0338c75d7dc3e83324482a2492508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f086f93f7b700108b23fe6e30c3cb867509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7874b7ecf7d86ffe2179330c23a72704510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b158219d0e4be972acf2bd94e3d9ee511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7624b9d7056f6ead11b1dc4465ad83512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d71e187b156cb2e30d2565c505887513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83727b2d65b014655ba22fba1d4d1c65514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc31e1294f74ac309ee21334ad46e1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a749da94c48bf8b542b23c8300965dbb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ccae809df0b080ddd9eecbe7f32ae5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df983930bd72a5b3b44fd7ff10e44c73518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3db5282aeb4a6ce9723dfd916ab38519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d2959b9f16e4bf29841b58ba3c0687520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96174e555a9e3b771351fb7cd8a57732521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c8afe2639df948c24bee901b2618d3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c084de7680c37fdceb31537b4ad7b9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d854abbd87eaf4701f3fab7caefa0bb4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a8aae846083dc2fdb0051598f7f46525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1853b1b45b16ed1aa5fe22bab8ee7c2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d6c58ba7a3e2e5591e080be0add9b8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5149f8485d071e4cbe5fe8a9b9a109528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd6bf43871cad3a7c1c0a1a1cad1c3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a743d3a37405d55303f0e376ce5a8273530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16009efb614b3d02618706fd7c0df818531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c59ae02209994b764fe82b39a21c5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e313bc158c11e1df7453a77633e60f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ddd96df3235c7366379070ded01810534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086e5a8a80c21d1fe7b4de36848c038535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43f4de65a8a4502bffd19aacc30085536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fbc3cc6da66cecfb97880cd5a05a46537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31381050d64158ffcd769b3e11db6ba538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c9506c28d81d3830d0fb37b4a0f88a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c59c2dad57fd4212f229a8a65042e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda1d38d190fd651b3d5e6b1dec90810541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad4b549ec3304518a576b07e63e6f0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31365e6d35a5e367961973a148f5d044543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b33efda9c98e186c1db85dddc477a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f8b3efc24e32817cd1017aa8ab338545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a0d93746b3bc23798ddf4987ae463a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b1912be95c17fcbcbb9fedf0c7f39547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab386a7ea76f35c686ba3900356e18548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d86003d8051fd9ab5534eff72776720549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea38bcb8afccff18b44bfb429c216a5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d190c88387091bc14e04bd8590033ec7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af0641515227543f8679969663d6e5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751588637427533f1539d914118dcce1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac7ef4f468944458ac3ea87f779134554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b74bf7008a4b7fb51487df57e732c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b64a030636a1f443213bd859362f2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc992cac03829d6795fec8723f410ba557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c0c10031474bcf0f020f21c14a8c6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db646bb8c5ccdf9f6d39e7f7b5636661559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0bfdc32a1292c083fd4278c3899a4f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e2a1bbdec528358cd6aeb9d035bff2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e22d863f5d60f9055691767ad5654562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f4e140882b1077ad868f4a9656d35d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f182a7fbb2b02a3453ed72ca481bbed4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564661be36037368e4914eaeae811965565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d6d03794c7381f6dc4b7abd3d777b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5bb6f81df616a27ca441060cb35d45567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6569209f0847d44410c81bf646801d51568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb39e93d1ed97146dd56497059dcd21569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309d02e7341276c35cc98938b231964570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126d1c874e27868de3bdc2c6e92c7c2f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46438392cf79f3982b26e34466ba81f4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291e4847e929f8f720330877ebc6058573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d4079d62d7f38e1dd86d687f8ae083574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d632bfe3de8c42874d61ee614d6e3d86575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc24ac565b4582ee69013bec64bdfe576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de8611c968ef87d5a1427e9d5b8d1df577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b70dbe0cc8a76f2bd61ad4b2d191d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0dfbee2b60e23f70de8ee0effa6f12579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e451315f6a88b7206d991b03c47ad580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f2c1fce808e053b325334bcb560fca581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4499b8ecb3916205fa262429804d681582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55f996b62bf45544c23264f57e8854583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c2f676e1b8f6ae7bdc12989928123584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae954bcfcdfa7d5e47b54b4b273025585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a398ccd0d0be4867a710178256522f7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7188b17e5154080dd05061aa7ab5aaa587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f46f135b0f550ffaf64e6bd0b34e72588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389144607965face2fbe0b1a6b0f9c9c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e335628af6ab612d2193186f05ff83590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927efabc80b6d27be84bb87ffa88b41f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6496a61642426f9921a60a326b885592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374887dc331d46789a48e2d9818300a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dbf5027559f86d961a10e3af024a33594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297cb847c45201f285410d38e560a52595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477319ad3234b280a7bb396a413e683596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ce697de67dca180d03fd9b630ca29597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617bec8a1727281cc76c402330d212a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b7093c7770f2a944745b85bb89faa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9defbafa55db50b8d9e0ae23fcfa7491600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c74acc115d64e6f9443a481867512601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5455ed4b175535a465f05fc368b1b43602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70732f5e190f331e1eebe76396a3ae02603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7d94ec21e15c16540766a8a204306604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a70d9b30ff50805a56f5953ff12d46605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9032486c140e491763f1bc0dd9bd1a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa52d55b02a6f6d1289b8a6d63ea9823607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34efa9d85e7fc1a7cc8d683b698592c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e5a4b3868df4191f4a7c44fa18de7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213a65ac93ef60b903386c7e197664f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71fc684945ee6a8caf5d17538416e70611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc311cf9503c2fee52f979c5336db4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb2edfc302f27179464f1648673f97613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a825ad73c527a6b2057de5f5eec3cf5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374eb355ec41cb722f536c4f683f518615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ffadf9e57d99b3a0060ec37514c97616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dddb89c74b93c5a695566889a492e06617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf73532b6beca2a2b9ef6587100cb12f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194192eea7ba87473da41322b0136c3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b9232746f5245c97a9f10c809e8efd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0491ae9fa14a7f273320bcbdce321a8f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb0228e5a157e9ab2d93ba19f355e37622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f1859c1fc17595c0dd30a16bd9d982623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89caa603f12fb5237fdf305e4d2b06a9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a05daa67a9d58b0daa7a6f10ad390625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b828d5c6db28bef48f9c998f3e71485c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1be18f529ad88aad6ab921f151151627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496c84e6cd2ec265a677f1c9f773f971628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb616a7a8e95ea29b7009bd7f864cdd3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6517d144e2eea2432c2a214685949c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac067f5568eb6782e238984e3c5aa4b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e0d792ff9a16ecff63fa8da0475bf8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c820e0ab6344a379eb508e6d204d0c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed4cd119820eb0266deca5255b9cd2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b924eb4ebec1c3adaa7f94c1feb18c7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca594ff4f818f9c9db7223bdae2b45636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd845df660daaab606326ea7ac454c7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d201c1e68e14e784e6760ddc762cf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb3520666266628a6355b52e00c342639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec351bfc7817f80af2554e3b37c0d350640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f6c231a4f708ccecc36cf3cdba2ef641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c343408f30353d2c25db292968755f1e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b064896802a34a48ccd2abc7266ff4a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811735da0aa668f28763ece2e0a4e722644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f49d6aab1aa26c1f2faccd1b566d5de645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43189eb6896e9156cac4a52bf21596f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634adf8bbe47d21eb6ac3a7723d102b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18921e0867e099751ebb0cb5fb2df66d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f1ba9c016061b1ca077b154b288eda649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a341a461555006990a21b3ec709887e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b8452879c4244cb3762ae3fbe18bd4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ebf45b9247c40889be8bdae16b7f2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21e8bbd6414f2c52d2f1731e1ef35f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc6c4ce96f98490832c356ea36cc52f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabb4370c3899268344bd11a9e40e524655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff2c752d7be946fb0b59de5e8ecb46d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabee2497072725f3137d7b4c13f5ebc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc165de904d928cdcb88f97f59357f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e992edfadf6b50682ab15083bb480ddf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8240df11148dc3a5849a4179bb8ef1c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2fb009708c1d27a849294e750287a9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f75512599346c71f7bf26dfe5d8a3e2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1335bde33ed0d779727e4fb3260ff5c3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6369c2a27f22977cf625e65734d8a47664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bb50483de975b27dbf729c3d1afea0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b462b7023908fde304ad0662c29810666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb90211bda284cdeb0e04894991e27667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b85b7e54edc32ae93259bed1c56fac668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808168bb5cfae75d6642b702119871c8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b7d79a9c13fa76e7f734c98512f9b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa967bc72f5b7d86f419608a267e2590671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45607981b61f5259a3fee1581d242033672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b26b01f2a09238a6102bf8ee2f34eb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384d3d1585baa69c7e99b1b6d33bfca674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e261ca2d0c25b30cb6fc8b0009715675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c553231d684b1aa70454d47c41c70270676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8fbb297412f5c771f09b81461c8d62677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd260256a9000f284c076d888655c7f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e220a1487120761b1c40c7fafc08cc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a6804f2d8a5d43c4aa0cb69ef6f84680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3cec5214b6620e2bb0615ca7592d1b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea710781d45f5b4ba73687b6c028c3a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd20cef9fd4441d904948d1fc517c6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee01adbf64453a4f95d98eb38fe78746684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a776fc3dd5dfcfc4b1e4276b68c295e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed502aaa96ab618c810ef5443cd99d3c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f1ceea828fa71c7ccd1ef1d40ddd7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ffbd95209b16a0473c2a65c0884a66688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976582d04e32bb277ed2bd19b257abbc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39cb0f3e4d083f794c8ffe6b635eb05690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ada1188996ae38fd2e58218276e8d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f843b164e320134219901ae1cb39f9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b555715f94fa69855dba30d21b36f8c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d1a8a119aaa0c5bbc32379c0f9603694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ec7e3d50884112c4000e04a61eff4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de08c914215dcc015a6316814d3bf7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae194b2f8cba7ef71ccd8d937cf952697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ad0eb434d49b6edfce5a34c6c61cf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a8a7348be07dca76e7379cd5b02fb0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eaf84535da0f57726b6fdd0515ce4c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd9ca718f50beff55428054560a58b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3220147331796d12487dd8535bf92bfb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c8df37bf50cd38d4b8bd8033d154d7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c693584a9083aca18d0319556c920704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd72e934233be246508e7a82d81f7f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7ad02035b02ef7b2dc36f7b2f87e9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b4450982696ddfd67d3453b5bc9af8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e8445d5d028527443c2d0b3b7ac7a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c4c718821547b04465b6e8c2e047f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f87fb8a8d7f52ff63a3d0fcfcd145f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990573c5345166328d43ba62fa38af14711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa21a7e6d9406c1fba3e6d3477bfae86712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e7c75dfdd5cc81276218555e0bc942713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e8fd0ef9b0e07e120b55a28b3c9d1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11071b06b996faeb7462cb7b61d6e37715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe8691435fb37e5980671996fe34af716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a731324392ccbf98bff00c56f4b6ff717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191dbfeacad7e8804cfc219dd0d91b14718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2467eddb1db62b08b0b464441059c3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a33ca67b6a5b92bb5f1ba8eb6b7b5a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7639835afc73da6f414459d6fa7dc917721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643e3b080121fc249bac4a407e5cf27722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da987132646796b16f357e73db72b51723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e99dcaf32e2a67a405a72f480f1c5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7679dd4b7382574ea964894f9a058d9e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06caaad4e5e00315ecdb8e9395d6bede726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c00002ff7018d7ed3c806642d98ef9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee3c6ecf95e9d334ef639a57d704d4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b4c5436c3423887fe65640a102f11729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83889dd78cabdc743afdbfd8e5d01f7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da087e957754887c931ba843589a42731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d7abffe47b7a11f5b72e51f93e0614732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30852b823a045c972454d2627d19bc10733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a96f60141427699ad74f26d1301fb88734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25149249615360f1acaac40a0dee6b94735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0193b1db1aa5dcd9991b635382a55e9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5770377c06ed9762a54abed526c2eee3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da4a6ceee2afba078d931c6e890e7a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ae545de26b3b070f72aaaca5ededb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128813e3068a9e7cb680507777f3a91c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f2f6857f686cced5b351635ff762a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e4672de2f050ff9f9939c121e3ee61742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a027a54d96eac0e68b6ec846999a0b6c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11892d5f802c2e9ffaa44cfc6a373e5f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c55968526bd240dd17088c43672ea7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55651b64c9e2573642c634f65406a37746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9c2d2743bece7c1ec14b48d0c5af17747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d98deff7309a856bb58b98b07bf1e1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecee288f1da5e36a0418894c8d55ad9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aebb7ec8467b33c065079e9b8ab26d8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac34b73c1ecdcb2b0b90fd28f4b17e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e534a8ff9b65ace4ee284ddf568ac586752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b49c0213a3250ec0cf1e9177c2e451b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ad4eb9c19566c232fde03d92b5536754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea8d3fea439a106417fbaf14be1809755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e409c048b7f6d6078b857e8931d5cca6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb142d8d27f2652d469e2369200590757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9508d52878a14214e6524b42ce8493b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f0850e96e5e722d958d21d594ba37759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ccc9bd806d730ac3d6ad0e349b7af760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5897819855c6735f7851bf594988db9761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797a9eb8d97ce936f24350e6ec0b6a0762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d164b1de808500940b52107d398e06763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ea7bb8ecd0974aadf94d9cc59a55a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7bb3446b03240d10019e387a863d73765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093283627630c8f7960c4d8a94e4ab04766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4858d0094993cef7a7da0dfbfc1dd3a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a76d2466a86989f3ddf9cec0cec28768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7102e2e8c68bfa7827132aff3f8cdf7769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d644d05c7597811b859a5c47d5a56a4770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd853bcbe62ebeb0a853b4e0b06c257771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba0c1bf4741ea774d9014fa8a5f52a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c49b9492909f5dedad644c41c128141773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76883df72196ebe733778afa4a52ab48774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d88c304c67912e5cb0b804c61fb47775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e843ed597e1cce33130e501f4743ce9776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb6a218acbd63c3fe90f400f68f9e3777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef4ba1bb9fd69f27de8e838be17f53b778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eefc23b34714c9cd3552d7a1b32d946779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbaae6005baa66e7ea989aa7db249a1780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a3e30eddf214683952d33ce5577ee0781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315072261c2743ff51cf8484aa12ed07782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b9428c1b82f8dab116463a92610d2783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a12043fe8f7559576348fdbf64d45a784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66c10b3ecf885fa7ec5f296f8b720a785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b568b435a40d2da3316cf44896ef6ab7786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6e77f88c1fc1798404198598833ff787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f93d4416f43a5e8c8784b943c920fd8788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9049f23377835acf5b8fd84b9e32e5789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3fadeb191d196271073db62544308790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b085f7868e1ca4b45dedd6f7a2b14791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3bb16ad9aa2d571d5d25677fbd421792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5273fdc639ce7f5479e47da7c1284ef793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae98ac20be6cda14e785d1a3c984ce794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162bd3a701c60f6f6b1e1933c30b7f4f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a8cfefe1c02f06f506a34a32663d6796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c090d48448da0f2f392fc4cfd287a7797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab11d8c0c362d5f52fb01cb405e1184798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df83b0dfd4988e67019c79142e273a0799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516ad82bab935ed90c9acab40b59dbe800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1504f67d36a1883f94fb166ee1be83e801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d78eb99e8e8bffa24aeee583d0d2198802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b21d23596cec7a403e7b433b4cb481803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c1a1d55f4e20ba8a9871a845ef591804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4cf1532762e434960ef0600efa0067805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc3c61ee234ded65dd8d93e8c8b43b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcaf321e3fe6d4e18b0432a23e08152807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33816f70276e833f6ce0007624fa64e9808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de0150038e1fbae171daf9ffb346c5809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df831ded89400d3355c51558992f31e810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd0172fa2f47b999f1e434818f00bb811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a963bfd14f3c1701575b0277c2da537812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6428a3b34196d56453c9e1edb690256813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e43fc19d52dbf783a6b70fd8ad39b814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693b49ee49f2247528d154f6bff5249815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ff641c32bc050f466c748986110d0816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930ee67c4aed955cb5059d5634e6abec817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6c4f7c8a991c67cbe5b1976f753151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1819ba334b1915e306bce4d9ef5bdd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758435142f4a97fe3a155ce37ed5edef3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeacebcbd2cf5e3a33b42fcb665c9994.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef8822dba713153c89c1958daac0175.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a1da4e7f63e7b7bd269e591d2a9fd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f43145f191737032e46b53a6c7e5f7e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2395de1d828b6797ae85cbcee9a617fa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c6d75eb829da986241e7a3afb1a559.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e75804b062c4273f72caba08c403b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3183c6ff920e0016be7a57b0f7a62b9811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f779ba087865811048bc62219f754b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319710122af914680fc9c82b898b7a3a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2aa0e12c961940d57c1da930fe068014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4572380df05c6288f3476f5237ae90215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23adea27f7327dc16bc08819a406c416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeeffb5abc91c170167ee0b7309947917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c702b9a35134d9f42d56969c0a0d8de18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5c48d4190e5be4a16bc50e1c07b4c219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d4619fc809407fa95ae01add27c0c820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f8d1f8d65d00d5e6149d524673c9e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66825f0d02e1d4bf18ba8e8342b4f2222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8378bc9f3a1ebc6248f73ab4ff5f4b9023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c729f97da8ae067f6dd8da427c82b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a26e952af9343e582f160fe70d5fb425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee394be3d9b132780d92ac5367d30a526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f1fbf8f1c9952e0367d3fe0f37d8227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d93507ba7a6124c203a27669e91e128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad6e60ea0a5a744b46348472054a93729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b51efa26c6260ea246357d8eb201230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d462cf420f8f0f57493ad26c9ac3c931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a361eedbda4711b93f3bb600dfad3d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f035aa85333848388ac4c1b2358450e233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d7802e8c00351c5cec04ffd2754b534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8972889a83f4043a9b166e0e4e2b0e9c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6039e508916242d859e5e18abefa46b536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adee7ac32f65b042a28b92a3354065237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0623c148ec1cde1a50b7b7d4d582c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dac96a67a846e03b7e32cdbbd2a07339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd098171651c402845c004284fb86a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a878d69e1ca2306a23434e156f6dab41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce42b772d969e1622c1020c699dbe48c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41544b355933935a49b863f7514daa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa166db1bd6341a0221c9fcb6b2ad33f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7bf0d2de688cf08ff1e80080332ab45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14190c4d4bcf2ba028f63981ee7c63f346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ba9862126f33848248e5a45ec11cd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ccc3f28ac4de08caf6b3a71de7c8cf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72612237bbb552d05b6f36c1566cfd649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e26fbbc838f38887c1ba3bbcb26f74550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bcc0a8ac7290e7807844267f3b74c251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dabc7066150e553a115230a785a15452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b8d693af18098c54f56499759650053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d193417dabb9541a57a37890366d354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f10a4fcfb0c2c3bafec82277d8f2f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f9abc990d583bdc4529b3a90ba1ae056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ccf3108d5d375587d9124124d798c157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee55b3e8a1928cd0bde67fb9667e0758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42855de00a96e252f0098abb8a092ce759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd66f31c6fed28260c87fea93e33bc560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d918ca252bea9440b08f9aa9535c361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aadb0ed0bc4c1a4ec378d71e2e6c9f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b26b9287dbed73fd570bed63f5fae63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427dc30e0623fe77b7c1cb898d7c5a5d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd209f0ce4c15f67adbed35b7ccffc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b43ce4caed8a0408746b5e6570d13b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463f29bba6de0775dc158e5aac54e5667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a58cd761b653ee8be499e465f3a8e968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f7d4df7bb53b345e02a5bb2ecfac669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3a421f3652041d62aa4697a331054570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8374ac1d2bd193ef13b9e18902c44671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343fb7b437d929055491a9570756af4872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c4080d8670abd28a0011ab78e47d173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c3a4a75416053c259de01ff42df1174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e277783243f588f4df45ed98852ff43d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b674d35f18af666a3698ac203384476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1be83ceba52d86adf12a38b3e58b2077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb50ace460a2c99262e7f5c189529bc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c4261cdbe7819a8267863206fd9d7279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29a0511d587d5031c4d2d6b1c8edf280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211828fa67874097af305afc090f950281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213cc55a851836bc588fb5c9165447bc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2531cb21502b5a319aad771dba31ea83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5677ad1a8c0527da2d5cc7b73e6889ab84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc7688922e05f7a20485686026743385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffcf5a91f137f493c4b6229e7c8a59986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90adb3bc7f0b8d590c431d8be058d51587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f38df00edada5f359bc5df8b38fb4288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e4670173c9be7cde6a84de753c977589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c72f144a22acc7f416ed75f90a9dbd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2dd46ef4c2540620001fb12104c6691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0442478c8b65271c22ad92152c510f5a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6416c23d144e984ae51262d9d07fec93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3854404077956cf94acb00f51443ea94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e6562cdd7524a20ca55645daad6f595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d295e3d25ce66a600fc09fc7de30bec396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da998821369fdbf6dcc0403e2f907f297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b016aa5bb2f8d578d4e44f375a992c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef51db3282bc44152344d4f928456899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e9d9e99ed76e7caf17add6f7ed6fd6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f9c0292cbd7f4133832f34623001b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ca07588355d9e13b42c76ddae2d67102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad2ce07377b63b01ede5d7738364eda103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046982f2b432b9d2424f2066e69b0922104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64952fde3824c921acdfbf7787acedf8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116862f8b779aeaa7147bffd08cbd1ad106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a738086b32468889c0c1fd1f69a6a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3f9e7fe7ef7d80ab4109518a91416108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a210ad02c744c502fcf8df597b98266109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c544ddf1e08aca636d24d0f5f9ff918c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea95489310ec539efa2462858536561111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a63b223b55656a4a34b51b2dc774548112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb592f200752646e02307fac9dae69e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f4e3aa97165a29add7d2fd48e93e72114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab17c722458f0bbb965fa13ca8400f6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bdeca9b697978f1c1642ac574fbb68116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe4c387dae9fb3f1245686395052f5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f318664319298588cb43486ccf2ff9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d1ed889fb9d2dd5406231b314b29a9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82111f87047ae6efe45864dcd4c2895120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b09b9e28e684d5a0e3589cdc5a3029121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3b65d67dc5638d055f0497d1bac0b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b48b175b943a2be1e6cbc3a30200b0e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679b513eae50d5f0198dd2e37fb9744124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578db6429193be64188eaf4127ea19e6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091701901dcd7bc4fc0d8c707e9cd083126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc283eb7ddef136a15456bba9433e53127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a5189ad652cfb0f63c09cee3bc1d3d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ad3116365d402636f893873ffbce6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f772b000aa9d96dd47ed6eb5ac9cb9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ba80d6ce82b0de3500a66dd2a273b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df97c0537b1c1d0a8114f55e8a0f12132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e56aacd2e8b50ec06ccec4238b49b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6adc1806a52534d85cdbcdcb3083903134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4702c985d4e1b3134abd7529fa6b94135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b60e1bf9af68af7392c9641e7bfe5f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b312bb2d49a18875c02dde6d1d12f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d67267171214130b5ccea3a36853b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d05acced5925516c64a8ee397b12a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cffe47b2e3b2953b656ac927884a0b8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4b97cde6092ef3e82e04717b27259141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e740c57f650d6ce6a4673566d5de3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a447a61944622c5656466c237c207e0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd9311684e55481bd31a424b20d1d1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7fc67830ff4686a592c9db8f51615d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7263dfcf66f4d6aedad5f48beecda146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745338586c9376821da3f727b7fd483d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3161601ccb248743bab55ac142c1c24a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225c7f8a7fc66b71ac0b05bb52856f9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9938285590a9c8973efb203f7b795faa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed5549ff1d4c9056b4af1aab67b764151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f542a9f4b15c97e9622d95f1ef5fb80152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebce04460374f8c312f245bc6cafac1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe9956d0ff4402748047d5d4aac8864154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563925a08da569ebad016356161e1f8e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2cbea3ef964895f455229bd8b6f8cf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b2b4f8d06fbf4f103ad7eca0dc4ee157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d203e6b0e484bc72bec23435573bb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247dd7ea74d327a3b6c1d1726af9daea159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ca5e4cfa8a636991db91e8e468311160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05d4f2f868f44bd7a0a1cf522a798f9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e80ee0104ee9ab73aea5cdad57d770162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b141b74c82a77ea7ee221ac23cb4a16163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a12ec1dc3dfa34ffb2056601558cdd4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6262d06728113c1de9b448818de697d9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c8d5939d262f2de04ac01c57149c12166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b033a0a1e030b084a38a94ca363560167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b28df25613f6f45df89973b4ab114a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d645d75945138ab52492269069f76184169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f9c1f8b8b02d84afb87b0f7e6c800d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355defb1b7fdcf1a02d1530a2cb5ca75171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a16a480cbbd19b08698d28fafba67172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63964e15ef532304508bb91e9f1a6ade173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef86f0bd41963f061487b79e8a5942174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019274105c1adec6e5ca0c36c8985dd2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb91111c304270dfb8f76946c16f7406176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641847162f4dc4b713f4c43aa898afd8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87000c0d7087a722a5f03b80a4be19d8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1fc3b674cce58ece94a271f1320e70179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22039fde25f427e6b305219f35d88fd0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0afaa400a0c454104339db7b240972d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0888df1c14d8f653604cf4cace148c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba556bf9685ac3196d8404d51550febe183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af962b5a13c3a73615583e0d5288db184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297bd3e8f045092d0964ae5ab1afb7d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faec8f5176472a1220f650f24ba5284186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece1ef6d3f732c90ea3b9ca5f2ef59d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c5b910762ef274b5e64aa9988c6f6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140bb375a72e9c8e96ac6e734a6f9eca189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa9a87375c93c1e4c05f192f982173190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e946ba6d2b3e6b4ed3c622d0593526e5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a870289c10cb536345a810663fdc2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f6a52b8982cf358d46d00b7994b5f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4326a0a024220fc6941d6bc63587b9f4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f105c748d65306c04dbf53a2cb7afe5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2059997e205f8d8243c4c614b8964196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b8ada3b9935cff4dca73800f221ea197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4caf3f88a4054377ff134f82c1390da198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0351e054c59580fadfc7cb30fc3cc2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44474b5f992847e93529c606eb0b2032200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09907c0b7825d3320e4a41258c03ca46201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee5a644d22aa44a7dc38e6a61d6341202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f9c9c0cab2e302a8ab1f50ba46534203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbfc8f117142ffe22262a0b5f93f4c8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cbaec8edc7991d0d5af7fd94322833205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b0766b12cd32d7130ac23ebb199991206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae854a30d852af2a009562d19dfe71207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd4a11a95c40fc856a8cee2e667aae8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825921cfa61ce8daa5f50ad3d7617993209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7874560200e801d226565aa566b6eb2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143fa724d3bb2f153f61014a2921682d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342bc73f47741c0bf982efd058fa3ad8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c65ffa53215781308020757936504a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935815511ed4edd06f66213f9f728d23214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2298d28d67a85facac555aa4805126bd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f083948f17e22915b6ea00fda9f75242216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c77f451dd1cb9c28b6a2f8a6b764f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578939d133e25bf8bea5c8d86e89aa97218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7c97ce1c334f3d85df8e258ec1870219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6884abf763e14946920ba4a022e9d4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f62970ac6989c7b695c09102eb6ee0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7119b69e312272214da215b1a7038d53222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db073f7bc9edd1a60dde45a60eb5f7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414c2f3e296920d3c3ee2d7979f3a9e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00fb844986dd712232e959a88c69b03225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f5815cc28bf7d08c477ac96b3d6f1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f6dc97e1475e2c45ad1fc78f56b316227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ca37746d184ac01c658b71773e3fb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e117cf648a2724367040f8d99343ffaf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adba65878b45e079a5bd862dad2fa259230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421edb9f5066f31e39e13f51f26df3fc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf5466798ae720a5ce81b0ccfd9a057232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b084c6e9417b557ff0f96f5bebd94d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79df9e2e7f2cf05a3e0328490a1907234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3472e98596873040dd9b3d765978a34e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e671b60ed4f624728f3637b4c3c9890236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1238390baf94aad2b44867ce82defcac237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22a9af49f2474d6f9a76fde1170205238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e2f42493ee45365876af47bead939239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a4cef94150237e83cba3f71a98d734240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9279c1e636188c96a67d53a8591aa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984235e5f0326b093675feaa6596a15a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2b5fe6fbf9ee4277a76b5892e765de243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9605adaeff478d3d69252eb55f583db2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a27935630b2dbec02ab7ea09a24685f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071790bc47da9e0b651991e96f632827246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d03f426cfe2376fa4062a65823a5c97247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6759e2e1372efa741699a47b43b71ad7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27333a734c4be57c7a00dbefc282a539249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4b6fd830ac7ac23caf5f83112c61c0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d1bceedf2632ce050e1f9837961f5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df782db3d5dd5c11a10f91e9a790bcf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63773db9067e7f8ad16bccb439b599e8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee6d3cef68e949a2eea73259f4ee371254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4dbc227f4ceecf3a8ecfd9663972e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87478e3ac5cf60e88feca20ea3b6d22e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa51bfac6da2bdbccb63a2658e93025257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9598316b479dc81e7dc02765dfe10258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053cdcf735da1fd8df78b641f896067c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc317f2804ced7175239caa79cc69c8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed373173b1aa94cdf6c63c183fb805261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab1810ad4f5c11437c5b4eabd4d611262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d00892e5cd5f0ab69c632d3f82b70263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e724f1ec2a939c13435ad48c78e3c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6715c349ae6f29964a0e4514cdc0fc09265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d3b5538b11cff6752f6ecacfa17f6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f2f42d82deb0729abf0a6dacd02c08267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee01ec43924e1a5b49ff11e96bdbc42268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e23678b50bf5b04c96ef804beb9fa3e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2adbc8c399ca7ff99a86355857db0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c808cd207e0ac62a94e3547bbcbce2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3409cffdab850cf7db82c8dec503d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d209c30c55ed7658f39e0bd6dee77273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb43b89a74aecdffc35e221d88c0103274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff19181e6f74d06b848afd3804fa4d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0be3e210685d53906aeb802460a898276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61488d13b499e68c26c5c137776823e8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d42c892ab11b2f140157558a6f1935a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e1c6565a7683907deafe8693eb991c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee295240b3600e380d875203cfe41e2d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef02cec0690760d417347fd8be6b588281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c08affa5c2b407fba41a48700be755282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d153e05750ce2ce427a9a28100913fb7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb98615993c0dcbec4b9da28af5d06c5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b448fcf573b810655dcce9ef48a52285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c1a12841c627d63961d3ca6995286286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dafe76d2e352c259ec674c8342b0df287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9dcaa6a1e03fe53aa6870f048fe2b5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5261c12a02d66444dee2e66799fbafc4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6636fcfa5e3c03f62ea14f96a8e258a3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c591c3b34f9dcaeb382f18c4c962cd46291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a94607e93e184ce7947fa35bdaedb75292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846d0bf07e3bbceb08909c8962a623d8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e8d0f5bb2f1dd2a519d097fce73a35294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c186a274da06e11ba371ce48e49f4c51295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d385acf4fdf13ef3b5c619340d82451296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1201a347864875f0f0610077a3f984c2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e581958ec9099827df1de1e9b7b44298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884df9172e84e6b3c67b153bdf30039c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379cda8769e46d8d461ce4149de809d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9201c713b964de97866d0352bd57ed1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d109250ba0f2b41dda6f3dc4d50535302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ac4183fd0fca07956c7f8a295ffc6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa37960a4ca1c266a73149d6363c72304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c17d4cbe3edd8be6fc3c292960804305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cfe3a969dd2f026565e5fccfa90cfd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77de6e19baff96cf6f39419d99e53f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0199ec0ce0be15175c01796d698c70308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb2b50f4923e550c347ea9b1b01f4e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d092ffc46d7ff2ee4cafe506320921310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb052b4ec13df1ffadb0a358203e81e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4fc6292f6b90d6cd36145e8ddc143a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a706df6f7fad26244c9fda289dceb54313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340d3fabdfd86a3a26c6ebf7160cd63314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a000b69421fe954346b932353bfb78315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed96bf940158a2785e9762ceebcf9e04316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc25691a18da056348a5281c0834255317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6dee2f2dbe2621129ca7c88d227c14318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493bdef413910e0a8332c734f005cd1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68659c227fcc1651232db31d1821c948320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ebfd9bfe11817dc18bb88f930a14d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d6ab77f0557787d37a0783267eadc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e28a0eef75985f1747aac1ec9a2499323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97310f9f7653f882f5fb40af0f94797324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f373d0a831de13f48d910f87e501a0d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2422fc8e1ac04e8af58fd19aedcf984326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb48dd235297107f30fa17a1b2d2857327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf4dd768aa04939e76e676d31663d8e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c9e0c2fa24ed3509a4a6aa9205f122329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7778eedff290bbbe8ea03bf3ea9681330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff6427886471bb0d0386148a0feedc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8314d8526290919183174a981b6bad6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9282b74eff7d2a9547612e24f715256a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd816dccc4782e0014f58c980af955e4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa34535e3a2b0dbc18ac9edb1359f25335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee23e7cc601ca745efe118f16813b65336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ece4b439b0ad41f7c1a6520e998b6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68302a4573926ce1f834b2ffea79607b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942da96413bd79e370dca3bab3f419dd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d848f0604fd6092e967b34086008d4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb81bc3cbf9841f431360464bd48f4a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21dc07f04766110cbb8705ed754277342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bcf99b18663e46ae55977244b84637343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca02734b014504c653b83022bcb04c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57426a7187a8fb463777dfd128c37b63345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b251405dda5cac121333908d055d9ca7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b6cd723c4c29e17b33ef66a76f6778347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac81c3380df312da212f0c6487c8b5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51273b45801138415a6e597342cdf45349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045c75bc130340810f099d2122fb5ce350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00a4c3461f017bbea868bb9622202b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa14d0a9e2b1df369392550fe9cae19352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb263bba44d11c6f8f94344ad71aa99353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb4d0967d26188ad62074dfd1c68b4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc07ff96aff74741ef0ec12f9f103a59355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f7045646487cd165d29cb98e0ba01356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d695f910b387f2bbfce9e8fa58be8c5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff3dac4fe1d220530b2c813ed3cf905358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed8da5b03bddb1432e94afca96acca359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7177ccae7790d055a7cc0ed8bddea62d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e54cabcbf1c4c8a64e83976582bb81361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764feccb9e8dbaef32853f0daca565d0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f6e917f2dbb52a30ef215c76a6b00363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdf3f47cff42de9c1fb38878d130122364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe888877ccf5ec368c31399fc857a905365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ef8475042948f59fc565a431f4dcc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd59116beeaf8c5d69825c555869cdeb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d4a868c5fdf8b540426c2d613d4eb3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de75905c454a9234be6a3a4de2a26e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c960d70f5f81a5b28d5fe100b5f05a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc03158d65eb9ae1ebe3fe53d87781371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103a8de76f41d39375b3bc209b863351372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df414cc64b172ed52abbfca6ae763ee373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8f401713b1ea09416f9c9defdbd15374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258c5ccd0c6e22ca7db482d9028f58c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a60e43650e44efd1a2afa27d56de0e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05a1c6f19ecb49a01b1bfae8228025377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ad4097a5a50defb0ecfa9de3abbf0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917de025365a2ed82b6063c1e9ff9213379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d033b745a20695cfaebe01edf0c60583380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c49fe6345a7ec2fc728c5f78d8aac5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c281ca29660d77d4e336fa0165e033de382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de972604fecb7070443e4de47385a4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac3dfabed67af07ee4666526e5a72f3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288c8fbbb71648ec305df83cca399e8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6440dea331698e0d7e9c04d9590847e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a912746e875965202c6c8135abef7c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155c81fb2f1c8600a0256f743f0559f8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f34a7be6980552a2d6f566e462728389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24466858a647ec2cd010e8c6ac07bf6c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc65204484c698326a9e344537da69c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf1756125f39b9796943f1c9de9ff13392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a9abc610a4c531a93f8f937dacad4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be7ad7921ea575ada9ffecf4146600394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc28aa9ad5ad80a8c266e8a37703295e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a6d18499c4b24c5dfd42ca0591b2b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a5201b9c9a547c7658570d3c8b46ec397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f7f54cb92b7371d8858e55192f12ad398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7dddf05a14825177d0d656ff9d994d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77147ba7bb2abac99cee1a8a79c50cf4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42e00c9b18c12e30a77cf872bb730c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed504db50ee6793890455630cb36a54402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd797176a2f484942b7d394e022089403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c25dff66f08f56ebb2bdcfce1ce086e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c606c58558f75760dde1af897433f5c0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd6fe1801a93b772b6ab694d3841ad9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a4286ef7b6957a2daae620ff6055fb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84647d46ef6c49d03ffae25ef354410d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b048af2f2e1d54a9f64fce84d6a88d6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26940a5b4702f2afbe3a368ebc44890c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5704f251c123f24a6fa37dff803e4e88411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f58b4326f1beb6e17c4ddf182a3b35412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507307900b99b2a211a21a3c82fec960413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f23ee20ca90c87fe2612836a5c4999e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6735e13fef06e3530209ba2be47cfac9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb31ab19b308edcf965684da2d94d6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b00b319b33a62aaff8ada03a66f1d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3890d9ba733fc020f79ab37504b6d9d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e581deeee829036ccb98b8ac02c466419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b93d107a5de65de67b3b52f5ae6cc2d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a2f283f4d1f2a3a571cd9a5c3fe230421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d4875df3e53b9d2cfed32ad59a7c6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a52c986c31a6fa4a758ca2cf1c1ea43423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964bab08bd7b4698e156bc4eafe9d717424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54348e478e9ae603ffd591d9787fb41425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5708aad88cadf6186fe83d9f32224c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1147fa8a14ee6884ccd423b42a57889e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c0363391a53e778d4d4e9f7971e8a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4537b9662fe5a5dfe1a2b05bd3b4d1a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d8facfd38e14246e5b0ae8ca15667430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb29b03b84b42fa560609eb87425ae06431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f5c5c67908961062df7eab4882691432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ec3f3e7cedda120444d8c542acec8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf0510576a98278d4af62884ab9f4a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82895a295e62bda3640f84fee0605d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f703d266a926768788b9baa316b50b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80509f95f97e3dc00eb6a678db0a6cb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6645027efab6d0d772db8ae8a0a8508438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b3be96d0b2543e19dbfeb18aa925d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa224de6110be237e735f44267d1aaae440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47297f9d23cf2ae27c0f360c13c36914441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4c78205bc16b8786004538857a6aa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c50af157d8c42a05fea3ba8cf3c57443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e37d6777be9e7abf56e3dcf25a9d36e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c051753d1395fbf241c2c060f9e17445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069a3d0e99a2d6d3ac169b36d3fdfe6e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c28de1431058bf4379599667990af5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d325714733d6ea5b840fd1feaaeacfaa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d829a6a15b33ca411b322a70c65661d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae7f339a07f001e943434f0b26ed9d2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ab4639660ff19ee5fc2fcc42711bd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c3dc27638ae09934a7770ecd97390452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092fdc704273b11ed248dfd94fe12bc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc8e3c41a187d794a9f12f1c7e25120454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b94ea6193f03768084bac619fd4404e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704356549c111d941ca49f6df405d649456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f71a96fe9311f68be099f92af2d5f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c4ae789bf6d9aa348d11a14207990458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70893104a01afc9b00d41dde92e878b8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e7bb8b9236aa16e568c8676ff5dc7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f1ff30dd8f4a9e6bb88b8cbc5fcae6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b5676f63f04c50c7daef6814255b0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692b29b0a544c4fcfce8b832ece9bb8b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cbd17202a23360f9b313b487c46069464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85dcb570db0e71b96b3894822f5ce9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607abbfc278abab1bcd43cd44136a01b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb36b5ba87094401cbf2aa5c64d1bbdd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c55de4c0ec782d3c6d55fb7f89e47a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454128d2c6b6cdc2546ec49a9feb85dc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e26e6b0cd1b3c397598a5ec184793470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8bc0ee5515ee5b8aa02da2b02af2ec471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc01263a306583e974db8f7db7bdcdd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dcc52ae2cfd5764f0a95b01e66490d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44bab25eb5ea36ea32d5771f67e4ae9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f07c8eced99fd46a5f0348f3b4dda6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82157e9f018d12f4bc8e9aa710e6848476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155b2e99c7bbf6bb3f5b0c81abfc0f15477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d718195d53ec82f3e0e92157e2ab6d10478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f59722e434c1cf340219826124f232479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae9f933d0479c911caa70339d4d2075480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37cf0f069d97e6e7fb7804a58d35af5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e32e5b0aa0603a543576e685480a094482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728570904cc5bad3c5a27dc84f43f6a1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782edab79966f5b5ad73e63a46d97c1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d5e1043f8bc42d7dc3e11aa892411485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da55fce89c5bbdb69eed65d43a16b6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c5ac3da777f3809ec3fe7bd39a1c6b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f6859ecbadf9a3315baa2ab165b56488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f1bc798e55a494f420bc88f2e92f09489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490d95e09be6e5f8c19551da7ebed39490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d5025f8a9e7f3f9cfe596c0385839491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed8779260977879ce318097c37ffb4f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0644ffd64b7f3367106b813e62aa7e1d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6266f17691ea9a32d19210aa559a1a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf824caab9a9356eb7830e332ccfa3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0432252c13c3cd3359fd421d1bf11f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d42049a82d0708e0db3e11ae803934d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64903fc433699b2c4bdc7b87b64513bf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff58157b97a2b90edfa551a88fbbdfba499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9a577375a77e76d8fe0a8edce1ee5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb2b19513b86fa43eebf1919ac5846501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb533168514cfc25d3b948c71e1b3d00502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb827fdaa66ade737e5f8f1a15291f3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a01a7702fddf2b209a422b4b1d96c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05801e91a10bfc3d108bb4db6e02d13f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f4197989b17e78d60127295212a79d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fcc784ed4b27a6c8030c81323c537b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1268c595785636ce60518833c44727c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3204680d28fc1887dc255678b323d7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f38bfd1501cb05eb68b53f10b97919e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4287fca5cb89cc1ea3be922594111559511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cea81b95c11b297ba8455697e342c8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a03b8a089f935fd1a3742437706cd2f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ea8f33c9d0609dd3fc717b2cf889f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35def0aa2d169416d08d700feec18cdd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9978f567b554b2cd9fb5d05e90d44067516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed6ea9165fa419fddd2112f802972e9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc694aaf879aa54a0465784cb316a9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd4f7ad96bcc43a945743d56f0d16f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e902e0d7a969aa773f6655fc35c66f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2571fbf195b45d5dfdfdcaf1ffecc577521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454f23686b3788db33d8b2ea0162a62522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59be5fdb711a431c3c2cdbf00280de3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc792db47880890a56507f4e4aa39f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aafc7ec069224892219647592bd0eb6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410dd0709e76dc1e509ffc1ae39a7b1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cfec73bd73be68602fd42043cccbde527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b7a0afd814efb69eb0fd234dc631d0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09445feb77a28d614bfafc7c1d4b0949529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a3322a50301ea7b599f7fc33baaa4e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94232a81f411a958842f28c32b2ad217531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c9335a948b160cd6731d3079fecad532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc19ca77980a3c6a5a764e446bee6c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dddcb7e574c0d035904f1223486539d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0511a191b15bf301f6f555208e5389a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f6b591359c7b5455ddec36292530f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea9c851a4becfd770dabdf40622432e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c8f3d39911a178f2d814d6e723a0af538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e126fb6052cf8fbcf41eff2cb31e1a7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84cd11d1f5234c73e66e5acaccfa693540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044108b3b9e99b66ee374f1ba62d6014541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ef84ee57d3cbaf09785e72ce28de4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e35b40bd21e157e13e22a309a8a01543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f5842cecb159119eb2b483fcfa22b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e10625cefa7d774875b37b3d69923545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d867df93ac34ff37b848d6355e297a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed38b47458c9fea4eee678a153e9b1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e08d30ae97063fcc5f1029f616434548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dbd0532f4e026fefbdd0ece8773559549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2150a549d624db5f47e8bc4e04d55550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a144690dce7b500101184a50afe0e9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c4fa989d8aaed2331da31cb0e2889552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a9ae1fee67438f7234cde3ace294fa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba178330a83de021a55febdde8e8d0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b2852a8adc03a5e0ea7d15d0cdc841555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90109c6bd530304eb2445330a6b65a4b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b30a90f0c8817f222399539971ec3d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391595b67cbe063d2eb90f9378801244558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12891ab80b8460be9a82144c37f7348a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b458a45b7f354df3cfaecdffd8cb9c73560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce2beef1bb01e93abb363184d517982561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd89a3b2789ffad020583d0d2283f81d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711263cd311dd65b272de3edb4de8956563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57c86f646269b5f3bd34c18f8ab0ab564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f5c969f68789f9f480a42193334e98565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed8a69f33d41584d8dcf569a322954566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f04bc516af570326d32bc7b2f95ee7f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5534b9f23d152388de66f4fff4bc76b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38927bd1d5c9c92f8c34e1e31195af18569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2cfb71b2ab29798972ea5a89dc89ae570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d257952e61e54d956813c147da17ff6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e407c8921d916ff36aa02938c1ce7d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843867556a89b39489901fd4679b710d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7d51686ccb82eff139c640c5b92ff574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a12a88d4edb13eb647439ebbc866a00575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd7693eb64d7409008981c2b28671df576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d9d6baa447f5e4c477d4ef022fd52577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e86fa1146636465b33448a33d3dec5c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9921b557d3db2747c74d5ca1061e6c5a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e51b4722910f9e3f5b43323c523b1f5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb478ca6f89b7cccdb0bc5a2663b254581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a873e3e748e472498d9534a2ef3bc295582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc09ca1fcbcd81705a75febf21386bb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df876769f180f3f0cacdd016f3099e2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2899176a21894b3ca13b28f35142c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe121d902b62fcec626b9d1a65ef2d25586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda13ff301ac5814439dfd8132d9408587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443d7a621216626ffbfb18de11e65f2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b06185d737718eb8c24b20d46de6b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df654cc3be283b3da7e3bcaadb809b3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f38fd59b66b300c776564e09937717d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e0fa36aad7737d40252529ae27391592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d4554271ef1730fcd011723adb6a2b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c1f848c5c123bc27e7d6b7f00bcf1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e5848c74d6b09f9cea1398ccc0a69595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecae6cb2bd4e4037f1382ce4914acbe596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c5db0ca4fd18a0e5a765a0b0b9400d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51327fb18a7727a91babd6aa45025456598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9f36ed57cb26bc0f3b87ab44c1f5f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b566a9a016be438f62fb8fe6be5ccdda600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f4037ddf4c2dd3e82bcd89ae52b34601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa6a2fda318738ccad8e32e8d9c053602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21ef8cb73133fd1040d5d987f84860603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25998ce7c6ee7db4c293b1a80eda3a2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d3012b7296e2f87a632f1bf76e4413605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece3a87f9315e4448341024423c997b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba68077db1d6ec7659836ad225b5728607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b8eb8468ebbca0d6125343fb09042608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c5ad823ee4f81ede7953d957eaeb9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0192b377bfd524e2cdd113384f64eae8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ef711c6b16f575acd5c3efb85751d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96119b420b5ebb10ce9a3f729c73c034612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d787f435586f97d52914199f8c9df2c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3e1c34be7ba5443ec11b240216ee6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd62ec26153256be1ccf43d89b02b6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d2e267b88d55020d356f8a2af3d384616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c318b1a8d2497b774ac9ec7bc14811a4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d33c2661fc756b6ea861c86b6165a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c8fbf059b48c1ead0192f47034b87619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c11f41b2468fe3e2d20ba7704a36519620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf2a26b58c476efef84327146d98560621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee890a30714870e474c555f626ae0a1e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5be82782c8773cbc1a1a6e77e21a94623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14bbb3eb85ba08e1005226d1156aa9a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d7e6614ba203ec26b15c4e9e1c644625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990b6268b4c6d2b6eeb92422bb2164e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf3e101490102aa3be0bd4643031ba627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd12db33de9b6a1b193990a0d9c432628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9f37b498b6c0557643019cd5f16c7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6024efb4362945ac1511877a10a7608630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda2a753378433bd96202fa4d3ab9ade631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be3d393f60f269ab36971253960bdc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74e58cd1ee175eec66ad6ca47fc7712633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a2669498dc13e072ce9d684aa03531634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d75255752dd1dd2d96177c5dd292f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a4550dce32a96db86c4183848e8d8b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1719351ab1c5f6a1c7a0711ba5661988637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc0cbbbf3fb8349b68856bd06c3794e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3692668bba5364dfd548d4c89e030aae639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e42a02bc324318beeee7860cd18bf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a24f043e3365ed683f4fe89dc7e33f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ec58f18afaf55140c4e6350451fde642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a128309ebaa90d51379d48c861316f58643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b2b400bf57f145816aed2563d0f971644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e9ec667f809a21418cef9daac6732645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e6153f8b896c25fa699fd95bc9ece7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7f12506338c1883895a0036900827647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a160a7c84d2b0a3fdd8f53a10d3888e4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e0d061f78105c4ba258a900eb9c28649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0bae3ffb74ccdabcfb778e2bb8ae4d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1ed4d021f5d54be97dafac768089e2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ffbe43651beaaa9479998e4605ee42652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb3c4151f385fc19035a46265b76988653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec7f900f13bb3a35d64c2b5faf80f24654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c728902a63c75dcab0968da8a9758655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b2ee78c9d396c7768d00daaf3dcd69656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799288d38b38e6f838221e742c655a4a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274127330de2614215512a192dfadc79658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c2421a86c207e6d16e172726f6a844659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4315069ba928f55e75fa62fbe8e6a2af660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f37a0291d6449e4742a9e39d3305b7e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbfbae7833f5dd3c1d32f380263df42662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd457291ccd60317485fed89c08382d3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2839dec42f03c453692699fe441ac586664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d25abe96986a897f7e94ac49c1b05f3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b246d7e3497decb2ae69d16c884025f1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a2ee266713195b8d5e5afeb8c0c4ef667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de483e4ee3aa8f1b113e8363155871b1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8eb713366fd58241955c2e6935c18f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f90adf7e9b13b8930308ce5a9f3ab3b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d980a4901a84c479ae86199f081fd4b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e01ddf05462ee4bfb7e2bc0804b6d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed52ad7cac374a69ec0aad4452af25c2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd24752b18793d3259745765453e14674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76692797c1a072e10d2a28220d7bd725675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4337c8df70ad6ebaa2fa9972119476fb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa4ae01ac191699b7f6f8261115655677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e83e4bb07df104c1f35178d7ebfe5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f57e3f95c86fc75ab0a8852f4e61ad4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5715bd3d20490859f291504c7a6480e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e43a4fb72bd619988ff51de9f0cec1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97de26dbe57ac9d0bdd7a5b1b6b2ed6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33997619ced8f352231ff0fdf99251d4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a798db8f22b4e8174e9cd590fcd8c4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efae4a5f99fd63e02e170db64e885da685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ffcb8a8a676d613f0d8b4fbbe8dd3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66369ab17c2d30f7422027b93f425b7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ecef32585e843206a0c220c0cb37ec688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a1bc7ce2eb98ec673e47e36676b53689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ebf5984d851303aa38de2c68830e6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d237463ec28a9bc8fc4b496ad586e5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec6efba5ba69ede220b84032370f1c5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb96312518639ad2e1036c3a7b2cdf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1849e4bf487cdf300e42798ce308c5b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b5ce349c5048ef8ea46e291cb4ba75695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28e081fcb8c4575c167563d4fece1e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac281c3caffca6cb28c9e2816e82be8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1949728009289de7ca173e1e0e325433698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de2d5a4357c1540d522b028273d97a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c495edce0cff3444fd90b4f91b845700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f6e333d95cde2ce9361479495f44a0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f88de2f1f02341c6304916e582950702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd55741528fabbba0612f75daeb7e05703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae762d484aa50590fa1a2bff6b896a3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd16c66175c2fd5f65979ce43896772705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df553f2455a3e8a2271883ac057690706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0abb686f55434cdf92ad5c0be518070707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718670456e25445359f888247ab0d76708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1d6e4bea6c0317db0f75715af8814709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5fa57398b5d8f771710a186b85162c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff469f9a9fdaa6c2ecec8a77b24d216711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29a014cfb4d0da3fe14994042cbe5fc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f2541b771ce79bfdfdc42dee094ed713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e398a0a0607ba52d38ac44afb7d172c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b96d5524051b190354f74a50ea25219715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b875c15cd1d29172190534029df5f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15afb195cf1705c1ed315d679f1c645b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f470983db92cac420df61f091d8e35b2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeecfa0d33039338593f396f4631becb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c0d0c7a202017693bd2e965c91dfcd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0465f182024c6fd213a7068ab0df50c2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e0f0a83f3ca2d7cc2097906d02982722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea1f639efcfb84c5e2137e5cb4470e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbbfe68915e48b362b0e7deef563a90724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7323d0ac6a7c316fb3d915826f57b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db122fdee035ac684be23f61730217d3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b817eebec280a2b84cfbc07c30c0e559727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82dd3781c50a6a4df2201fd10805f76728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6f850cd9a5f5333f903ab31a8a922729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399124258a6db104dcfb48d37632a44730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd7ff956967f3a2b8eea5a454cff6a8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c0077b3919d81ceb61e6f5a1ff4c25732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375da20b685261f86cb6ca3616e17156733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e448fb194a517b57b5b6b71f3b1e077734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b1777480aec5985672badcaf8615dd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bde9480a48afa37960a50e5a8c09f21736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a0895e17b5907cee382cea93c6e894737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f724ef6ef0cd7c04770f18ff583b93738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccdd520f439da847d14dc5038b35e8d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d2d33f2acee2047d413eac69b4eb8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d329a1e26a134b89465a6105c0893a5d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03deb5afe5d3a2830d7e8470d40d310742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd941feeec499f827cbf52854d312192743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987167e7b87cfdb1ed010252b865c535744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c58ecbb5c0f4038fa21656cd0cc114745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa1d42248e84c963a4a9875aff08536746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471b87ec5ff98bc3c61426cd7f7f52c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6126f23d20c1edfc9040c11d9bae375d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e6e42e4842af53892193c0c9ea58a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e3f8c00297bf116c4ef077467cce20750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fbaebe3454c3be2f5e92e260f1f219751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ed18cedb92b6ee1647b01a644c38a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11749146307926960d92f6fa3244a9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62823c4654ee430e2ba915a157ff3533754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb7299474c1cbb28349c7d240c3ed83755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb0e9ec103071b7255c908ab7b2d9c5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c661ffbe635f1da8433d39285de5d4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f080cff44257e9f3096c62deeedd637e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d123c61d34b1b88bcf5a717a72b9f916759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1bc32729a519d23d21a85e311ce9f2760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e147a0cc77963a1d7d7a8402b68df3761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de89ce8e8093568a7cadc140cbd78a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ffb5ab13213ce07821fe8fe8b07b8f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1facc42fd8bfffa608ff56649100d89764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0724d88cec2f298fa992d93c246fcfa2765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4276511df31d4a6ed1d5a588f295ba766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99acb9531fc45c3c6ef1b60e9ba40758767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>