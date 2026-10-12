--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ede79cde9356231aee16ecfc41fe271.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a664c24cac52946bffc7681107c04fa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dac6d520182d7176c987158f100e8f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdd179126954aa962110424cdbde7824.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09581e53454b85fb322e23bee42035065.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb3be30c46afa58b405d192f4d96286.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a936bb7891befb90c166c1dedcb317.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32804c810f00b47600c68edda3b7d31f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b43f5f6c507abe708989d83b1124e809.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b2c551a7c245463c8d01719dd5e6a910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197975f42e49f46030228f392de7e7d311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c86f90404cfcab24e6c2045498fc45d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662845ddd41cde48f7ff7d7f2a32cf113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67976193dbe726c9193a92770d0a623c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b23fea163f8cfda1002f37fa64f2615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea03f50f55d20edf2a4301b73daca216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bfc5af735c982a0695ec67b2d46fd717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fcf2a6adcd3d104608579eb3af25fb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2447c7c184ba24da19cc074d002743cd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c4a3bc533ef2d263f21efddac39a020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c482b992a9338980526bd332f40b721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ceec87190e61ab20265c9fc2de01422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b0bb0e8db7121272c9178f2e32be9f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b809a653de21d44d34f1af62712034a724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be4788e6c30fda8d84b668e555cbfb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e8bdba751fb1bdc2fa96171c1b25626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9839db1c3c06ea0422dd2669c3b8b5f627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e6405126f7c845da5f0766097724ca28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e68ebad749a0586f64e52e3d5049e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc3a5689f0e52eeaf36c229cdd85e8330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8424a7c838f93e1dbe522fa1177685e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc67110302d3d7210816a2350c2d56f532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b3e047313abdb65dbbd7758e3af8c833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef83caf86d018862963796a60dac40234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a4bb2c7e605c43bc5b3506ff96b2b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a2a8c09aa2396a90fc3d871778f1e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72efa86ab23f5c34c92ebcbeb9fde8f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f88b79c7c701a3317bf20303d3b2ce38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ad701c92256314914254233a1b99539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727aadde8a99b73897c2ae5632762aab40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fbd2523187484c128db5b2cdb3e12d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b4aeb9514af5400bde59d015a05a042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e42e315ed6dda9d73aa7702c4c2c67343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb3acdcaa9449e8aa33259453e376744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b672c32ea051a08697918a6dd6e522d745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71c2af6faa4f68725efaeaa266234846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0efb468bf4fe82451d054c6ea6e3147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745da4e275333f5147ed9490a841f2648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec3b2579ae87aa8229e5e27a1eb3a6449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e9895ed8ecb5c8033716d5f60ba39350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28ba66778a94b2ae1e3ed5f61731fb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd564bbfddad97c945c6bea912597952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f2d6cfcf8e8ffb50e76dbab063198953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccbcf4464f9cd171e48410fe680d70454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661d8e363f866f1bfa08d4dcca2f918e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a215eb4b6546ceea63732a3b887327e856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d37949f56c329bea6ba4b6f362ac657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653017ea8702c079dab15e48cdb97ae58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031a580be505aa310f4a90bdb22e4ed559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b2a085ef9573e4e7e5954e47c5a8c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a0b33548b23c6ac083b37f15c3977b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d1162a5196cef7bf45e5321d1c49e962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbbf95e983110f958fdefc11e2cf07863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000ed0517814b2af8b0f7e7a9272fba64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c3da42eeead1f7e8b7136860d4b8d765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12821349d45fc55a715e3f61fcc70efe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f439a56a8cbe4684d5de9f52294410eb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b0d22ec6c9a185a11b1cd9f05148468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4093313c8caa5f61dfc8bd1afe1ecfc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b856179cafe72b1201516f3066c35b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e0020dd812dfd23bc3b33ddfc36c271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9808632a38b0438fae617aeda5b03d9672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8348d5df58a50ca9846504dc24c41be573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5010c478ca8139931de0f8a4bb530774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6d008651d3a7a64dfca4c10808fa175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b9935e956e1bd1b3cdf1e717d6fe876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f8fce96d1c8ee17894ebc80c391b277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd035a58e58f83d256ef9e888c2c3178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4159680c85f4eeb93cf4f0665dc77279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6554fb49cc1a1e665a583941a5e739780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ce31840c845033522e5398733080281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c3425e0cf2eebe67856314381527c782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c765adf05d1ac3d4923144cf1331290683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b0fe0ab48ad062d8526732986afbc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295e3786b7128eb09102d37282c751ac85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a71403986c0039aae50a34d43227c486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bdd4ca51a07574b079fed0ebf64a5587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594a3eae98f74104c4db80223f8346688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f838d370d96ddd8857aebcf210d0de7789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab1d97b7f876539ac733629fb2067b590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a33f85ac8877d000e59bc93d405d7091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af85ef42295e2a00bb17a148ef5b543492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e04d23cd2b21f6690c58257288010593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d74affc7cb2545c1868ccc04fbc8594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b662025f6795bf45a705a2766017f0b095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80cb854321efe5d1ad2623769b0610b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d71e8a6dc0e9119b8ea44845d599397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5cdae7d7a992f7929b340e9263eb3998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5649c319ffe30b6ed36688b5e86e4799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e429de2de73a58ca831c4d8bacf39100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f47c26cfe3134a170c0e5cb5eba06c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1fee60ff9e020dc189f482f6c6f506102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcbf5eec58a910ba1de12cae543db33103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b864d098ff943350a4f18daa6f9606104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d41c271231cfa9821274a1d32b2ca105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a93e3f9823d19c10cc895308ca49f79106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80655d0ab9853031209c47b5a7d8e25107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680163c2c0f6b6f76f68f52b0d0d8f53108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b01b7b4d604e48c3c800e569cb9cd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3949b1662a8fe04d3166cdf67039ad7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f69e7dbcf52d783d3c20934f26441a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d7c9951f6e9beecedebf214212849112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cde7faf39d93ff63a656cbf0f9e464113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f84c5468218ac926eee597103ba4a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbfc27e122b37020e7b24fe092ec57c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9963a294a60aa58a4da096f0ad4d6e5c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c35bb2d5585a0504d961a64b752059117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca933458a0e81cf2fb76fc725c163987118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b55da82b5506452c5af677070fa99d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbcca508c2dfe4b5305aee86cc4192b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35707821a8ce26451759c138c3fb8c76121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eaf24e4767fdc66d82a5bd7bb4c94e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62693e64659977b1094ef77464c5a23e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c1986c4cbb0f485ccb227cd7bdf6d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f1c9455709cf7d25ac27627fe6c96125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98abbfd4e002c37035938bcddd75d02126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e1b1a5e4b29e4b34e0a607283c1b9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c33fb9026f37ba93089504891ba0c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac700e4789756d4fa476ec5bbb70cbe8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a8f8b0504e9b64d21a8d1d3c5f6f3f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f341cd8f380cd5824a7c7897abfdb8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a29cd28b3c3e7e697b6e7829459203132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8127c159f7f3c3aed7dcf0a8e7d3b10133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f193861c66091105364127f789a4336134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0612c89d39d464e1b29d1133360ea4a4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ed6d4d1485d73b1853c08f68a8ad4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab35ef813102067b3df770085918e66137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e903c3352b231c5a8319aed5b86d8e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b708ab4dbd20fc690763e1a408fd49139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901df790c75750225f1bac9b76e8200e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf9c975c09a3d4dbae20cfa245aa14141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aea53bacb4a5f1bc56e5b67b73e230142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb68876cb1ce6c3051327e2380d72f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d7733f1d5ee789bd07f621cfd01948144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14808ac3bfc737ba1eeb3cfb2f4b0b4b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e80f940b9813c840e0bdf5a87693e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92027e4abda4ace502e22b69e910849f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d043ff1888e709a071d11556329a31e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb95c324ec571a5c26f238848ad9adb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c494a829bd5a1a611a530efed9e01fcd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d93992e1be30762b22398f81e87c4d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd63cf6615d8450977db34dc0ddd2d1b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15ec093195827903cb3839e1f2287e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8449e869decad58c113bdb9fd2df0334154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b7717eb53af00d284d77e6bddaf30155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab24224352f163f4e1d49d6309487a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e6e307102904b76b69774178aef0c6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d9adc58a05c252bdddefc5a1f9dff9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b69f01a760098d306c4662f816c4222159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f729e856790f7657cebdc2c9ecd1b4d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac95e227f82745af74a99a688c0f4c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3598e303f31f3fa4cc6dfd642449eac0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09749a0c37f2710e0ae59d83466f70de163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe6a56ef6d987fd850b576f54b6650164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5e8da757c97de254cf4ba83d9f5dd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a6c1cd80a19ea699c3d8bb45fab1c0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38276f0871db31f8051dbccd42bf64d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0539cf794cf5712a9a4c2ea9ebea9d1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52939d1fe4a3aa0313ead3162ec45488169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1013b339b39be88e2d88bccb9b8ccdf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798faaebe346ca6e2efce3c25a7867fd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c909ff6cd23539c54dee4d852b454ca7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c750a55f4f7f97a77563ac67c14ea81173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621378265d3ed6ac893f4f258101d5c3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d518a2489638ce7f8e2cc2359ae12a0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfee38be35136df3179c208643cb514176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e78b511542fe15bf4c12414e4e335e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c24e3a8b59d5b556f8730ab62fce47178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd23850baeb97c14fba6ff660b53d7f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b451c6b071e8975a53e2f79ebacd2957180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e00c07b7e0b547b1f71d6a3fafd9d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c53c0918b3f431526cef9dfc21678ae182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a1c88f3b0153aef145545438d2b15183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c5bf590ad00528cd3889f48b32d3be184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90755df6a1452cb2ee9ac916a80afa02185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e45c05f4623fb7399a401cc95574f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef74914efa1919c5656a066495922df8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d45285ee6b5c43136b72e4581ff943188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75969ccf280daa32e815575330cd978189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f128c495a10fe0982157826019993190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ceaae45a9c25c10130367bf7fafdf3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea0f202b1af60203ab099456e9d4a36192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8441293fa62648b30a0e2f59e67157193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e2f010d18146d83a73d72ae64a6b3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d9a9417b7744d16a89b9eb2f6b06c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc089ba82c06ed075e02d3cd782134196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c375e30660b16c9c81a001549de83eb5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799938fb074738ebe39541919187c52a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b967cd5b82db624ef17f91090af670e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1960672647ad200d88677a34b79509d7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b10d2e66237fb15480d86e413921c8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d80305dd14b87f74c0cb670b930592202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400932f404c5bb2289927c136e43fefa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e6d02cad41b496826087a4c35cac4d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787f27f521a39807cc2842f8006ff1e8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12741b314af489f11ae1e1c628048fc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cab08711d528131f88ffab5fc32281207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6e43694813dcd490d0d3cbda87ee10208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2478879b0e5d5dd55897888a5f87761209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b69f23c8d6e4d467a11338960d8174210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19900bf05587e33fc6f37d007e30c830211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87999d0d6a68f6832be4d1bdf7e8510f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea5ea79d6897e602c5115547715a78213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3178fd60cf177c82b1b191649dd1ed3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ffad0430d7e14d3ae87887bb33e9a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f1766b32bb16048c6d1317158ad56216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc71bc34b8105414ab5f78bfb4985d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008fe2370a5dc478ecc6186c23b4f60e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca6e7423daef42ab6c36b6efdf88246219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7149fecdd7bf4fe1e00a5efaa9b49db3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6cda39fbdc944a633b56d2665f8217221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd979f616bbf67b8064accf967e2b5e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faedee5aa4c619ed9b47f5cdc01c0f5e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1747b7cb0f761b53f1a9d0b0c4de79224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54374221339dcf53e78c1d5639314820225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123aa980c06dd5b24cf332bc8fef48fc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b5472f80b51c4ffbf849476427c474227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ddebcbbe9d3cf552f77fb4e4ab7d2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d83672dcbbaae0bc499535ec33da7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead37794d38ca311867127086b8a040b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda2b8c38e6723b1a20d78ccf5a9c86a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baaf62df2b6db335bbf9ec9994587de232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb528bd26ad01be1d3434746e11932233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3bc3e0ecd3fa43f45cda1cf9451cb5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943302b42d9331972093dc2d8e55cf0e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384f178744c079014f439075c3bf8b0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f00bf0a7fb9082ae3150403b3b276237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a62cde9d97bdd1f5e096edfb7f6dd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a7def439f2096cee942961b7fd36f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6846a9f9e7455ecc2230e5a0772b3b1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f807bb8c9c50702fe8a599705c9c2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f04e038cab16621040566ef130b3ec242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c21fd7f4535c5c256b3be875e546b42243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb19b01ac1b2c42d4f13057aa04e0d4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea4b1665dd1d6125e5cc81fddcaa7e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c793675d59a3b93d22a6d1bbbb5c74f5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f047c14834a4de21ef20990109525e2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f8488d87034707ab9c6f1bfc9bb1b7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2550d84417d29f57497df944912aaff9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a3c70fa0428bd418d1ebc14b7f1ab250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b809b5a0169b647b8cd107502fedc8a5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669065e7aa536b56e4948318402fdaa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fbea9e9287a61354e960a976a81db2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ffd75ac7691e75c9767dd2ec593835254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9142259a98c7ccca0caacd36ef017d81255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9056f0835fa15c6d77345f0c2cb60178256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ebf8b3ef0db2e2bddd4a6aa317340257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aaa0f8d50b06ad96a5e620674aa79f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef7eb5474e5e806c5189b008cc15539259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e17238a431c8719a5a4ad1ce1a1a2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea90fb4aa5dff325ff6a52277d56eab2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f5a8203aecd383b8bb206cc84118d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a57c561852317cb1e8cd72bb2fa694263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ebf7e72b521743c95f31a0cfccf42264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d196b7e84b3942738c1fe75ff50f07f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e255509bb04719954b4c77cda208fd4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6267ff038a16a6a74dc905ff179d49267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c25943b40ebfb5d38bc0350e55481c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d41675115e47bf007e443a39aedec269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ce5b0f350855bf97a56c6fe96c903270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ced2dcd91dcd7341a1831ecbc01cc5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e47ac668dfa1bfc43189a713478b2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e889d90730af53d138ef3979a3cd9f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d90e3cd1978bf8d9d50ce18f5767ea3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea12b5c5370aeb6e75b30b37411dd5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c270c053f28aa46f3bea080d15907276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7194419dec8b791ec6115d8f375f42277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f336cff3d0b3eecd034c102dc4b13c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e1a12afd37c87dcb45e3c47e959a39279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1342f9cf643256c5d3beb070c378b6d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e9f3dd9f20beba36e1ab89948dd84a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6005288eb2e8a862e59eb89ffdb601282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcdfd7b2a9cf4dcda20a701793dffb2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f90c64aa140e29445ed3bfc7f3bae4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de60ba7384d47673edabd99c2ed432e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0b79ddef4504688c043792c14a91c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b28e550deda537fd0ca4a2bff4330287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db36481ad998bbe2795c6884545e2e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4120354da799f39b7e17da9bd4eab1ad289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712640b6e870fd9d4614cff30f49a47e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb0a620725aa20d39bfd7bc04cf4fe291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b7b8c9314192ed46298fe3b6b79169292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6419f2b42266acd7b2e66d6aaa87e87b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dda0b70abf3bf4c5a9face5c4b5e8e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc3311f15b110872f279896a1aafbf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a94a8e7816e21f170a81cfac7c53a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612267540795f439f872f10608c36615297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2429b69ec60f8f4977ea4466a8bbce1f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e3756fdb0d74dd479daa2c5f31cab299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa20c5880146236ec1d8646b561cc1c4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743ac4a18f5013cd50bc7c2c346cfbc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d6dc441a640fca62618e26dd3ed008302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b4ceabe57a5271f1718b286cc170b9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1947f3708e890da782dbecf945a863e8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0be3163bc19c441493b7b0b426d318305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e606f2aa5c69fbb6e4886d4ca1c88306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceca4281e8e45c24dbc1fb7157e5fd31307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd81a3dfb415172ccb23c29c5b6bcd7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa4d2f6d9b486fc519855f820e0c1f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64139e344cee068f8dc562931748006310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530726f89d62f4c555228a4e4b3d4404311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e497f1228b15927c27e5d54ee334d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8c6e76364f231adf6260c1b333fb41313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2459778d41feb7a1cf57b29011f8d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91568c4004466971ee1f553c1907c2a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4922490043cb89d8099419e99efda61d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31101617eddcf48472d7f8dacbebea8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad14903ab45953fb596b04d874cd2bb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a83014b3deef1f369ca3cde23c58292319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae705f8e1a2c7abd96b972ea9a62b91b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89873194e51b89b1d31852c30c2ff248321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215dc0a0ea6fea281b5e9ea73e908f2e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d84e9fc19703d5ccc6417850e9a230e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257dd539c59949ad0a164888a0a15ab324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac26cc09f963d592fbe3597716a29c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77f2c20132b1116f9976c17ba39ddb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f0e4dec7a480b09e043cbdedb1617a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c4d40c105ddd50f829aece97052a8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d187feb8f7b1f08d9684c5c65f750a4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa5762d170595f6193a966f62711a2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e6af8cebdb89e2b7b0e3c551331e92331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df53a69899588ccb896da9ec07d84c1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50992d31d68d1aa49063c95bd1752c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c136db612091fb98ba08516c2c4c3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5867a8a566a3c3ddc54c5619239d183335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee3ac2d2c466ac3aa744dd63f2e6a2f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb955adfa1d92fe4dd5756be74f2e67337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a83f57af3d28a777d004d40610edfd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c526004522a5d3263dcdc39c60665eb3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d73eb6cbd9e4a4b44c83744bf7c18340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7708120cd35511b71808f677ce6cf50d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac679b08ca1635b837a08ccae51f43342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd11d3f23da4351b82a4f26692736558343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7385fccf911936501c8562c2606a673c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b5cf8aabd8eecb6a193cce236f586345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab9cda9a9328264e059d4a4a4e9bd4d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43728b76bba2a7ffb3e0c12910dff90f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec6e803dd8f8c7b56f696546e6d94fd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72bc9cae33d72e2a48f7ffdf3a6965349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd121e168e3c664dec92ae34a2ab1c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b75201b5d45e5190635fc3a74e2357351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bddd46177939f89695eb8589952aca4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001fcba8f118a3d0cea355977280b349353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f12fc6eac688bd1e2e82411a69cf0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209349c61242c9676f8d3f92e0a773e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bae5d18bc544856dcdd5ded53b4f9e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5611dd0a503799b6d4b3e967daadaae357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6aa257949dfb2ad5eae02ec60b4fb7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443aa8fc3368d7ead49ef9a69e04647359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa49e9b4f5b816a999a5b4638463ed360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da2452f7df588e744fcf74ad538f711361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec687f0d84cd84a2acdbb36d646404362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5f74ecd80bd09f8bf816a78afcce8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332bf6844a7962959e0346ef28c47782364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e04f1345d858f8160f3c898fcc3ad8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ecf73b49f1a54f1187abba8b391b29366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619b8bce4c101479d0396ef0839825d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c2e2d504d7ddef940531deaa318f90368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af69e91d3ec55c9bbb889ccd03cbbb8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb07239804ab948994e1482416d97aa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56730d455334ce7a44e8f03c14de30d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489aaa489db8a6b785964181d0ab96eb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf9011ed7190adc7b78caf76efd071373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b16b819841610c5b805ba61bb2842374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76582c35336268c827ac17f37741a43375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c873db88a1b278aad3ce8f873f1de376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e60e91ead8b7e3759c43fc187606f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba9d53b70023af04331812846af6b57378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101d68e43aa90c3d3660d3262fe0962379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ad1a6382547a9573a235019300d87380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f7dd1edf2b97041dec5754537058ac381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12835066609524fe41ac44d30f4d9c5e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8ca1d1f99ada90c143a22b5b1e2b0c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6175d305f8d815094be17a1c0d68fef384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5436164cc1f27db13b45b59188f05385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a32db920a5af40d698d03126fcb45e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7490ce424a9a543cd6071b1536ac3e8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b4e41a65dc03547b66fa463e30e29388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450766a1c84a1b0cb4ac0fe7a15c4ee7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f045762afd34fe356a922a2c18e7c9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8056bcaa322805e3e57c5c973531d3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd45d3baa3d1baff3c84a186efcf9cc9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce937dab469249be7c7bb571d222d03393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f0afc0381a0088bcf28faab6f4175394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b9933ee4c5bd44299cb49598bd46da395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43afdbf501a2db0e2a15376a4acbc3c8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e11ed3b5cfdd16f3e6bfb46aa5539397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93887daafa029787f7199aa838dc2b2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd075cdcc505fc6384130ec5858bcb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d331a2a564bbb633d4f020cad44fd9f1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541bde9b637825c4ca02a9510def7a4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb55fc7ecf487141828e88beb590252f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247eec0c62ca7121cac99035790c7b60403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38502ba0754a63a48ccb25a2b9d05aea404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c961c71adf97fdaeb5637e202d278dee405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e227edf5279e0f9a1a05c4f6a99f36c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcfc21cc1c5302a1bcbab975ee58dcb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c2e668b9c67974f78af250eaa647b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d2d623aa601aa1421263906a96fc97409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971983596aeee545f82baf28fbd81e88410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de649eb38b4ff3790157d6bd892cdd31411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c99e2a26dd06ca090a805fe248d3510412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e747e38b60a9a6e284fc36c1186b0609413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ae6dab564f497e4a7ba0f1cc1057b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cbf8061bc7f6d414f83f9b47eace71415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8eece728e19865f26386669bc24bd1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c7f926c5babdd57f4863ad95d1ab2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf72649ea2f132d6847633cfca463c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab1d22b116a9699a31268971cce107419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257598294876ce8d36ab2d6477866516420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e11dd1ea8e639f71676ee2e78c227421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3601226e4212c5d9cb867d66f98ae29b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed6ba821b30f638f1a111b444a00ec1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ffe1f0673780f4d803712d4d390459424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76444e22a6150cb9b2c79a551c0ec124425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48acd5f02730bf7209313e1037ca1f9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6321dbfed8110cf0e08470ecd004818427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61eacd0d7f20981addb75b27a697162428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e5d2d46e3f21afc58c28b41ecab7f7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512babf344840cd05a3156e514cccb3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea7bf8f9faca3b17ce117444fd93ef431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656635f1b05b8fb0b519dc76f9b034b8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45a9e556759ff7ca4f49b86f7c295a3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd6c559bb4050a2a3f0c07222ea3074434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c591869db920366a4ddf58f9f38ec536435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5890da74aba9095dd1690df4505200f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849b821096df0851afeb2e5735a5ca6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd88903227982fbaf3f1544bf34546438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e312a1ca460aa31cbc29cfea2de25f1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab31e19e22455cd4088df52c3db6f132440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d5024708deaa06f238a000e5c50aa441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bcc5c82eafa37fe21131ce2c4c1575442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e18a1c7dcbf0bc3891e08bfcdf0ad49443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75b6955dd8b4a919cb7200e32c96fd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e2c8fc027fc115575b4b2f7055020c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac89f757b13f8b19cb5acdb0876e7d2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fc215b40114d8b1271ed6ac9c6d256447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d746469582c9bc5e74f2b43a76e03448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b393273dbb8397de83cad20dd2153c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd0b7edce9127a154d384e9d99ff166450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760beb2264c30a1063f91f3a36ea52b0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d15afefa6ac7b63b417d0c23d2eea452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5771c967c43711a493dd3c662b5ab9e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca05f4e08c571f4070b622ba2baf42454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85e631de6da70d1275704be686a1c2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d855f72d0e4a8ad98e0a1fa3b7c04456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3468aa3ed9d23e57a65e04b52f2ec78457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc723e19932a5dcae12b3c9972e8c882458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a3742e770f2190a62d0f667d3e22b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f0b884e16b5bf2fbef5cdc50066f91460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20febc77ceb8827db4d8ce6823065be9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e0b1d7de9245251f1f340cd467a50462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8a4b5ac4fca486e00dee6f11cd30fd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0998ed4ba9d9ec3580612e307804ec464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9062b762235d47930c64a375acf8afd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d08171361ae2fa3f01f09872e34c97466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30279f29a6f0ea68d7e1ab3b3175caa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f97b02c2a807529e86dc06df356b95468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84178b6bde5c11d666ccf4fd86fa5591469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81593ad0aec4e980dcd0465b51e1aba470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3449bda3d422da07cc0c40b477ca2f1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83bfbb5af7c6a8a435c3eefa84899d1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa186b97bfea126a82da0929cc3290473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f644cb6948053b29f1b4e4197d81b2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb8f225c6f72d82c073a6ead5989ca475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba04b9d715df152d09b89e8ce2c29429476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b4ce442d0e7642bbfae15e19abe30477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e970d40bc6e80bbc490f3ba1339c405478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673114e0c7160af3544d05ab58f590ff479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b3d662d1d22774204477b1a37a955480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1941a5d870d5905194b2be57ff5104f2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c92ad9836088b70a0e1414026ffc768482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85361dc96b60fbb5cd5aa8c766033fc1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a0bc7383e966933b0334fad7546653484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff81e17866578189fa083d29dd3d4b7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ed417c1b61fed0a6f4da678e3163a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9065b61dba11623370d68bfe9b8143b5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba984dc504d337ba19c1493d9be90be1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ca2c1c6d88aa05bd0a6e8fa6b2ffd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea814ecc7967f1466471b3cc66a69d6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1875a60fc52fa769df63bc31a5dfba4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c019bd9fc820ebe61908987374b78fc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a12415e945a048217ee13a036035a9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba299aa2d9bda3bdff7909da99e57baf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43848b0031954144081b3fde05c9ec8a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc86ed0f485998a77a2f7d4b3030f7c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391baa8b5ba9f317009f2c793de56bb2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18bb62f5e93e0d879bac5ab85dbe7eb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd36c3cc90a737f5469c2365807900499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5316d551efafd6201aee5d1c02ea2765500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf7c3350b88d9f07428630d8d43750501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6993aac08f711a6937ae39045cb98359502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84731a36bf9423686c407f815eed9a2f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3451f5500e2f04e8e1938aa2bec8fb1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4743a9edcc4d676f46d6a592f0e91a73505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a955cd36621df66b5beb308ee018a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6055e6edc8e5fbf4580c58f65e9532f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91627738805fe173b1145e5aec00e81b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea8d5fa7d8da93a601b7642dff2ccf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec0a1d648ba46510a54a4a55f9db675510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e5f3a520b78f4780011b3b8244cb9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79052f881e6000da2c6ccbcb5d9e02512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c143d206f5f592e3ecb1e9be15a99c9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438be46919237b77b2b6c5adaedbe7d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c96bdca45fac122452f5e084a3088515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1c79ed65c50c34bc41a1189ea916d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd68c16e4847eecd8a46a0a8c80c810517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a408dda345ccf35272a4e92eb7ef156518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb85b03dbab811945dc482a00eef38519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299cb6e5dafa7c4edce09d7714ef0a57520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab500a3e7dcbcd78baf9dadc85cf27f5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c407ce0e1e14e49e0cae59b598d8d79522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb2acf0f429014d343ec32ca94e0db523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef489db0c22001a10fc28d07fc044835524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf6b7089916da0660e249966076df6c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7356a3049e827cf835e40031d3f10fc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef285af6b4fcc6aa37bea91d93f3010527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ac75e12bad862aa7e11bdb6b4a821528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37080b24fe5ea3d82755a27ca1bf0f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d9a76ce16e8e3a4d3e63edb88d1d4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec893745b742727797775ee6e66f9064531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f680463f30068eaed847aeb86ce2e2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a50b2ee15adf9286cd126d70f4766533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad836b6480ca65348036982947879d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69075fa9aa55298d219ffeae0df849d6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad806c0a44e3d1cba9b23df81d7927536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d9de927118ffcf34eb7e5efa93945537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77bd79b2766eda5e64e73d24c52a30538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0616460983635bd42cd2ef1c2ce9155539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf8e440a9d36c3fd794cad3c59d8aa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c04a023be100c7bac8d48c215a82e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b29fcd6af4f6cabd36dc705bf29c1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdbecb513d244bd5103b84368e28a90543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d089882afcb899b5e9840b5df84417a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6fd1c9fc80bc8dc748eff294e6b620545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3e8bc0275bf171baf1019f884e352546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d943b3b470294db73600b832a90be547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1257f10d853512e82f65c1aa73c3e6bd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a651032317ac48af547d831e04b4f71c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa3880659fb1da5acd1559646a2bea4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb408ccdec597a22e98e5075625fb346551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a16b961232fec15797380903f3bcd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e3cfda339b3ad0ba22496d8c8d4d5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b77096c9c6db2cc95802c98b725a2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9757f12d62eb8301611c1063e08ddf4a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9014639fe18d6df101e2941b8200b003556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2963403727c9a774bce3db53cba99907557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13778e4a21ef1f3ff49a088ea063316e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d616093cc0b437eeacdd8697ab79fe559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b27cbe378e908fd3cdf055109da3312560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb508214380aded8b9304700bad30f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0163add9939314f33f11e78165718495562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa806f1b303b30a6091fbb5eb73ee38563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad9b9b7ec36f267d2e48bb7dfe3ea7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837a20f8c81179489fd9557a15a6ea0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5433a8924bc05eb9a3a2a9ab5ac230566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a5c0db9a23a2e11a5082e9c8052da567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd70e965c9fb55b64affb070dfc7952568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b7c9d6f9ef62cc3245ff42fc14c63569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d0ca853a705c5ffad1cca2ae7a820570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e556b36cb9395c2be9d32a8cb2e72bb5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaddd345d9f08558ce058a78ecd29b8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470a608d38ccf2c337b2f8cb87993d1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f84a633a424bbcec5a80c20537fbcd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a949f51311d9108af3535a189cf9332575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f9c66abb38539c0f968e6df90b075576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5305d35f27943ef61f54c955b5516e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1413a4c2e18d257ebf38f3fd9b72b7b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ababa1e422948f978746dea63716a6d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ce2b54b12dbf351b001c16d45bd0e3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ff6a5aa0272f8ff653c09a6df06ac581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e3826af32e13c9a00f5c50c6478f4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e086ad49361a950c81856e875c7d1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f881eeef0ec25cc055b16e67ca2fd7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc5b781bedcfa621f14f2e51b417d2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd7b9104eccf4cc6ced454092d2b97586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d857e6a9b68ff473b5556f64bc087f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29abb78ab03e7726e38cf650a45715588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ae04412f363487f1c5ccf1a282a11589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b00b82f5ea409d3e3fb0d42e31b67b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a6c89afba50f7f2d7343a002c6a35591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504e4f0927b91c6f7cf2ba6bdc860c1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436181c29cadb826860ea82696cd7949593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894925e07bc1e798160a0b627de21d60594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb606038a030ec842f7b80088170d5bb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9fb2f94522a1e4a7e7d788fddec37596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa1028a9721c3b3195a3c4863dd34bd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c8aae3280819bddaca6432bd89eb2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b3279f17c7d23523435d5b759d8b6e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ef2229098cb29c48e6058034142ee600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc690e999a5f0727fef6f0f218e6eb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da960b1e43a376bbd64d3a465b725a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25cf38454620799dbe35e43e990227603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d8ec4fdd1f586d399b4dd69e517c64604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68852afc06dced6dec579014956c43ef605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be5d5efa903a9d321c9a3b7f565e3b3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318ab257d83f126dab382d7b634a091607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d1657002afdef4f90da8b28f247adc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92148e9aca1374f1e3f238eb13d2ade6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c73c9911203de4909b895178914d0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82bc4bf24d48b96ebe73fd02a9bf60f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea5966696daa1addc251afcd9ea6306612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bdd225973dc31c691951514d995339613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93585bb3440ed692bae6a6d4e61ffba2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8331e9fffd79f6de806da5cb86932fdf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7637cc1568f94c6c1a8281f53f2e675616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67261692d485e1ccaba6298eda399075617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf20fa55f77ca3dc8d72d641ad7ba212618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9792f53daceb849e04515c06a717447619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d16a796b5c523a7704c0a52ff8237f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca8d6fe5946764c5ba60f4b73c0d97621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8d940e748d10c1d10cb95983a3e11d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd3978f4cc2415a598a201185cfe3c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df60430fe7a14f306fddf7d13e5171a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d558347d5c68bdeb9e6e1721c7fdd46625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b685551f7836a51a0816c391ebaa70d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539ae407a7662c25c86ce0571e5ce80d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80f14a09efee8e233858fa4ead6501628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a828c514f3368c44555c488d71991b0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0042920ab7206f03c5456320da9115b2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4142c1478324978bef598b1f1d1950631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b142f0061997bfdf24160b6081c8668632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eed524ae1a1c551e48fb51afd7c8da633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768237e8031010d7a2f49f8ff498cdc3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49614eac335dceb740f2efa1ffa98b8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc37132a468be517ce8941e22b8846b4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cbd9093a21cc350e5bf2a322ef3cc9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a19bf7ede3aa2f327434887af1f2df638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdae6cc78811a30cf0ac2f60cbb2a7a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67725cee97f1238a2c288da750a965a9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe30484ccb8f727a46ddaf1a5498664b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ea7ee9471a0046443853c4e201361642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c64ecab2783db5dd5e2e7c06d63952643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2fd4b05636fd4d55baed5b259522d1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e29d1d2e96a1fa5551995cbccf7dc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac0c3db407abe875b2aa8fdb9af3773646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5864839705eca0968457ee60a77893647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39802b45f9454a9406b934d59e91dfbf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63705585f1115b93b945b1daa7c64cbf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb00bd03bb63fd7806f3edd7d10f60c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c74f0500a0380967eeca7d926544db3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afebef1ae05d0fcff8e0b50a9953dc04652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dcb2d29a7f0f1d8283f334f8700b6a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac039fc043a1bbd1d53e0bcb8ebbd67654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3482797c0272cafda87bd0a7d3b73f1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e68abc8b87dd81b4a3cb2424f988d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aadb3c3a6b0f7f9591b9989263a811657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d04f08c77c0a522aa832a27d101833658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722bfc41db1ce021df64b18891a74a63659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d285a4e5a8453be75ef53dfa123c91a9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f1d851b4e45288f1f8a543b3ec632661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2922aaa0e7e117824043b9b75379494662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4346be35147b7adb4da417264c8066663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c004f65c9638ee0556cdaf8381439b8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971f9dabed966b97d624a374a7782b3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e02f6433d46fcd38c5fc4e9c31b3d0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b9945b453af5f6ed8fc1ffd2ff002667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88916c1e4e10814387ea0c64082a3ea4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c94b341901a6f62e515b0c9239a8f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ce1e848e4836bcc0a71402a2b0c74670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a0cae3f27cc14be213916b218de18671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b01613eff96cf70a82c277c339690c3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e73eea9e8ff504ef875c3f4e44cf36673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9252cd2f3eda0e94d78a36624f3f2274674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f5e522f0da82852be776235211b13675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c26f6fa4c4cca9ffa6a8d5787b498d9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3109125e30b696f45db5307a6942180f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7433509172cca3f89bc0943b68970d73678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52abd675fb7f46fb02619ddb26fcc502679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9992d28322b8194101120b20c3a6c6f6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6753997fefa4684c1343ef7073258e61681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca19d70202322ae0814bb10c49748f2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e0a1715e53aa051d2fd966f167127d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c7aafd9cf7ba670a0de8372a0488b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea79f05ffaed250cfbd44e92df0d4083685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda603ab21b9643d944d8c9be9128030686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc4ca6becc5602ad3827284c342514687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162a85d22cf7fc734b68b7e1f1e6f6b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e39c94fab4185595a61fe221d2bcb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1276bdd8754ecc9fb93e7f16aeef5ef690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef42ba53b61effcc7c93aa890a329bb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d09f6ea6938726ec4d1a45b6469eb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b211973a6f27e56e29efc6aaaeab42d9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa717a4c94a0d63471aa916dd7fb45694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18168995c009f160f441cc6d095bd74695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a7f765e978182ef5a5f5f6d0a209f7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e316dde6fe6c2a960dfe8e74fd6c1c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917f44df6be06e328b559d31e75af82698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35ee007577fc2edf1afa89792c1bf47699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d089a8ff94e12c86ffcfc9fee74697700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0488f6ae4018567a1af6ee778bbc2c9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22398e91e52727d35dbcbec6adfbb182702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc053556beaf18b2b9f77883435012703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5eb8586d32ec1367b59c1276068fd6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbabbf94119fc1c6b6f34c02ca6d9b4b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278866ec14b4af7252a5fb2322cba4f4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a3606de2dd4327513db26eb064a3d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e03c229d8739cce3d92406e6d03630708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94126fa7ffc6fa632bf2fe02368da28b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2cf34b71d059380e541ac93310dd43710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d4c6f0125be25794181ad1db4f32a5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca879decce750be8b9243b25b1d5a0e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db4fb134bb87bf7160e868b4c579a23713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555aa4612bc076c4dbf2f7beeb1d866a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e977606c471de5bdc03557a6d557f8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060e91854e1b5dd21d514ab3c493102716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f48f54a3360f577688a648e9032337b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d69a8cc176a264fdad1ddc255ad951718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ccdc233fc25b89b88bc5a65e6aad1c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c76de441b3af077c8f0c2d2b9b55cb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17c9ca10916552730236784f409b8f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f56abf550b4b37b16bffdca424ba04722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4041924f6719128cfdbaa526e7b90ca4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdeaeabce1fd4fc6fb692c611b0c023724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f746cb5bd126258e57c7ee400f2f358b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc5c44a7114a7a7442d4d0912571f8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3514ec40e7ed6ab493ac84012419849a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f89969305df295b8a719b1501e6d9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886f3a7e7afed90f89712fc1471e56b1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7253c512d04d89d4e1093d2e65c5c522730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada16386dd7a5f9bbe346da33b0c4c0c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f1dc1049642b34ea4f87a113e38d3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3013c84cc1c730a7cce667b0e93262b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af73831243bb7e8b9d8f3edd23cb187734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b037b60c033d388ee0bb7103bf3e26735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb58132f530f7c5face264c0fd6c6d9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da44eaada5a29c3c9433c654b9bf979b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740159b5c6b9a55d3a4ee9f1b5cda211738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0352e1b8bcadf3244a0b50a4ea14c9ad739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf20061fce7014f03c7ff9f84010f3d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8831f9707d99d83cef7524bede6c6679741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf3f967aa687cc2d9498f5b5dde065742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea58fdd835197aaf959a4839ade170e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c88bc6c179074ca136a27c2498d441b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c9df411e7fc84c04a7cb0fd16b1608745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c821446164708ad65d64e955a1310746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f875af16a8eefbef6e190a28b792ed31747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f3adbac0122d19c32b83aeaecbeba4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7f1b4a283b1feb7ac814122bcc03e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a7e716363a844157c1e712867bbd4e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2329f55c480512fdc60fce1c36d69f8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf5c87dee8bcba1f24beee0d388944752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eca9c74706c04ac1bfe43036cb5fe6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d3908db393a326b4e4ff1d08632cff754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef66e1eb962851011c92531a23c437b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c932a85606b822b825abda1b96c9ad9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d354a42c27a9e0f69dbe2e08c76f0795757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e3b160153175bad51b75fdfa6ccb2c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df644ef55a0abd126658eba32be463d7759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45062c81f19778dd4fb4cd36cde69601760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e653b5a72888635312320df2bdfeb761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7244c17e2fc88f5854c501266753e86762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89009b063bff67213e0aac16b7283c18763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a806c2b108c210920d6bf6a781a2e8764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac3a52894ac65559ec9b96a750e81da765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88797b770f4a12ad3de83b3f5400da8766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c78098d3064f5ba7dac319a245ff4c767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff3ac897cd5cefcd51036ed469f8729768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785f739f39c8bee4237b0ae0a9c4442769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7835dc73d924fe945f7b811f304b415770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80cbd879117e993018c53d3f9884a5d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b21363b8117753ec1830cd2dab7c6772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c72354a30c291630d62e931ad8149773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e2556273a72760ff4d3fb817100076774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d7d806c5b58c673e0c26177cd3c8a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef4e3ed015d763e24cf6a05f9fe3b5776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e014150f3855afbb8c16fdb1d51fa777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0437c898e0f75b08f9d6efa3764a94fd778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06eb0d09c303e6ca3fac2b72b65210f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc6a4281829ac827a05094b7ad40da6780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d67f496c46c08a561a4cb19854732b781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963c0587fd4ff1752eb760dc2174426782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db1c7bf704ba7af772fea32df2c7af783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6211e73ba9285a66d048f2abd148d784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4480731ee9c3ba32fca51532b85c88c6785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a5bff07fcb4fe250a36341e8cb593786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1dab9ca71364d4a843bf60df8d5d5787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ce08dd35efb19bcbd057c23d1a2d2788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb8d21ef1476bbe9697e0c2a7838c5789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02adee8ae67570a3d386ff91e760ca48790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48576e36b9ea0848cd710f5a67b931e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba404a5ee8b8dc8611601eb21efa0e8792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309883a66ce0c6040ed5b7a8ab59c5fa793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f965d05adb271abc470d1039d8138a78794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90325f044b755ab211dbeaf47d6cff61795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a33f3c70a1bfc261a45aad4ec80e1c796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e8384947e25d521507297da92f983797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa8eba32a0d5736d9e5f813614418ef798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb2337d688a87238a7798c16c39000799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ba59ff40f2a225e6811e19b77d526800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c8f5a54e8f9f20bfcad9575b0a43a4801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c4d41541e08b8c6ee10d98cae26315802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c32266700595d3129aa671a38eed2c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb6c901d7fb4dc43670fb8fc8932a0804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402d48df885e13ac989d5a12a306d121805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59416ec8ff66b48e5484089a75f02b2a806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89811af134d5c3f1d691a68fdb6283af807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb73b2f5b7b112f70b85431de985fd3808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7003d2bc58b031707fd833876b9cff809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0053afed8c4002cffb650e6452fe45f5810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246bc4d1a26df89b3fbe4b1ec8be9e8b811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec7cd984fb9b5ed6e795964c354edb812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a19b27e28785076a03c420d37dbf9b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca034aff9c40e13cdc962653f0d70f4d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cf1f5eaed620305a957da8ab4f6f74815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a95582325a87777d22eb31663202b816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1037896512a24ec16446db24178a7817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e2d059ac24317f110f320eb859e51818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff08b2c2d9e8ec0c631e87f7d695c6e819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde08b985b61e207ac215c582fd4ea5820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea113d5092ffd0b40b411af230abc3f6821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f1dc17ac69867872400c1127a1d42c822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d25f3f32e20144b09ab81df80622fd823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdafa60b7c9ebb40f86334739355e8bb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3402f4bd4204e0cf981ded15cb1142b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef6055504f38f9e05d0111dec8e30ff3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4977353adae4720fc529fe02b260a9904.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064a831853b4c6a1e3de96faf8e39415.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fa63d146a26fa305aed2f389c132e06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d74648879c1c43790432036f416452c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ef9440cebe5e9b89fbabf4e7a32e18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a6241f74dceb958b2cd5148d9914609.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700f5aa0f8ae183ec175878f4684f3010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df4a7283670a98a3df02871c1d5b1011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7eac88cfff78a8326ef62eae7db57e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901281352ae5e1a4a313ffb073f2962113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ae65d075281ac4926bdb7472f705414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62caddf5985f234206fe3dcfb3696d2315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00802ac219d75838a939b6474c9faad16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb66fe929809a43665048e4213299b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b557695acf296ebeab71405c6bd222d118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421a40e7f6d21e973243e0d5490b3eb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7600d8a8b456f8fa180b5da0e2b2120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc872b4518e04ae9a15147628c379921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e710001be1cc9935600d749926abac0a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f1da03cf5c24d8d44a1ed525bacd2923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062035bfe88ebf6363f2e46708deae9e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac74b9b10b3ef4e3c2382797c6d36e525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7331f67e0db733900b6814437a93634626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e240bab7c889b8a1e0b05b49059e248227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f63a9b12cb1abbcdd444b640083023e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91997a3fe3b1f1c8dfe102e8fb34efe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f1ada27447406065361233b8245e330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0387aeb5a9f087f106297048ede39f8731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa6f2bec650aee7feceb80af9d504d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4890f8702beef26bbd2308a30ff5493a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e580a58cb327c60df1ee14fb5c76b034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e25fa0ae97b0c814fd60e9fa1f3b88a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68366e1c4981f376708effac564df02a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e2ddd536385e34c8e8c96adbd452c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5addf6dd2bc79524fb72c14f11f9ed7c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fffc0351d77f156993e75ca8970c83f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c35847db981cfd28dc1565d6fe84b4540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d6bd309eae72d68574c96e698fb17d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f976c367efb45ee77d410388e2936d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c2f8fc7b77ea4e31d014f768dac97643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8902d96e23ff498fc99bdf495d3d6d644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1301ff87ea1e9cd1c1b03553fc1d923c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044baa0d822775da9889e328315df96f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db982ba146b9cc1227648de484a03f447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ebfc5aa46142f48ea29c14ed3986e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d00efdf4fa5adecb38846504f7ae81249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d2221acdf80c1c4672c64955c822550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dcfab5f9cd2ee3cdc2fb7d526ae0cd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16117361fbe61ba99de5462b89f07c3d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd0e926ad7f7cabd11036c6e4780c453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f551a82e65cf85f223cc652ec6b2254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a236e81c32bab38df1dcd7707fb314e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d181fb75713fba2b6758fbbfb810378b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd334e987a58ef5cb813ff16a8b2e13457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0785ebfddc62df402599246c16aac4c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354cd4232fabab83e8eb253e14030b159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc35502440d173f6cd735a625c62bf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e0f36ceebf7071e216cf1b8fda1e061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f1e73b214df994016ef06381b6bd262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec9d45885e0ba75c94a8b96d790c6163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf76bb9796208c963eb8386706e1b0064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5637b333f3c426c165f06821ebf80e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a895d80891da59b85ee6b4c54fc54e066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe975d597d78b2d1a83edfb6461fd667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b96674ad35da3e0dd729af9a87383868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468f1729cf3f49140312aaf840be84d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d6907e7ef9ee390c4c174b235b86c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0edbc208b7946856a1703277e9ef6571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f247c3759ac4e681b4d28de26512b072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3110c44088bdd95cc6bd2d9246dd1c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a380007aaeb95fe47d6c89f7a1d6b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a829d3a9c9777bd398bb3d1538bd4e575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6564100f104312d39fe6f0a02060c576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4142e3e401f0eb3366502b368ae6677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b74704d476afdfde0fa4ac2fa391678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8062ec49b5cc0e746f63a0bbf46c373c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d56e329901b0d25d4480ab206822280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d568c31d2e3e9e99371fec21990cc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa04a8550c4e7ae22d8ed766faab7782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a6e4eb30bda475d1c842e6bb15da7483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef75f9923f743548fbb0348be532f184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e94959f6ffa0ec15aa0d53c9e9812ce85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d915e4e4e429d0ebdaf22c924310586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648825d4765454b8f47291c68076dc987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc2151e948b2aff46958dfe6d0df56888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2014f54887a6051778d46254ad7d9c0289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78815cf7dab86bf46bb527dad3db0d9990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a5544d1ec419dae78e8af8f7ab247291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d140a48634d0e5f77184b38455459d1f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a260173b15e36260b69015b12ff2014893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc06aeb930d8e954d76799e27ff97994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84443b993f72e9d6c033ea71ada958495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f371a23a7f5bb2de74bea94c66a4451c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed229d0612deb1bc6fcc7bf5327c5197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75432aa560b628d763bd426a43c4999298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a100f7c778ebef477682252bdefcb6e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f0b2375ecbcd83d0f031bdc11a9a9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11568e9d15ccc889c805b473abaef684101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42dc14d0a91a2d0b4865d4d22ff9ef102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a3288e67f3f4797bd1d7ff9816eba103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903126689fc74be928452daf197c55e7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c719baa87e1a77bb057304b9f825b4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f6d66d0a39f56cda4fe3e556d26bf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f9916bfdc55653889529e18a02b003107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac3c417b2d9277e22c5875c293ec0d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9406803357b547f1ec62df42877fcecd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9679f51c3b3faf1324e8da8a0052fbb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b670cae78e3faf2e5df0e1a8b1955111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea38355a32f7ebf9681029a4c0f343112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef4067b6cec65d17690b7254640b28113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba7745023311ba14373364a4a0db3c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b804a2951b3dca18fc48e17e56d1b3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29616e87992e58f855c288d14134bb9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d5e6a698e06b1e96aadb234c26f58a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bdd23457a268d899ed57422502e319118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ede9c315727e3bf2238b0df2138f48119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57739df125237c59878bcdaa0b968609120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac7a8ba9543b292b8b2af89bc565b5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9effbfa2675f82259073741c8cbe9c8c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b2fe33b947abbd7279c2663831c20123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae3239ea9868e653deddb82fac29b7b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a4129aacd0bcba787955735f48a1d5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc025e8b2fb5254746beb99a4081075a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35874d7f4bc2774e66f38659792eac50127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a757faf264b9b2fdf15415558b72627e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908ac55d35f5ff259e962d30b09ac98129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc70e84da9bf18b3894269ab6846407130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44564bc665dcbe0a51c6d8ee6f5560ef131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e9c2121d44686c541252dee439e4e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e6ecf05bb6c46bf1ab8c44b1edba15133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc0572a5b0e59d9682287060803f63134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96019d818e2b843557dc526a1dbb3df135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801097043b6cd4b79513961e681f705a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945cc702f629c703bac6b9d12896ce39137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df133b10f426a355e96258eeaa5b1a01138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66703e220b72bc6e853f71d90570bd83139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33affdbea72992f010fd350a80213829140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac6a9dffa49a7fd84c5a892fd058e47141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853bed8bb1c593df97e7c18493ace869142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e6e7f05be9aec7f954308cb4d516e4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1545469bfae632c0fa9f45b3e2f1116144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff30e1554424d57d8cadcb72a4f780145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96325c8e80385404150b3eb89ca305d2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b219dd0b90ab96c0f74d5dfc0aa684f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c56fc9fda409970202803adf5dc37e6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ffc9e3d1d1d0c29a8880139c496421149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f7bcaa951425dab23d4ceaad535229150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4a0bcadb3f5f68220d6b85c3d5ba4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9735f786b0e163cff6a89054e52f4b0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cd4399cf7314369fca19484bb52e4f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a35cfa7dd4a18e42ec2bb7a92c25e2d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a639a1edc0075007af459ada3ab4ef155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a27715b0dde03f14e88a1c62e44d566156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7908101cdc2cadf09d9dd5513051d1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0169254197b1dd3b157c5209bc5e607158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f556d8111c4a9887674d3d8fe3384159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff6a54ab1b9ed949cc5b2145dc791e3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bb36ed581dcc548bd2cb13d8ef526d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9972570e0d63c3190ac5a1631dd15162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c9b720f4260a82a03533f5754be004163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b713e3877d1eae2737d05f3d04669cb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f956a3056095709cf639f2a1c0ce0e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aebc1d5a100014f5cb76ca8d2e3f829166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1362a1daad303feddefa868522efe6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed5f26b5559460606a6b524e6f2b7ba168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a454ba08505b250216405467cb96ca8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f29e56671c710f82054fc1dd0c18de170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e0f426040189be78969b60a813a6d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f45b57cd74d0c3b1b48e586c763f8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab85df2a38ce08c8d1205394e8842d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea90fd969557c2b5a5783a0f437e7067174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca103b08c7d3e8a0d0af3c5a13f773ba175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09697bdf73f40a8bdb23f773a3e05816176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9734e3d1f577aa3439826ff67986669177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c3b1720af1d3bdda0763896d43452e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd3f5647929f91e6e857199033aba7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b5e275411c2bb560b20bd8b589d84180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5d54078d28b00d5a84c712ea1f54d6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d91de2fba61e3f790117a871991065182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4caea484107c5e3c58f9ea8f85d4968183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968538811825246356b5deefbee13802184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c26daec78e3af4a38dd2521abbd44185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de6298fa0c5b1f4ab89f17c4d02645186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3447818d06a1bf64f3ad719bd05deb5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26537d5f8aa38a686fd9b35a147d94bc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969768b78b1f494100c65a9d70fd309b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f84dd1547b91c82c175ffb60f99e3b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f0b35b7d32200177734051900f03f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9128a911d48fa07fb52070ba6dd7963c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e87649ae3f380130ef8e54307534d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc572bc9de20c8c17b2b51d334f9a76194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b83a842dc52127e34b893d0005c294195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea9f29839101ef4f01e9ce594243f3f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf8de9def16aa3501ae194473c6ea8e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc16867690a4ef11043c4d2bcec8899198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526836a191c3f88db4046bc9938f7920199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456fe184bf09b5dcf8ec9475fbf61310200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b1a1f8c372775d109cc3ea4e68b779201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e6d370f07d18f2b3aeada25a38a68202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b3e791d688f71ae6b88110ca3538ba203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f497a3d4345347f09adfdf61508cf6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d0a2e5c79fc4a7d74a7941d08ede3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af9e6f8cb1631cd7060ff6d88690978206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da608597b3d79b233d42f61ecb0293207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49269e63e2e88d329d5c59dd0e302d92208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973220b8d9604d3219ab72f1b636458209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a491e1fa38a50cd8c1ce633897a6d768210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f54905d2684da86eefdf032db1639bc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e653a9db05b8f56e0ead82a222a140ab212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00300e99cd3f86e6b44720e94ec8b70213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e1b1cd829768e49d9c962eefe003a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be8c4cdfd0c41c514ac80815ba5ea9e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b58184806e555d46237f307a00a967216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d829db2565fa38b969a62d159320ca3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560bf4c223c16522553e54490aa4f7c1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5e8be81fdeb9a230bdf253124cfcd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0da4ac4d3ab69ff0b3155c1f571d8a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca45db2b1c7cf10440d51790c81c34221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc60b3579891eea9afca95368da53ff222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d8e091e3e7a27cfd2c3acd69b52725223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d596db79d514868acbd42d57ee6aee224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00554fd01113e8dfd748fe33ddf8c0fb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f830a9bf8da029097de3950e3cd49296226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b17676fc82594930dbf3d0e58ca353227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8105bbebbd6a5cabee6b94bcab08a32d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a58c49473be8894e26c75962b73e5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad8b3eabee60049e65ee9aaf9c958a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf075f8947afa8bb3540f4e68cd992231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a662eee7e4dc63ef9577aea0f7aab0fd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4166b19a570f13799f27f630405fc80233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba712820cdee366696aae619ef9b95eb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba730cceaaa79c0d38f7b671d831c23a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8447b57fe2d4d4e73e20e819b72bfce8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b651d523a9bb009dddf04d2c97adc2ea237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f16875646b675da0a5f575edbdec0d5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f49a2654982c7df8c198b36655bf8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10925d97f475a997b5caa6700c1ddd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb7c763eb13c36ad069830b641a19a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8babc8f4f02ac81bec0aa79c64e350e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83537dfab1fc4f7a0fad9eaf943fc75243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9150c5d2037f666c422fe687214e294e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb46f723dc92471733331c17312918245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e27dd17c3cc7ee6db34e49700f0c8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1360414b5e21ef690efb4726880481247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a6e47eb26f6d170e1d6c3a485d33b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af722863581f79da3712de2dc7699f8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91b39c71bb11a8f920f15b50e91e11250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4179093607785cdc934e2ba7986bb5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d3d400ea8fbdd269b09b6763182a29252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b00819207e2ec67b705d6db14a5d8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f7607e42123600c61a3dee70e80ce254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4648de594ca16e66ed446472537fdc33255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a1e4b8f0e4102d509be1f48c24c8f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9543ff2d7432fda92b03e7990285af77257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95aab6d7eaccd6dfd11a4130680f22f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f1b898393741e98943840bdab137e1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325610cc2c1d2cf6df5c3706cb013ce2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cded3049582534ee99474a57daf65a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b61665d4b29f20bfe9ad084231922262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d1372dee63f89745c77b680d159b1d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f4c7ebf9675818fe36a59db153c88264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e509216a689ca50b9017f9cae1ed451265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104196c6527cfbd34fdb26c8034b20b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e7531aca5af10ed5eee4b5f84e3a5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7487a7b84878e48d52f8c30f0a8c39268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a98a15125d1c725cb9c0866bd136ab2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9818a166e36aa31dab8747813df319270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a92f8413c167b0001c422f3886cca52271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde22442d8b22c5db44846bd86db6fc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71fcd1bf8ed41537afa3a6f62454e82273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa937017befb9ce6b82cff808e6da3d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e746a5d88a53bde7e404196816565275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1c146258831698012845c95604032276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62bf008e2f78163f4e581111c49a46277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c3b057a2144482b02e071438ee2cc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e0e85c97f1a29335a87c161ed587a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db23f86fb2a9a6f8796a46196e95711280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0356fe0bb35b88d3abcbe99972f3247e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeefc3b69c383c6511e0fe826e277bd8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9976466a26917d7e9d9b8307c8b700283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a21c7bbccba14d7e2dd5f6d04350cb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff73f55d0027375dfa73c3c62ee725d7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3ff32849712cb683280c3f6ce1c8f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd1296c535b819801407147e6aa8dc1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6826417290c70fbe41aa75cb50a6ef288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad72fa123c5bb342bfae38265343e3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ba395a055a2817536902e1252e4b7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd7938790a33379f6abf3bdcfce1168291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc86d6430c1f6ead716c94b292f318292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f3a8c4b19cc249e008453fa2ccfa48293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae62239e47460be0f153d13d4d59cd7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a29f900e48bd557374982a4bfa9d5d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e178e7d772a3a0aaf2a293c5de9bc493296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e2157e17cf0abb9497c2f9123368b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5947f15161c3c80204c7dd4e90e341f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e272acd0fcc751c79106c7ab539514299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200dbdd0f660b879ef6c68a536f3f173300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eff454348243f176f8c0ed961a744f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d7cc01d3c3f4c2955bdf4dcfa835e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39ff6ecd32981ca9d31eb38cbdb587303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7758048d96b8b78c00902eb5d09d389304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f80873dd046984b08e5c7b4cc89778305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46573d5de84e8822bdde4ea08de89cec306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aed4e2d5688781ff190420a41b6631b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4027a66f3fe735316a6f15b8cfd9b3f1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d34fe5736795b49db3972c7b868313309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f050f27ae36e7072cb6dd6790c4d33310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce66c4be8aea810e877bc5269d8be6ad311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e1e6fdf9385a9ce1175eb219c327c6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e65c9e123914df5bfda515ff766259313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f881f6880bdcf89f7c7e9db85f132314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af7852a5a3df3f5b7824cc7f6fb90e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38378d6d80cc5a904e7e11d772bdde48316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c999ed20c9884266aa46449d0a3ef317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385215ec29a6fa754ef8b35ce599c076318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5982ea0b1295b2a22480ee5e8f8832319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc11b6a010dc38d9fb1aa91848448cf9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1b23a6760bb9cbfb14975380dea745321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a27e7bcce4382714dac4dd11f32ab92322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c0e1ed2718da678c16a7f82bf25db6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c17ac7fc23cac287586c9c51414e3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0451b66978f17ba5ee578c0528d913d0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b81d69b803d04a2ee603ed117cf9a76326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d80a85ee7182da91e856772190fd19327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c03f137c8535c6d582b8a6b1b425d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbecfc8cee1aeb5b738c4384fde6b0d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320778e8fcab73aa042e600a55342f8e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc608d1f94cfc244b691541fb4d4e2d9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b430077b0108894fadd17aec3491bff0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b6e06313e92269c8605abf47a42f1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba6aead3493a26895166b0bb9b49d36334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d43b179973146b61114dfb6ddc78b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe2748d236780c3a6b2b69bc25f6dd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b103402141efb934767640cfc5569a31337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620194239493fbe5d4ef2780c698161d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a139d62dec05228a7c1840c9fcf923b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc51b4eae9af68a02f4779c3f7d7b1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af3f3eb29ffd331e48fe93903ccb7dc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0943f4097d5eba3d13d6061ad701912342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97948418221b124870db5afc5a4f4b2c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a7fc8a15dab471529db65f534573c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c3c70d9b685edfcc6d93a56ba08097345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f4cbd587fbb5cff8dd47d21e49ff6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb19588159134b6b91f6b39ab81bb4e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9245a0be2b37968b32a65c455ea4071a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a43f760852cca677c7ff3c9a1d5c86349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef9b277ea9db6c3a95e46c386c598da350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273997849978ca549a048dd32d394538351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396da6dd2e88849e51b145d4a86ca90352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4614ea7d762445fa6712df8eb1768cf5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f4d564b866dc1c23302fba9d2da7f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb8066b010cfc6d881496bb6176ec82355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd46384b87bf2c8b1d74e19085588681356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f05026bc44d209017a8d710b2105822357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d6bad1c596d7e452334f7fffc1512b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298617d7a743a7ff2cff64f6dca03fc1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5208300274170bce47dc65adbebe62360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b7212633599f75bd2d894aacc8e4e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a304170d3fb54d19275874fc4350314362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be292018273db5b03d9535721e16a1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7c50fd13241163b52bc9d55772c4a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63fd1c688a6eb8d6b67031f587d0c24365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba28b1536be7f0016b80d1bedf2bba3e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c144cded25a54411dbd9c4cd73d5b9f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189283412596ec6e07c826804c14de26368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7284e8c557ac4f51f0f730ac055d8326369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30403cbf487687b1b17f9d4057e0a9e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f39a582179058ae89d3830819d8657c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f15d32172690490da23968aaa58c8d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891bee5d4ef08351c76dbbffa59fba6a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a734f29261f873de14e40dbc9cbc10374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadaae81f1beeffc4aa062349dd7892b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be9a76024b2ff735aad9a240340cc2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca658483d85b0451dcabe3a1298b3f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4725038ed7edf1da7d1852da8317887c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43452c2dd86c7edd1e58b6f0fc3c349f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f47c12e7bd156472c96a9e62398d1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98506b7429a4c14308f218d14bcd13c5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee68806828ace1f7cb08fb7465586260382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4970972ce66a41465e7bb5d1b29f8c40383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c97dbf2861912bff3c377c9233ff4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08722eadc657d908f018e21251d8a7fc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f295b45a8b04f13906bd45752a62ec386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616aa69be3776c157d65212aa4d36f7b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0efd61761352afb3fe260d6579e3704388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861eac5e1f39fc06fbaf31f3b16af6be389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cec157ecde2a191089228817a1e9a1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eecce26eab33708f173c0d325dac1b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaafbeb16ab57929664dea883f137bc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b389285ad87f116aaf0bc92fb99f405d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcedf912285b921b089bc28d9a3cc02a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f385447ce88e883ba67059aed2fa1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a8db7f810cecb2b944e913aba8998396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e522e00490efd7c76822b1f164db5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57abe185bdad6bd8760f75c015b04764398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286caafabe97e4424de9dfa94bd69aed399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7089cd75f219829cf813afb61f8d8c9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d05303efacd1831d50c08595d338d51401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f97cfa1f48138e0894fc0cde437ce402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca5636526cb2fb6436eff0eb695190403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703d484386635ec634a13c723c9901bf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2769b70bf4751ed31f13280e531f745b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efd5974849ef4150fc15960c5c717d5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebfa76aadd822be216c40cc306bbb51407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f1db1defcd9ee6b2a5e89eb8fb594408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3875f11fca731e35902a1a0ab0903eef409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d7b744f3e7f24fdfd41d36e7a1f49b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52545f3b476010544125c7eb679c0c5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29255f79f1fe4dbdd5f15806bd0b286b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f728760b50c37e0475681a9f3456d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2badc399d2fc5ece5cc59b7f02e2f935414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de25825bf491a7174f16b5dfcb9539a4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276746cda8159720f14bb574b048a136416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ef79f225cb89209491706e1303794417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a887b1937d7ef0a0ed53a81df95f9850418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaaf05fdc6cbd4566a88a5fe8acf2d1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8248ae61304c2c9ee22b0f5921a93fd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fab9fc734682cffed8a333b1e34464421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29500579e619e282b24faba5bafdb284422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d109de8b8f4f07c3259bd5933e8a0da1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107a45a680bcc8583f4fd75dddd5e0d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2718ed77293dc5c300de4556b30a7e9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c494ec9b7385a60ed98064e3bef13426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb18cb7b8869045aa99e5cf1ea5653427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf366de73621c13b443802355eafc9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763253b10524097403b11b0b7952a03c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038aacc7a0d0847defb68f36631bdf59430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9d31b27c2160601872dd0f9c6cb729431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433bbe8031572e50cb3252699b53fb33432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e885e741dade04d267ea353c92820433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192fa08b114b0c482bba147adda43f58434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7041675e82840f9dec787de7b4376dc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b429dbfe0458ed9674f8598d836f9b73436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80615a4ea907420e56aaead72b176665437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3405811d41791c22271c41b3b64daa9b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59b180251ccb52a09a4772fb18fd78439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe73c5652bc098f2bff63e0b010786f0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e96a942635b002a83d1e9bdf72f85d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b8464a43974d81c99e12a37171617442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941be4d592f18f8c0a616b337c90b12f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c0b29cd2d68cf3d4e5964996e9b559444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd64a24febf17784d1bec4e68b3db15445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b07050f17ad02bbec2fdac8fd2eec98446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb919019e41cc259cc08c50b7681ca9b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee95e4040b566b338c26590b335dd6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614257408e5c8c36b7b7962b782c0497449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af257d024abcdc0cf3362bf6d0ea0b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80780cb5531bbeaf9adaa9bed0895b8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85385a9b5ca51a3214401112e5961e69452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc62593d2b79e70949b508441ffb7e2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa391bed148e322099652bb931e9e8c7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b439a8f675ab28e93e9dcaafa0e15455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28641f5587e1a937014f34ad209c2f24456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f887bda5336bae956e31b603812dae3e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b2149f925a22ef01a4b34e5f9e555458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f532d16a90bf35f25c14f226d6949459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9716f3f072e8811973807c6a1761da460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bdfc081d62d6638ff58f09f92ec493461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bd619f7ed553edaa03b75c23c72076462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b321ca2f0d8f5863582c719c1524ab463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33a4af396efab551b853897f1d69f09464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4282e029798a8694ba2ece81a65f00bf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a7605678cb7cf9bcbc86f53c47055466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf76f8d72a08f99054cf7980b27083ad467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8130317054f4a48138a7b217ee561854468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd3b34ab2b1f929bc8fdadda3f8238469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab94616b51a6d7a8e06fd73726a801470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b84cad02156e872ee16bb114f24473e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7fe05ad458f786b24e1c6ebc92ef67472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f7a94b60304b377460c4dd439990b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a48c47c61681e57a1b8504a540476474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b29b89595fd213f2d73232e2cb23587475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8359ea192e2ad1ff4ffc4800e99558b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaefc0d71dda3878efcad885feba633477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba0b63be9e692817f82d3363f63e5e6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e38c5312ad886247c9c3d8d5dcde9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4610820b6a2c188c1c97794503ea0bd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5541d4b305d97fdac88c0ef759913af6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05531ded73bc84d4b47ac2c51d2a081a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd35f46e7121096a19adc3a486c491483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ab5228a51e212cfcb06c32a244163484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0179931aba55f8c131ba70b1ff30f71e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9439645ce03acc694506dc826273840a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141dc754d19b456981ad79259c9d5a6b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4524deb5a11d13e95b4844378ea8ef9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a3f462b3757b3a905f48afd6226a8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1942215c9f2da675e5989c324ccb4b5e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97de93c6d06921c1a38281f9cd74a4d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a03c5cdf72cf4be7f16e85ca7b4813492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc79c9b0883fd3f888ff60068d27d4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7d10f2875bb58d07673cb18b85ab9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40dade0a923c4eb44717f9e07dbf156495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebbbb18c159ad2d83a8c636c1ffd401496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b111b88ff24ca8d7782754d4b7b8c5c4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c270da0cafd968dfc28a87764d3f6519498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b773337d3c8315d90b494d0037952a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca84054d8f875882b987cfee37fd676500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365945e3d1a5e3f54986fe59bf6da791501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd2eaf8fec73bb2188f9f18e814e77502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a9b558897b209c6dd2dcd34ea9641503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7990757d16b3fd015e15b1102ef43898504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6612b4079859e6ed984aecfc0e9462505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8f8a1b0475220e0e199e84d783d427506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87368ff44b93a67fc194e745b6a0d63f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb40cd54278ae9b83fc3c7af0e1381508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903bcdc7c76f088c18d594fc4eea8d6c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3337cb03f97d0a754bba607a24ae1b2b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1418b157edc985bbe98128313cd8fb1c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e9e5099e0e20baab3a0c3c6726927512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa7d9f64191da91fcf8ec83e5e5f35513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb74f1c3d7a1b265a7f03302d8acf8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219de6cec278541b917889afbab5bd7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39550ba76b251fc511ac025e35b7b08516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f95649eba06f29b0d85591ed9504f9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026dcc76177c385b054b2ce2dd1642ff518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa70d0a3b6f84aa9c529bd1d1123dec3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc330e2e0b20ee182a31b2762c73df520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0179b38281be64ea30442282d0f0505521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b4476e7c4edcf4f21585bde64d5080522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a4e81c8937b52e96a870d99875ab3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3e8bb5c3f7cbb88bb7b452d378a4e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aea24deaef33cbcaf4fd77194e38380525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc70184aeaf50e384a90f528171f9ec526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9180b450220208a06c92dda7995cba0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093a6f11ac4464227d0614674e41b47528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ccabc76343291f00c49cf3280969dc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f25ecdd7e3e814f814f130b0951ce530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c913a1193763baff1357a624e569a140531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda9cc50788538999bce21e833528292532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f367e17bfc497e27048718c0e9656e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f1e4d895b9f99ffaa5c752a44534b9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7490910c8c99301bd0f546383573ea535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b26e772d2fecc6e402868dc1358f18d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0222ac33ffeb5790043e895dab4a7516537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b8be4bd4052b398b34f019c0f339ae538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de27256e13eed183a4a838f8c1ae7f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343496c239c01cd70bd13a5e733f0416540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1fb5962a0f5c820ae90a4d7688ba1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c036b4b848bd78eb607ea9169a8bc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b2b7b709820a6844fe67cca31625eb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a066e47536e3edbb3c04be10696fad544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ce2bdec91311b70b70cf7c99748ac545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b97bd50d5c121cf43b95b3ba571e6e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e0262a785822345c86dfb6b4017d22547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1400958c670b62f73bc6726e4546472c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe80e2dc5d893466f29aa883f463167549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773a41f5e0ad2fca4451ab1f36f951f1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8365e3b68842691ca13b8137cc5605551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2031f488f1ef092dfc203c10e2851a0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ab6e6d0fc0ad865ff49fa938afc38553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1040f334ecc9f89aef756e0deaa105554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf561cec0d7ed700a2034e75e04202e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d356c565ba78422d63985f6cc08ed556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878a896c59d41cd3d627a67ccb22f5f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6bc2122abf4dc941adc392fea20925558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165ff0f3eeaf9bac48541a3543ae6a4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff0a40194b3f75d4d2043ceafaa305560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd12a8b141d678d359aaead3fd609c7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f796e1474a82df898e7ae4b3bab6d341562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b944ac0bc195c9788108511982cca1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc9b5812ae6c15bb84b354dd91de928564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae4d3e0f6f4412ec0ae1763d76faac3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ebdecad95e61c225cdb71e3324c70f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9bee730ba5ed28f52e00353a87fbaa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a3b29d5eec9b346c8840699f1a194a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddedbae46f5e670b770498127e0b4bed569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8dd6ab120245d3c4a8557b757c29b4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f329bfadc7dccf88c5ba195e45f1f96571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4cec91409ed21f613955d20a3de781572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a6ce5422a34a7d6a467b398a3f352573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32245c43fabdd21656077493da090178574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b3b1062a8d9caf6f2298cefb4a8af1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be315697aa6da198e0b52473d94a3b1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb648cb56b4022840c794cb52d92ad1d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e1c4c21d44f51994a718197d6f8fb5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa8406a682a20d768a973ccc31ac7ea579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86594f50e22a36b46186c98d7e9660af580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab7a27e2122b60659a56507303ba1f6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f402ee85a0dd2b40df8e7454eed679582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b3fddcc5266cd94ebca5f6e586146583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783beaac0db8d811aa2c732a2d8afc65584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9087bf487e5c1a41e97b30bbc6af4aa585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a0eed49790522092307f8ed440c112586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e5f8df94d1ac98805cab8ced857ada587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c07fbf3e0dcc4a134d418501c5768588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77629c5281574e4b7a1cde77fc3e601e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3c1dadae9f220e586517c7a0bea03590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e58782f2af4137a570307ed0a89bff591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f681071d60aa207bad6c1d255624d9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0c1cd0036f56248a2d6f54624c891593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aadda7c0a4a334468909d0ce53c26a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17de546e789690f52f638160475a4d7c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff999005b433f2a218d18cd5bead10596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdaa3dae74943f472a69801d6397396597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799fc20932cd1ace6e5eb62a1d6c458598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9dcc0310e247afdc70dd99c4a869f6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa54834855f415952e630bf21f8e151600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8602f7b081f9179ebf51b7f93dcb4c00601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a294da562f5253a58cd958acf93d398602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e0f5474020fa05197c7414feaeb1c1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af40c072f46078f4dba61fa2ecebda8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bbf49774bd51275adb652b2ee73a70605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c5d5300f78a09508eaa7d0f3ae5907606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb3852c2b63af2584f62572c57d6f8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee9efbf01e7d9684a3c52dc057b435608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36fb14814ed1023460195373b7da5ec609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbecdfe1c407b105ad6f8a898cde2465610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf330d3ab8ed63159c0c63943579ada8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa1b6a0234fc6e83ceca9ec80c11e7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb2912f945e1d742c3d0f7df56d6a1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12446656bb169e6a47e3777dc6c0870614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a41f90cca9f4164f8c06d55d5e7fa615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd0fd2146ff0fc43c1ce364e5a70785616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153690a1ff70c0bcdfcaf97242450810617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cace83c893cafb791a1b409da9ec2a3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326a7185f3c0e7a404cc05b7ab2baf36619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b0884979308d178048993f816b54a6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ef81a38f7feab60892817d6604b2b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ecc809e244e56784beef66c06d19ab622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f2dc1827eca2c49e40daf9890e4767623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d5135b895614d78ba562cd1c4349f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d553eed6f5341f2d60492928347e6c71625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a472049df2d80a2e456c80c0310cc881626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb914353da0f9dff51968f31e8cccc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043bb9bbe6d944d068ca8bf4e94b36ce628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b743d6f4e4544e4535007bb701ee16b0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad15d73c5b64e15c95de7ad2084356630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e6924fd1539edac3363bcde4beb63631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fcc83f765db0dede71a3c580545a79632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae39e81a5f3f3cf2e0e41083f709e47f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f19e7dd93fc1ce63b20707cb87e4c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1306109c424752536c054c56f08d5d55635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670587b57640e80569632cb982137559636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ad2ea820e6cbd12925eaa04f0abce637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37562cc52636c3a1d7e37ea815d888a0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1dccb5e8665e5c4b55570c09f6d3e9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bdab19bd1d10efb8f52fd0cfd0649f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789920d9a6e4d05b090d41e465849765641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c857ea1818210861fa6795707e749642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f207a751c956aee959585d304dc6d2b0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3dd2088547ea94251cf753ce4ccc2d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfbbea823fbcdd25302fa941587869e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceba1c66deac641957f9de8a3f83ced646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaae676a270dc23da3a791f539a995f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b4a083435866fd2d0b4ac1ea342c8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dde90569fe19aa6fd868e2453c7dbf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb7778fe4119672694f0a7d7d35bfc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673141fecd14264c823eb93a7e99745e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aedbf01cbcfad2144f917c52a7d67d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dfc3d8fd5f82904acc62733c226cdc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a7bda2245befbc0c3c94497f987ff3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f97637890ba7d4b1397f20e844396655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66595dba0312d55aa6a0bd94029ee2ec656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4388df6ffde4bbf7d13f751094d80a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1edc0c8d9350cfc28bd6e2a672eac88658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdada20cbf61b9306670aee6bcb37664659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45592359657c4f6e118fed872baebac660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26262589d245976ee0514023bc8746d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d37d5f7e6105ea79796ff4476bd7ce662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0536d0b33f3e8794a6117cf4bcb65d5a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc1e6e68c54cd76ef46cfd56c92d158664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92592a4acd11bf9a0b8c450aadb9c3cf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1202bf242840f3d02cc0b156c35515e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079472d7aca961ae399f2fd6dd56d8e2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daea771f5374b8e5709487464338f9f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012dad8cb0c51d22db701fc9e5216c01669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a5be4fbd6241e4c8f3ba569dddc042670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6192193a4e34ea150f318af6451fc09671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0323ca34ab5b003f880dacba65fdeff1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e2590fa10be42ebf9d1ae5188ad7f7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1846f1eab8b4e5a725979b74d6fdf53d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f02c18c038f4732db62e449f0d3ebee675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170f13a1c78074c697c8d2d2ae1cce9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38188db438906c04bcde63dead093676677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e64594a4d2b9dad5031eb5c39511ef678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b400e97b957685f46d50706f6c4d7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843dd4064bb8608a697d55e4365b8afe680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd459c51d6fdbba01d96d91541053ee681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa63929ebbf5beaf1ed80fbc07c2bfe682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e98ba5d7e36a8375ccf2337eaba01f6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed0fb12a6b8af79d0f19d72a1a791f4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd386a10dafd7ec10635f65ec54432685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e9e886277bbe7f6f8fec3e35fd5a2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0daf39f579c984bf9b421ffd0b3c4e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ea1a3644ccc575069fc390e1da67b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21efa9e1503f2f22fbd08c96e484777689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef5d004cc2ebad7f354c0bf43c2b06b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5232cfb5675cebdcf458cfa8e0a44c76691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d1e51a2f82491decc1e624a68370d0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3085af37aab9514a016a7999df84a258693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e10890c8beed2342edab37a47d6370694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea0dabd2a94d4adc284ebf36d2a08c3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb0140730c9466e3a7179b91208816696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e126b8ff20cfe461a4fe0c7014b4ff697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76326e02a22cda455849a09b17410ff3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c6287d0f593532a5b144de34f0d955699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56d1e3f6f51deaf832e6f95dc7d9cd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb94f5d129f49861b7bcb946d9aa5a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e3aec3709d3881e2ce14748f8cf95b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd849ca432e89ea1f7e144036c792f2d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f6fbd31500fc9a185e3ddb6aadb42c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d93e7af3262d77833e8eaee63dfee8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308884062ec8d5396a883225a52f70a2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fce1c3b315c474396dcd50a9d63d5a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d6f3f1a1480eb3205e16d7ac6cca3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ef9d9ff0117036c41132568fc459f2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb79105258e45f63f3ecdf243335b52710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee64b51dbcea9bc91ec19a4700230e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb708421aac077c104184cadca7607a4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f39098aaf04ffd7fb85987e1f4e7e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7520b1101ab182f207b42e0aa0369a52714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c1e4e74499acbe586a54067b9ca2a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f04b272fb51a4efefb0460f005c26716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3391e6699ed3f48bcb237278e26695717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d34916157270e9542a8b76cdb777951718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977d856335da951180bb2d85f74bbdf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8950d6f6d72d401f69237bee23d5c3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af30381d19fb9537dd348a110e1cfc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc00172da421ab7da6fdeeaa36a83f4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a337c9521dc1599462cbb46274ba19e8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d394c121d4554b4e00e5ff5830684184724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c39e1dd1ff431efc5a5d8e3d796ac43725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7af963dc5a99a831544b40f2dea43726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a22cbb1bcc9b6e845dc28cf535aab727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e06e684180132eb05490c3f079271728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e679989a517bc1e839d4c2da2aefd66729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0821aa8d69bfad8ea2fbcef4152b78730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f37e858d161f43bfed9e0add3533a81731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d249958c128aef0841c2183101fcd2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69228792150e546b73c855f166d5867d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af7c0a3659b3c2fde5d40b51d004e3d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d32816dc6c1bb256d8f37acccd7359735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe936ae921977a036b7ef572743b12e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e338fec525def39237edf325c91dd0e0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a2b63969bcb95cdbb7a8178e3d49a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c39ac3b8cedf8a3b5bce1dc6e7df96739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69ea13ce439dc1af97ca48728333cd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8edeb066d7d914c1147d381aecaa5ed741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d62f6b482d70db78ed19753966d80742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a302fddd8f275b82e9d73f855095fd1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713ffb64878e07a216c6faa55908dc6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6dd8876ac4b4bad33d5a967973ee2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64649cc0f0ce2e024c319c0c42f2e9a4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28566e13dfb8dbdf9af781c3cf5969e0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0295a2938746fdb518feff62bc9790ea748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e250917e07b4de624c6f2a6ef3b175749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e8f296718715d1684acae6f846401750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1baf28fafb7f3f5ab47bfe37561bf85751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab11f1f0f1d0dae6c4c5e315cc1178752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a622303b2459cf8fee703867077671753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9531d95d436c636224adbf319d583a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8068c6ffbd4d97a1a1e2f4add02e108d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2097f85198cf04aa1b26eea2fb874130756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b21a36980bc914e6770db102110202757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97f1cb17d3d34d860144980873782b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c251824a694227287abb9d3caac669759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca738b7a9b881518fc9f0322156ac1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd824c183bceaf86b48dbde0e644eb761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63493c2239c392b722f0e983c5f61a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5110fd15ceb7013ba201caaf6f53d741763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f59a05abd3265c416ad065fdf1e146e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51818d01170ec670caf58209bd1f0806765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd76ae4fe1eea02bf77a549fcf7e13b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b181d01e6aa5f94078ec177b7ab6ddd767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>