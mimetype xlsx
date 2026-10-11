--- v0 (2026-08-25)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef0283c6fde82543bb07b7623889551.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f76ae296495182fa018ca6a9d9ca62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578fb64eecf2dd74daf5a6cd1cd0d3033.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0663f76dac275f9b3a01647d4dcbb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a5d41854253e07e5bafd8f69c536d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f245b596de8845be52400757c4aa3ee6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c40700c6b7cafd22fce70955e27be4a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eedc8dc10a53784d9ea668959c98bd38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbeb4020b3690af45514ad2d6d3f4ee9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a8bcb3e7dd88ed48a756f780fdb2d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e844a10e5bf0c875b929e6376a29e89e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c2983deaba8d98cf887396d8daaf4512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b15e4021b0323584993592ad128a9f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f0780d47fdd3a83d64dc90936f4d514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85426fa3b1ee984f02e10a018c2f670615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac0cc39ad63f51d70c6e69cf42182816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e620b0186b3b54984551f06bbbf810e217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64762188587c23466126de17f70e9a2018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de0eca7859deb2b5210aab20337b2319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a71f730a9456a6866160ff15304b5b320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2d8ab29dd95678e488b9378a21cfdc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe397802356de817f6461d19578ccc3f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c017e6d055050e624a2dfa9523d20f023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e993f70fd1c14b6d083d71205d665f4624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ddfd7762a7eb169670d8bfedda515d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b59b869c4698007719889ddec32c1e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b398575d04cc9bac6be7fa10e57f3f627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908bd124a9eb4c5ed655fd69d0dab4728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda811e38d1ca4230ad46f94dd7f4db29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f9a36897e4cb3b98c05a4d07cfd78330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf7c29ce7f8c5aa04e84bf9beeabb0c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68c93dc0420656cb87447a700add8332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb4698e15211700decfde539b25e27e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a715c0eef6bf865cb48ff54ac3cae66334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8950aed660a0fa347f2a85db21d791035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44492515f3d75b338b94bcac2787bd3736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe70bb6e77dbed041a55bf3ee2574037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7689437e8128f320715d93d23e9d6f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb7f601b448143635052ba8dbb054e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041dce519e0b800fce662d280202a59d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e492d4f7e36bcdc73496ae2e2c39b541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302382f79f2093c02700bec8e5f391ac42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001616d38730b93fa1d6d7bfc959586843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e54a8f4dc8d3e46c637523c10608dbe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584dd3b15b94e0aab9ef44377513576045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b4442fb21254e7632d1b6541e943246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b93b49c72302bac4b4fecafd5896afc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e3eeb21875aeb8084d8878b553abb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e89e00e6d56cd990b898efe522cc8349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c756b532aeb0c47d96601693ce2dd6d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33718b6ab4ef2fbf3e75e2ed145810651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6521628ad7f88470d46541a8b29d909552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6e442711a41ce2bca7ade19a4de1a353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca06bf678939d0aab1404dc32c5142754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f660fa264b5a3f735043aba326b4c855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0cceb394898e5e9b34aa3bac5560bf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfc6e4cda13e6af4a991e04ac5988c857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25263d919ff6ab94306e1e4393f38a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b0d5ec89eb8da099441d5158e6f7159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67575552cba8c713d16c3bbc8097ce5f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6cfc7363f8c53f48c1af86e981686b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1dfcd676ec7c66b58b8ebc7ad8491362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903bf7c741914ff291f79b4c64bcd33f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd83d79a25613e70633c47718db18e7564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9303ec9d3db59dc13fd7983c367d82ad65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea33db81b85ffa6cbe30a6f6508af8f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d688dd7c418624ee20726e7d5383607967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1484382fa1f36552bde3ff2f0b08c868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b2abe694349f66daba1bd5c2bf95469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc778c3ce5705fca2e927850cbac6c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b9e8631772386b5566486b0f0a4d9971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab55ca5961ddbaebe01e69cd5083f6e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe0239c7eca67c2cfed169bfc2012bb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c92f58afb2adff277bab6b88a9cb6a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a50dd9b270d4901eec65c75ba7999575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a5bce989b6c40011dc47c835090ea76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82648986c143ec5f780b87f0ebb41b4c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41fa530b9c21fe67c19eee9fc4f858578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd298f80fa30daeb15e42db3a757a7879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f15e1ede21eb8b2c8e80b6911c86480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda78b57fa7b951f3c32e2374af792b281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5960bb6274dff35feb13c8f64c81082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a662b0d11787fa1a9b869fca73869d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11d26e9ec6086ec3152d2250f227ac84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a84c8c800c5450417547edfc44fea885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b1c7254f56b7ce09cef90d6b0fbbf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc4436590a81f93cf12370aba5eb3d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d85b72f7910cb1f4cde1d6346bd69288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc0a277e01f5099f30f1c3e4c3b4a789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a56e5c33f9bb56e3e47a16688fcfb2490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc39c14a3cacfcec51d0364b52b90f5991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2984cbbf4dfd16a4debbeaed949bdc392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8de68e3672b9081619d88668e14f3593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba69e0f4e0998785b0600e6d5727c894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e7e6c14a12ae5ed527a60a4cbc709495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f32ede2949d4d398e315517c6c016e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a80f6b544e3baf167fc20d6dfbc9cc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e52c9a7ea9c8f414b399c4eb79492198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff98f23961882b88484f494c1ed36199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cda57a1bd535371667398a00de3e99100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ada0d78450700b586fda5fc4aab4d2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb14e3e6d325e86741349eb337ee6434102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e7d2eeb11888c33cc5288884f2ee9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584164c2cdc133c417b4232b2c108882104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e338387312033997aa0a52e13dd4368105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82d5968ac40f8e07152e454849da989106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5537da56ea5c2d2ee317fe04e69344fc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b4a6d4789c5a554a0e4fc0654a8dfc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf40843270399e3ff2443eb2258a57109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc2ef9f4bf38b525acec326f9a75f2d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b6455b94b2457785755114d6627a0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11654320c8de6adf7eab8aed2be12065112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6226c0df61000c7f731fe28b91668447113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69fa394af5ab23beff46e0988b3c09b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1abbbc496b9d0c4c9a082d0f17e544115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093dd9e3764a012e5e4303116ebff1e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793eb40991caf6a9fadd5db7a2c38860117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea7ff40ad032da55cc2871a62ccd6db118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271385211f1a0026d50d8f8815a4fe8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3391eccd474833fc48a3cf3ff67bd675120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae743eb8e04d4d601600b6ff9f68e3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c2438a9438e9bcb870c09858fa6542122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f663982f56f0b6aace9bfb2fc4e58f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326329f8cf73953cd1f063ec671a262e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b447ab46c9660330b5947b10ebcf0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4cbb7db7c2d5c0b67d1ae8dc1df9aa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e632bfb1ff57d415c8065079bacae890127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3962a23c87368e1614e366256d2f0f14128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71674e8a844ed2cb3877c5573a4894129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c87f2cd2972fa0c2762846cd1d517b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a09cb1b3f80009379e109f97cfc0548131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd0b9c53c161e45a6a8184d91f6b7c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf96de0e23305bd32b8215f37e1308ef133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e234b8c0350eaf0dd212916c7c62595b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e9e8fa3bb09a81e5405df7808d0c8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6636ef553206b40679b5975ea571e3e2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837154d95d84b403b1b0fd58df60c557137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fbb9c2111be0f20d26b60d9f5e29d7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf57bcabfd307632506576f2e431e75139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31765cab1b5cda85a55502e5020d7799140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742dda07e9358200a9af42219e73d336141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6614fc636c626eeb64b49f33b51fd0a9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb49ba1d889a1551ccccec37951cef9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60758c4385b7fe0abe2021f0bc814dab144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f4c49769c5e7b4c832c27c1e1b72c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac1e419b778863e40f6a5830c58fc4f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da763ad693c2703bc948ce874f26498b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa52235859e2cf81b8a6a3cd0a16b6a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3adaa24d4a4649d023bbed47e13462149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005561011d59aadb9de7f30a7c2f2497150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e40a66ab84e46d301164bb7c8f76a28151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3cb6a49015c137b8e96d345f5a0f14152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e04f636672d6f39cdb742ccec4151153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb908d7f7913537c6edabc0ccc3ebf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d8843f6e813a3d8ab7187101602a5d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e45e22eb0005e1e270490a7c30863156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb3417c8662433e477d661dc9b878e8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0756cb7b0571343cd0bc3566ad919414158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fdab4662f71d89cbc5ee996c135888159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e6be4c73151116a9d767ccadbbae61160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd0280755bd3a73c76ddd827649441161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bcf201ebc290586741d3ba7e963cf2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd0e2df343bb96b2d9eab225cf9f1a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c828074cf376c6cb7d7b455977df617164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f7eda586d8e4f26f9ad471887484e6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c448051e94783da5542e7d9a81e9c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56449a76663190073a13811187b0eb3e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad638bdb08ddd8d60307c41c5f4c090b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3cf69c0bf1db95b79062a84e0a4aa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42757be21220ad5dcaed1f1cc972d00170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929efdd11185d6e4c3a0d1be5c299bed171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e044ce5fad23d187819e60afe269ca6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db51915dffe7e9a8b1253c3eee0f1326173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3146040e148956c6353368394f34201a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dba0c9453c601565ee429c2a3c239d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec4f6f55bc89da840398657dc19f38176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d2df81fc18d8c5045cdf17424e444177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe0a1357e33e4afc01284007e3a708178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cbeb78371192a769273153f4cfecec179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ad80e9242590b7e7b9b2587deff29180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba3e420ac86df317f0fe248edc2928181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9148b00891c6f0383824915b15ca83f2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45566fda94a3fdf40ae46c71bc2a74f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285c8f137c499149152d76c36d1af37184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a90a1bf6ab7289b3be373d89147df48185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffaf9d6c5018c6ba53975c19211abad186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b55d93c7982c49046b9e40bc91adfb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ccb95483b7c6d51645511f0626e37188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55532a71984b1c2a419ace799d2defa2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cbf77613c7b5bfde90b81b78b15e0e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b964b039d2d170d98da67d69841fc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd5df9e3c0299cbdfbcb26544b28a7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb72e5d49617a323cc3c30713777b231193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8abc5058fef2be813572718c4b9889194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b6fc2a1fcbb494d12cef3627d9cbc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8fd374273104875817fc9a4a02f154196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88433aa17a627839d48e4ebbe1027182197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908ed24d04371ceb7aaa97ae47992732198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e0005c3eed188c39edc1158ea88fce199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe7b1955a13ebdbf8c01c9458242936200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc576e35628744eb9c6893978c7457201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a6e5774ec415d6c063db6804b6ae0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddbadc191fe8c2460640660e15722a4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16944c610b017aa9212c0a198178a1e6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aecf70e1f3947d52750c2ff696f5bed205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdefaf6e9b0d1318880083c4139aa59d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbfaba487c293a5bf4b932203c9fd78207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b59ef3b16bfbda521546976c4de1f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f84e162d4a8fa3326aa4387e47d1d9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2feffa21dce47fac3d97030f2b5136210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5b0a95dccf7327a461730be56ba7a6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c52fa0588b48d0344c42b72a962052d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b10def0af49a8f6a897d5b2b394da4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8028f3dfba123b08f427094d06aa13da214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a6a6196059cb6a64ac70b53599436215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc4b5463c85c50f0d84567e689b2a2c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d7e2c041440e2bee0cfb05533661a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce680e47bb02b8b25386d39bbe045c55218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e1a3b33d33f478c4fbf06e32fefca219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea950433a89f880addb5077c2904d0d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f904393afc49257c2a10ad389bda75e1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241f128bc53754e91ac8a2a8522af09222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e61afb4a136630326a28f627ced2987223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d56bade805a4cc27edd183701f1cb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e50bd91e9ee2a92c9ea6929c7967db225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0d3f8fb71f5004b4e229d4940d779226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9156ef90a878358016d59006d6ce001d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c580c219f5e106dbc33ee7a003aea248228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f081a02eaed8a1574327eccf6db97b8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d0171b08bb87b69bdf28330c8cc11a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a9a919d55135b8637c90c8044106c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d08eb0fcfb75535881295e7068177fc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbaf606561840f0ecdc11421ed4ac17233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c2997d10e4c4abfa6469aa095418be234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa44e5dad0bbd3b13e4ec65ca68512fb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa024194b21d67d193758152f389e5e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d69e35c5e7dca80367b3bdb1f84b0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba143a34d255afd0a3a8ac97a72544238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca62db828517b972d2d6d4eb502209f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a06161d8a9559138c3c9237a1c1915240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5856cf880dadd8c30bc7666e7bbfdd1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae21bc4bbba0d77adeb5b550037020242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a063bef02245b28ec77d386fa184f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931bd3b15fa2a3e176d73323732fc5b4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e9ab7e51f690501d371766485b3ad245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558813d9f12423b7f3a3a0bbada778b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5faf66ab39eac13e41831df2ded3236247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b494d29ea649047b75081c77eb9ea98d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d55d141fad32160e6c66af8a93b8ae2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f85601619d84b358745825a1a6eff95250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a31fce04a2d254a55c4f84c132f53251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd941591c4d0731f14c220de255b971b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e635723e01f7c199e8cc2eeb05531c3e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c482281e023f63896362ef7bf3d6ddf9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a015ccfb17d5a27ab46d6b1c38e7f703255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584862fdbedf21b78167aa224cafb974256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc20d6c2025d050d5ec8b2169210e2f5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1037dd4340f777244ec67bf8799bfcc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba1e84fb6ba84a829e48d8aa698926259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a3e792cf7b0c4850257f94a35c6a0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a9aae0f9db41a0c88780b54f47f7ec261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3373c1b6447ac96b9cb2e5d289b7f17262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de603982250a92bf45a29b55b602e68263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a62054bffef9e5f9233be660cde63f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72195cf2fec2f798ad5c1d03338870fb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487382a0c5d03d0f54096522d9d6e970266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b7695da35a655e86b73fce5ec6c745267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c895208dff31058fd3beace518a0c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486830ce9d5665bdc4b690167991015269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33629f69d53d97c8b50738206679c3b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c52c91a5c19b6c4ce9b16bc4a9442be271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da045e4a5f30d153373e05418f00670f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b8356524d1fda35ee578b188ffb01c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade5dacb7731e486861cf5f0542a1086274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b28466910800614f8ec89432275a2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3e785c953a1892c95c3bed50bee7f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d1ce3a8625c1c54537a4643095b43277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6043329481b557a7e82e50c093822b3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9536fc5f4940d63b25c0b61ce899e1b2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388139446a17a09eca8d0f17615fa4e9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a126d982ca887a02dc5a1aa62fe50281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d07397ba44ffa67a440d764562dae7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24defce6f94545b028bbf2175cc6ec3d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a247716c553b4a71df9ceb9ed6d8acfd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a63dfe53c2842b6908ba68d088551b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7caf36826ad2367c825f11221545a6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a05c9477a18d3cb44a16da14c7c7d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8d3baeb4e66c90d2159ddcddeec094288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e948879b1f7e4683ad68d61de97f10289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd1f8a9d22270fe1feb9af3de00b77290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5946dd2fd0515528496eb39794459d2a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba79942d90f8ac431b25bfc0d036f2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7636ac16d5779d059d7d1337aa10dde9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce4ba4b558d2799091b2937e325d35294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ecb0273ac9be26301abfd0fe2660e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c14a944cdd189f50fe4767b9ae4a2a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab32170459cf6595787e4d93656429297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe81c1716abd753748327809386bb618298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41828d63c8d583d327661b4dd6969546299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce55fcc2c7c484eb4b327bab2c4c2b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d782f56a16e41c53bf17ec3dfd5de301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba05b48ea1d9313f5737b60989766b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc1e5c79e21f6d6576d764b79573a23303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34e4062316525b4a0981c968da0507304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f3d17661f0feab612560d6b30f4e79305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff045b33c94b0dcf6c1594bf532b1c4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0decf190d91fb1c88472b6578ae7d5a4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b189f4081160fe507be6106a4f7026308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb22ff55f105e5f515d402ca345865309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e79179bc875038d0f32f4cf2599986310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c10d9572de95804ee8de6021984e039311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b2c80b7fd652005b342b4c1f15223b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a62219b6544714eee4b5b34e52565313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47e33ef430ea064ac9da067052164e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2edc6512629a5285f11fbc9ff62bbc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78282b8f25d5420840424ab5e99cdf0c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b8312fec7e09ccf5c1184e8315d92317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c3a5760e4d5b6aed703bcbd9be3f2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994ca7d6ac4b5ceec14c16ccea0b5db5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357b41a0cecc395237d91a782dc7911320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f427794bc711f6b9b4f96799bbfbb5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f94bb01e369532e702865d653455bd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e614b87a2cb16d55ca06033c3815f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f2e3a29cf58210c24924e4151545cb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d16ba270a865c3f3839dab601a15dc2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163aa4dbc6337c524a27a2119009fc43326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72e500b9c070eb1485a2e069b24539e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2205eef648432f1b8cb3fbaf638f5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14160eaee7bb2a4fffda5aa8f617a547329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd5ee02c521a004a5744e39905f22d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf1ac2737bbb72572d8c0a60829c952331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95234fa3fd31d6437be64dfe94ac0577332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d932ee07a683a58adee35cbff0a2c17333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd09af04f027edd4e0c2b4b24edfb72334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffcf8af534aa9e63323075860759f6e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b67b4ab5e3fa53526e8e7b869569986336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411cd38f361aa2ac2ea9203b8917183e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecda2b2157b1f3c6d8b0ecaa40145cb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667774a64f4534077b736a1e23d25bc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365882444cbd81d75c9e37467e316753340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c06007b7238c968c5e4f1e692c760a5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2431a37b51ab00c8ea9b9e3f90060342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b44d070a876816d1d1a11299ad6c2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738d0555060f135dfaf4af30550d688c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc8d00a7fb1af4f50887ff892851d46345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8a53ff1b0c0bca9b5e9a82793b517e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff14c6dc681e14dad383793473cff1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d460ecb21961fb2757c25af5c7eaa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df25792ef044a65937e6602490b1d6a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5879406b0aafff2be1c0d25423c20efb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df2b17e2d4a04297ddf6adf6bf5e9c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de06e69042d0349a70c02164cc4bc9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc8b696dd8a08047b461774b00f67c7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7528907c9108a231c75acf6fccefd8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93750060deed9a0349760b9f4e1e1614355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a3f3fd256354d524c8ef4b8675e35a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a43dd6e684ca69a58489e4907d395dd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1877add45d1729f6b1a37a5a84af7aea358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e6f618cd328b1a3f503dae0a909c0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b3ccb4db78381a8796ec1659bc664360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2a546709d751e086e3c5657e8b2ee361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a3f4ee35a3ebb06986846d3b04a00362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7bfe0ec9dbd21e1fa372f58826f95c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678dfa5ed7ecd0ea4f52a435b6b1312b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07693f5850741b056cf261ffcd4d603365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b8a6f724248de5b2a20cdb85eac506366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8805629f67d18f31acab4bfe041f64367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf0a23524ec28aa790fc90a8da8662368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd19cb4d2e32a1b53476988024f88243369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a771f612fbe68d92d5b65c500bf26ab370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ffa643811b9d2f675f93d3303048e2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd04e7dcdc5515cb3cdbcb49ded5888372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd17ee9fa7b0b20b4ecf981ccc3205b6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e34bd4ec4bad04ae83bb14208d4149374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e4505305e63bccbd27aa01d2a8fa4a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c66a5ec5d356f78f5761ded215b6d5e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116659d7be24e27b9e763ff14d692b38377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c4c5cc1d79df3c79c1d26943aec47378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca5056f791ae142c537db1fe1d3bbe379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52265440ea59148418912cc9570a1d6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ccba249df9a5f7d260e28b4539bc7d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96f5aa2eaf200e89ed4b7805ab42db5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd275c7be3af40c06dce7dd2c7c3c0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d728632af06aa47bc4c46c25f9845d9e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7668675ed0bb623aab027e5c441aea385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc5e1085bd4bce169880da735a2a73386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab092ff51559eedc1c218049f436d8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8dcd8d9f179ba55ca12950f2bfd488388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe33c794f0de5a9a2b899818ad6d7cc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e5a2f9c3707871f3a72b00d20e4205390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db61d726d69e9fd1feace9ecc6df27391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d559a2af3ff04fe92c83c59e5e70a68d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e41ea89249d42a11284b8ab49b1035393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a808381a995bf03d7f548ecb5791b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e647b6bf39a33f2e60e272e1ad3b2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d13dadf1b788dd2f015fafefb7f38396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a15bceb4272aebfca494b1f658df62397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deece6ae267bae58c35379b4b25f8c3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47affca9b4640029262e1991e66dedb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf56348ca1f6b0d8320d32c6f17e34e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee9f46cb6f7aec556d770207eed7a6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c21bf1727fd4054d5e17eb4f0b159402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c4c8d1fe876378d3d6845b06ccb3c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c6c392ee96d5b820fb34a047737de404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9964d47f2918c3cd896294f1648ba2e9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854aeec6f1119d8b21a0794a14fd007d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5de1711044727dbcd1a78c0e6b079407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7193408f09c1e2da04b31d253318a8e9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371aa37cb1c3543d147ac9a2c34cc232409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebfbf576f1abbccb514d7b08f3fc5eb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cdc608a4f622f42b9191145206b38d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a638d627d6813b3d60ad75d2ececf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e35f496124c294f7067d945f7bdea5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17050ed22b23717590df4df5b8b33bc3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678de74a0f113de31bca09d3cdb5abea415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2aaf726a9343272b440aeda2cae274416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1418f863ba951e7cdb463dd14acb6707417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f50be80b7f4b717ca2a6dddf253bf1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d62d13eb9a04a0a096fb7c69f35dd45419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c21019fed69f6f03654a8ad7a44a3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61552c2a1405a1ce55b40d13ba41df421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4755d20e7c653a317ee71323a9406f2f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5153d4cdeea6995f1f529c5052d3202423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa01581750f7cc70bb3af6ecec46dd2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d1bddc100e12ba0ce1a0590071c9d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d9e68d903b3b7c7c61ae1e2f55f41c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f54f94798359f99e55c11e6ae440841427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010eb62eb233cbeea23adb77451f708e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c885243c020785c98ce15f26dde173ac429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c46dac0e21749f8e42058143f6d482430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c857648685c5acc6f1f3ad99467286431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca56db0a8fd37e7e979edbfe8a56e4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8720e9a1d24e4a3644d5d882c76a31d0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b001253fd0f25453612be07032c6b6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0289eac5d40cf889b57701b5f003b7a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb1cd53fbe7c179708899b8cafa323436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a82f934e2656e078ad4b70ae6fd887437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0f144b09719204b7027927cf9d08b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926abd14e3814d528169f95434670cb1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf99a43c2ef83f86b095a67653b632440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4824c3185b966ec2db2aa3dcb718830441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52026397b123c6160cc6d5766a9f827442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f2d2ce50e9b9424f5957fc7a581962443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d83cfc87b9b244636502513798ddd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea693df923ff1e48ae9984f82e07676445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4941319325bfba71f856874e385b38446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16cb0a481ec663602c48809fe7fccb1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f0fe380bf2cc857475a485e48de22448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08edcb3f534ae73db45e6af5e9582e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e3064401f18a903fd112c2b2017c9d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590421e015b0757266eba9b3dfde0101451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca79f627325bfc0aae6cafd70d0ec4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa805257dcf601046b829c67114317e6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d565e3856832e0cf59f7cfbc475a05ac454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f371e251e63bceddaac895751de99dd7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05039de5d0ef6fc3659157626623291456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f01b67b88798a8398e94466fee5776457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f5b5863812c76572919cd17b9e12cc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ccb0bab70cb461f94e2e8701a9336459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea87b0dde3b227459ee61c2e9cdc748c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33dbc4528d18df8942af1435ee5d737461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9468247f19d1cb9c0577f8326836153d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde9383d695b71019b8d7c6b46b04f7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d89d202a1f5ebdbd2b97822049e67464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee990ed583465ad39060bf2b7ab95f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b347c75ef74c5c8a55fd537a58a735bc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de26ea55bb3c0de69e1409038b37fe467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b37834a68c4b0237e1f4eaf1a6bd902468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae433ab63e6240d3ec06901160fbe0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed8f38e967c3e86c49601b986c392f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f329ff97a635a7eb9d5571d23aa9cca471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8738d37a3b64569048d3e20183201472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81bfeeb9e66709c488ba0db8e8bd6bb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa7b95c84f5fa5eb499ca0c3ce5fbd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f4676d3cb18f38c465d799816df48475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b653928b4e49cbc6fee66df9f2af822476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e6eaf433352667da3e706d5bb5749477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec64f4262bc2f3ee141dadc05a3582478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff09ed39626576c056bbf6652e3d0011479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc6058cd34e5c6646321083c486509480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc794568484c5eb96d4a0b7c7a5a5b35481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d9c202ba743ae5d84bf51af9887da482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f6ed433d486d8e86a18c77190edc2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30ee2164f613fe34a92375aeac08ac484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f50e51936ca6685192ac13298cd3a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d8236e25e11b5c916eeb506c2a3db486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d75e4572291a48fd0493a097c90fa4d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9748afa555545f0d621dd43d90be1f0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb49b36e1afe634439d5a0ef65695f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda81b119b158598a02c094aa62de1a3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb64ac23da146e67d40caba5a1b69d6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c3e03bd75a8cb252dc08e39b794930492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9855f770522cf2cad6036436e3f4f7b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c6e955276c11ba21b9251ea43b18c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d733e9f874d53cfc5ff5a5d6527befbe495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6451560344f9fcf4f753be724346298496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4754b9668f5fe80eb45693800da888497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e31f811552548b50e340d63f9b6226498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c1f4a8791d7ffca9a999a30740fa6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8320269e6f69d44e66f928984b13b9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c472d0a4e496df9de62feeb186eb6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc6bd5f9494416cd893dc4c08dc717502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdcbf60cdc72ebfce9c7ed3e19d1725503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f56f836c2ad9a092a15e0d90b7ce4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4438ce421edcf190029f1e48f116ae505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ee44c6c5de35e8ae4a06cfc375f9b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bcdef06122536b2b346171a6df91c1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324ac3cebc12f0e1dbb60c993b1c721508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08146c86cf0e415ee5f2f68f0de3e05509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44517de8e9931a98822bcff4d8ea1c6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deeb6ef31e67d80e1480860f948de71511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a87d6b2b1e57fdd77255a61b5aca37512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ddaba207befb8989aac491c50e90d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd639acfc97a4434d340635318f85d9a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad346bf36a58abf03116792e1889ca515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da450f4cd2a1ed222bfa1ab9e6758e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca3ba99fc5544ed358f6f81f8d7a775517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24f6df5527b08ab2700a0750b55b5e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7876bc7d88eb3af192b5ba666d1075e9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe30a013fd698405780e72a807af208520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a2681b901639669f1105d2006c9377521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479f2dd70a9de34884e0bf97615c9a6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e64361fdce4b6ef256a23df7843e1a6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbba5cfda22ed612055bc638a8ca8b6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f469714d30f2ee355e91bcd23c53bf9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ca753975a9bf545e87babca8e368b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be96b4d58bbc3ef9faeaa7905cb987b2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14543051268c60cfd23e98de2346c454528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed4e79bd0d1129c89069d36dbe4834529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7446779029dfad7184cf01a739fd05530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b35e7bf7cd716e08a3133dc129952531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3ac4a2349b253fc51229cd1b706d8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6648b7794021ddf552527b83fb541db6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dabe08b06904c6a0750077a240d9933534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f261c88d01e50ce3cbb7a3ee9a866696535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d6e3fa1a6fa6e2149fc07b5533dcfa536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e5f562aef4739845cb03bc79632bc6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e066b59b05d14dff044874d8f99842538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36009d5e86ce6e58887d5cbe28fac2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f66384fb444eb84ed8bd93df866de7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95ff8ea5e4a5477fad3989f6bb5db72541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0359ff1778c2ee7f8ad45881f0b97fb9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc656ecb4e7161a411bd1346f1bf87a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e232fde9fa22efda5cde35a05bc98337544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27e766c01d2f25842b64abe894e432545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b728cf6c53f4f0f8e7df8c3c386b1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f432aa5a716b558aaa399acbb9c6c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a035e49ec2a530127c48a859e986e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3dd86067c9fb35cf1995ad9a33bbc6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21985ec9862dcca93f9210b1bb3e030550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b7cb710f110de99ea3645a2b35cb9b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f136134bae4f3403d2a6997cf6f6b3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a145d1896b94f63e9d57db3902df6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d6b2175606b8b5bac9848efc8457a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b3bdffaba892c2bab3625ee8f09fc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba12c6fc1d9b80fcda9d68636a0e68556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48114a5d8d080783b044071efc9555c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2ab186f3feef9b9ef9bd7b5082386c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc81dd8dd83ec7d412bb5aad1b3080559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e7f68aa26585016b258a7d5e211c9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de32beaecec04d405822c1c55f86a42561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5790b60b6caa7ad3a88a67ef64a8c669562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d960b4efeb61469f4298695d413ea563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f10e7c9e20182afc86fa98a25934983564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d89b2124b7ede90189335f1a9e042565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012809be1b0c6a336712641d0c49b3e2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c69bea7ef35b5030efe657e5b17cd0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b767f216cdaacbf7463d16fa72745568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a63a4db5f964d1ecc1b9d8eb87894c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18205dd283df35ed462d22af518a1d4f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8865bfacaff1daba903cbee2bd3fc0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4028418d2a539c2e8f93b2218945e338572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1562cd7ee7f704974452e92ab5c3ee48573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8687d9e791be7166e0f25d91827182cb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acec36576b0b2e875881f3b1afd2d1d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b9ef71faacc65ebe57e788866487a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ed2ca46eda656bce54528c42b57811577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81686bbefe1d05bcd6a5905ebf271dc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b78107aaab843a9bb763de55027df579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa9fc366c8edf8125fe86b7a3c4e34c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5011f803f449612a36842394c856893d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb1a6cf3af4724ad1159c46f0015e2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600fbab4dde716b895883e7b77cc302b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79025c282dc1c8bc1cd80392d318846584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9cea6bcf6cf4529f046104d258dfbc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0591bd5c7c7b1ed2a5f82065d75ef245586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf32b9f27f1aa37cede1210c59570e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebee5445f3724f9d2d093a31d21fe49588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab36b174ab4e59d4edcc82efc1048f7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ddb4ee9458903fbeb6e94d8fc5aa72590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5da847b34bbe5804bf7e10c476cedae591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421280ec2fe28d190e1f85a5493b9f2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63760393c9bb46857266a5ea1bb66e94593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b73e502beba356b404b2e3423210901594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21975f6e3c90beef07c1cd01e23b5647595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ba59a988e8c361341a946ea15ebd6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930cc57290cdf69cb0550c42eef6996597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cbddc68124afae50761f1dedb1e06d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c2b49fce43e34be85e2dc8d37f68f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d35369cc6303bd71c50c72afd1ab337600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c0ce8677a7bb61d1026c96754f193601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb3acde192424c3715baa6afe2c4d0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd49b921b0f8f17724fba8d87936e25f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de521a8c963d7d96caff3889a279605f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a3f12ce83b918ab2d2682146a8175605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b5b9743bf2d28c89624715482f700a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cee1a1eee14484a1ea788aea75f38f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f779f29f51ef49a80a464e420b19d6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bcb1b71db3386159e2c91842dc4070609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e2a153b112f4a8794a4ff5af31e10c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e97703110ead98b821ec4878ee357f9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d7dbd4c65af3bf83cc7237fc8ba87612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789dc20edd8b9315da7a1c25d482f80a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6273a3653d97b99feb40d570e639755e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef4c2f4960c2c96507f9acc72a52102615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be3170b9aabfdbac16d82f2e2a182f5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdca02683651ce24d2349b06d7668bf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c137842a8a3ccf2227c7c87e0696c00d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d3d11b9abe08bed01a029cf5686945619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aec5df91e7004fea82f66ef8fea0a4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d5d3a270f5f8f8246825aac2b7fa07621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671dd936e6f2fcd742f6f8af3ef5fc6f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a474f86f1ca39a95487ed368b0d97e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6e94afb1ba45a4b88adb08e8e9fd1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4220d303a2bac3e115447aeef54fab6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932aa7669d97286bcde9d5a8eb3079cd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df4ce10e895d8d328b8bf78924ccbb2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f89a562b13c3021b44d9f2832c2107628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec786f15890130cb699bc8bd36ed15629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d664a4592ec5a3c62455e4eecbe59630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b274fd929695817e1ec572e9f5c1b5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939628f07d0d5b900d2fde56db585938632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e267c37b14f34db3669270269921763633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16787b09c0883670a65f5e111ae81e27634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ae80ab0d01790c9216d39283c888c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeacb937ac84213ff4d05bc032a33a81636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d545a79d4ee52fe2779560ead9d3cb1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79212aea1d6da126112424b918a49d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a2d36b79943e4cdaa8954c0f98c688639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb21483e4f7f6ca00accf952739d5d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ae7039c00e088bc9214b2e627278e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd6723b1ebd45998af0ceacd39ec927642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f3b305f2e280eb5cd72add2eb32ec643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a6897b68d5c62b849299f59a00f40644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace52a5610ce02c046453fca77ed7b6f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a797cbaff4197599271575b80ee4473646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317dc27373b64f5963168b87f3b5cd91647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc86e63a5f222f1e50ef9e48e46f63648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac6b3aaa168d68468131fec8899078649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec945c99ade6838282296f3d5bba0f02650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7541b0d8f6d8fe4475ac295d8108603651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf249848054f9a08c374b603e18ed6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4934f4f35547dae6facdd981c21f42e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19061622c267e12e3fbd8cdd60da9419654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71562e3b8b486d4ee108f19d72e3b9de655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ada16263b4da63dc9d4ee5ee9fb31c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139282c25d0244f62b59e7ae2e062e43657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d8521081d2591e2087a87599707a3f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102d78066aab09b1e0d59a3c63818e6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ceb30a9b8252d4462823de0918d4c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab7123d1215d7f8e57ab2c479c5cd9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939ac6cca961512a7f5d77fe69ed621662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11f2d5702fc7b0435b09e37e86127d0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f34e3dcc1a32469d227e3e5dd6e80d1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3443b10847e31d614a6993c11b0db311665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa8921b998701537ebd51f25e93c1a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e075e18deb42238fc3a5a64b45bec2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f0a604dba61b075dbd04a5d5c1179b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a9af5d49248a5fa0ae6d53685cb99669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147ee496620ba88cfee876135fa4938670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c72d9b205a54fc1859c93fd5a7b2cb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371de381954d9320adad3222e5fd2422672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc24b8aaabd0c9b5bde68e023d2b3e2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e9e753024660d2b5684c55b7e06fc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a76f6f0307763b62ca8807489b18b9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aadf337aefabb701a722abab93babd0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a8f5ee33c138ed4626ff53dfc42f66677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25aee892267c735ecb3297905d22b87678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584b4ce8213b992665875c0460bcdb6b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f297d3aed5ed1ce80eba99e58bf90b4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a45f43297a1e10c7ea03722b2e0851681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4384dca9984a6d76476e4fb0fbea4d2d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e5e199cda1f25793b29aaa17c467a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb28b2e7e0c0824524fd8d748e115f9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e0f5b5f4a30e7a00ec7a9ad9a7b0cc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f486eb4028d7a7d4c4a565a3bdfe6e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943bb21d6310d48cf34738d6b6b86984687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d1eff32ebc11a86c7eac791dcb1ee688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce8903558f787a25c9fd6ee4b25222689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392fce69866b9520453080f8db21ae4c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea24400fe5c46517d13b7a1d331d3c7a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4e08e90ecf91bfbb955b0c0dcb1523692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a688cf7d3212f14ef7c668292f12b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30fc941b849d53244b24b4a01a9b398694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707189909d43e2b0cbb51f5969c8a7d4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b791e5e3edb093a56d2bd4bd95c69672696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c12f0487ec19cf3c83b06a274d4ea7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f1036860603c9813246291c64e24a5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f57becf248185e490525fddc41c894699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc2a8df7c95e432983dc0534358209e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d04ee8615b40e4d0d4ed4c2e321f6a1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa492d2ace5acf6ef1808396cdaa8e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65fb4ae99b646dc6593159bb702a008703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d2c0c0d78646cf23bca186af35eaa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac665bbab7532ca314767e8d41ff533705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b0a1a9352da8dbafac1b9696139220706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e29ba313538fa15fe0a90d26031e3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de4861ae5cb6dc861c5136508137893708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8850b4bd439a8ad7155d49607ecd0030709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e9cdcc5ce7163e15436058d4546bb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66474652068ab33b9a2ecfc1a6d99c72711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd208e62a60e5cc4fc3a50f61f72c7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e841f37b62651d6a3d1824c0f1cf1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b14c2e51837b01becffaea7a7f2ae714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3773d5c6fe56e41bf4858c5d732f688715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6cd61a0d10a58ae4271969cbab8f36716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac633f056953995b9eebdd573f1e66b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d378dbcf2bcce3dad48b84034daf95d3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd89b7e15962a432bd84e1b6c68d22a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f682cb39885d7f83aaa3452a593b2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b35e95a26c69c5fe73cb1bd1870f2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7a08825416d102bbe3ff9ff76b277722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b86ec57cb23b3916538ec2256a8e037723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b13f6fcf2703fbbda426d76ce8d315724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db7f9caaf60fabf452afd1be895879d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa088a4781304deb7a74e749cf0fcf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c7d6bdce7d12259b8f95f089d9f60727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49453d2e368de4346d9698532be8b1ae728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc088acbd7ba6a3d349d33785614b2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe9cbb32e93927b4cc2dc2599382f9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1becd523372c213f3f541c0c628d392c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1823470bbaba61c280d42900604ed95732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a60ebf4758c2358dc571f61b2d627733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3189bf53140796dcf148505d03e35500734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3160a1a24b729be1fb0b868f87c39b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096eaa176fc946753712614546992229736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f1a0ef3cfc89c526b70af7e378cdab737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a921af5eb9b7d282396e023498caec738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5bedd9aef7f4e3fd9e410e55573e4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e238f70bfa12a5af36a57608f98ced1b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d66b9b6e479b0c6bc8a5865c32a0f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe7edc75048ef566e3ed53e9f2d689742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466701d4b0f879a0c38a2262ce3ac4ef743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ddb0fe78347abe4deffbef921d361e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a020942bf4573e4b953d8b87809bc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec19dd0382d1c942721c296646f6f7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb79275d7d65abf44dd8bb94685819c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778e1045ae87e7004b8e89ce30196f1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba667d278f5e71cf789bc0876c65599749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9488f05531176c8233eb13d035149f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc0bdf33728146425a73a7fb9124fa0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ed5657208af122f2c8f264e46195a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe1da6fe9ed470fc8e62834d55c06c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d0bf0b896ac5863d1c938ffcecda4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998654166eb9f925b3c0a351b7a3595755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e0b63515a37cbf4805a82904e8321756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d953969c5148d70179d0f16bcb219f90757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda43d9b5ffe4a8cd65d0fa9acdfa115758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9fb17b22d14a594b27de6f877b0b6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108778e127fd56826c19337a7a464574760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c952a4a2885a2b2cd3eb8ed23bed7761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6461bc6e2cd892b1024932d8dda5cd762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bfe12e0d361d8c8e582a57905ff059763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95088153a34a4131d61dea7f0ca4bcb764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e133bbc598365d2589b9ce234247e26765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a55e49e0c80272fc177ed5f0506fd72766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac7f2d4317d4c08ce3ed22e8cf99164767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea30112823094c69f7738ba683aee15768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bbf34e0900afb8ad41aa200528504d769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0860eeaa006b29287309139ab384b7f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f9c26314cba7fba45c626551907ac771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7945aa7de90f396ffc909811bd87785a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307fa7ef315497be16b60b62ed622d44773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83b9e8a1a8e38668b626618e83d689774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d44391afdc40c8cc0b955c6660fd5775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b7214962ecd39bc021e5e7c338747e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5660d6402448956594749454ddfb6c6d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b54b801926cc3e71e9e1c4960fde74778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a4c11f179774f0ecad047a6f8f8527779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e10be1ce4a86cc60f430b74a9eec06c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b7811f918ec6090c0b5651ebfc96e4781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22b6d489b771ace5bb68e38a28b749782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb9dd99bad454d6ec9d66d97e586e03783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4dfb6799ddaa5e1c9370001f612de2784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f75f106bcef10ba0c8f360abc7d8c9f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d1167ae7c2a37a1f11aa8fb535294786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1825c5ca245d297d486b20e9731b4ce9787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f13ef57dac62afca39025aa952f2b9788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ef23c6e295f94812b5a9973386e4b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48511188da7b935b7af9ccea5f20b703790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400470314ead4943e5e338f183a5f008791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc32e962501e8f03a102c05e1bdcf1792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1149ec61cb1209705a8aa8863af81b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf927ec4849a74a7c404abcada3e0e0f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e5f8b56ac953df6294ecc4d338240795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0cb9f416fb97713af6860a47d7669d796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ac41b0e5ac038c11140515c477a13797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91590a08367a13911ab4ed373f3133d1798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36bb7df63dfcb9c195366cd39d8700b799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf41a59a8a6b910d3605af6a4f6c5049800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af811a460bc54444b81f3ff9cf94ab801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ed792d4e6211edcb9776ce7e2925e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1df9b82b941d0d3d8789445d8575f4803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2759dac05ecab57a5badfcb20f8934f5804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac5c9887e8147efd8f32aed265e6840805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9aa87943854e02a9336915410fe84d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110483f106ea12372f07a02e41741ca3807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc984c8bf6a8ca321f5cc741a69f22808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c332c28cb61293cb1a17366e6a87b5a5809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b51a1d147e783851bfa7d6c4c55e6810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d32d21c5562b61dc26769792f383f97811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b6e55fa70b2fe406de4adb5df6a29c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda7bb35aeb7bf2611b74b26f2da913b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c847ee573a5caf01d52ccf8d6599fd06814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fece6ae5c84164a40a6b13bfff36de1815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ae3f41350dc03c7f821ec95f9bcf4816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf34d19c713aba094bd30027843af72f817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744526b4403709d7c56ed893d8b48e99818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19fdb29ead0ade929cb44862e62f423819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6441cf5fbcd6859f568922c3dd05c7ff820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7782e3b5ff6bfa146ebbab8b4d32d821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93bc3407cf263e7cc226d2c9164f2cf822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db997eb736cb14fdea2d3cb95e2f99a823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fe93baaa52e418ee84d028ce2d1233824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f865497be35b7b8d6a273dbf12f0d825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df374615372f1341b993174d44b7d598826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6133967cf27b3a3263c6c4d5ff58aa4e827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a7b6f25ee401c9f964ae7840063cd828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca3d3b16cc8d9390c48a353c5d103c7829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eee42717d2f826f1dd44a42b33b4fa830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f88e6d35b423d8f28ca73af9112e2831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4d46a496d1fff8b56637439f6a341832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d10c93811246f8cc0b287c924349b833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a11319a899c3f316337b93ed15f8b834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d925f4b875be59b13bc4b37bfef30835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aff828a76ba5b05f37a38511574f64836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c7451e34391d50fde081ee0d5b8687837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3512f1c2cbb5d8119cfbc2e41a1dd3d838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a60fa5c9caa5ee7bf26bace7a8cf1f839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3709d7bd0dfe625e2ff3dc1d42ef7a1b840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f9ac34060020c68f95d4bc8b25cf1841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e12e3e90bb7fc7ac2b458e13396d337842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ab539eeb9a462a0d44d1d11bccee6843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df130d09b8111b6c5ead783b5e90261f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f4a871ded5aa853ccd58ea2669d7b42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28641a8b8efa4bc1f25dea421b602ac3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa228f27b600dd0697d3d2fdb70669f74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45135cb114732e8e1faef2eb93af7ce35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a948178ed76ecb04f04a6c9b9a080626.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e7b01f9fd03f7946efa1fe178006557.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b51c99e5839691322ec98ba30280678.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b50fc7fd61840b1a1a45b18cbcda039.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccb4b030f0d214f4dbdd5a4e3c9835f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8877e8f32b5fd1de4db8e3183afd0d2111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f1ddda574ef767b5f83e87a27067412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c51e951a849935f72373493a44fe513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a7fa2a3c603a756b42d92346685b414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c40267b5e4290f487b7eb1defe6c5a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d3c89e8c00b6d6444c0d77cd2121916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf7f87f60c6f08252358c8969bda2417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c63748a023d04964fd2944ee07b193118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b33207381cd01bfaadf82a13ab32f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b536c449a9308cf8945da8294c918c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e15131ab05f2a8c2c003f4a966ab18a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d57a8389ee94623f22017c0c257dd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ddd4cf6dfaad49a0bd58b26d4e365423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5c24ebb725d7701c7476775b7b36e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67866e5bd8aea97939d8159062b8efe25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a40f5bdfd15ece35859f897518c8326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b43cfb60e28efa3ac4a4473e31dbe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a412ea0d60c3aa4a45a6e9174d13e3228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018ed050eace948b03c74385250337729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd706c362cc4ba6183a3aee1c73615d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff54db1955a9ae5655635a714dadbbc331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d9a83aec831a5f757629a3030c4a732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a6ec96957ca8b37d5087bf8acc06833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6001b179cb261a569b679a353f6dfbcb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6d4027abe7403669121f38619370d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57d4281a73b8cdc7a9c041ea12e8db36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31ed36f6618451c64b24c877539aa837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90418e81de62a01561e6a59c624024c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e7c7b665909f64f8ba5484b6eb74039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f22b02ea2221eaa5a620d99a63aca940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b9f0ac2d0ed159d1b872400d42e41841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c7fc4d3a4062b0151860cb4d0c711242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2f8068411c9de0888fe14f6dcbc3743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b0eaa38b5a0ce3400c27d612a92c644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c1f7ebdde235962ed4a06e696e41345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a158f0f2d838107e53242c0bce14324746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2021976c8196762419d762b04074e147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7ab16f8845d0bee0e026dd6d5b42fe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec37b3107abca883d8dfaa080d91cc949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b4174bbe11d4b5d3d71fa16f4e01250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ade3bd80d7ebda863b0b47725c99bc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d54b346d625d7a6076001b05a97bf352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8890602b9d2f0b86ecc08f5e092c9ac253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e04849dfe7e7216479fa82901d4c45d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb86030e23796ee54e80d1b90e49bc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f873c6270e8958abcc481173385a3f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e299cebd8dcbff2ac054063a8ef5357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd70a7b71c8b58f4697553986d8d3358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f56d362588df46bc25af9c992c25059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b9abb80e518d8f2297f313f6df5ca60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e2a9129bdf38b795645146cfcfa62361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b5cc761dc8ddd3600887ea95f678062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3102e0170e3e8a8a4914ba98872a00ee63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd32214e61878956b103f3fdf1bf0d564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9351b7f32bd65b610bed5cf30ca44e265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c985e890bc9006e8cddcd738ad07b34366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97299ea224117b61848d1205970fbb867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb522543488d2882211343790034d25d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0619e8aa3ba03bc366a5845debc81269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9a9145e168393616d3140f0689298770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc70c4b8576ed2c83bf101b7640f9571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb989c10635e69ac4474ec20c4e6a0ba72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34baf522ff779a0ec557d049a756e6073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f85e81cf1c571b250f724921407a374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8024ad4f214c15bef1851472c7ae174875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c5167e332b23d488ed936f5ce3daaf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf504a46b3cb2a758756592443ad95077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a4db4675f3b99c3126a33a1ec81c8578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce0c636375e2cf58f5678b752a2ca4079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d585c122ff36417fcb19818b4149180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2591fb9b9d2a8a36997bd4973fc285081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e42260fbcf8b6717b86dca429045f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4fa001c16a00d4373cd86044fa72d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d614e0859ba35ea0ad0b258105cf254684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e727d0914dcd13607359c35e100dee85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f2c29f8d845465615f5f114ffb338986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c569b529ca99686f85dd1843e64551e887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac9fa115df8e43546e7273c45f89a9c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fab0778b13a1f3ec8042ad13b988f289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51110ad77dc3e0a0d9a1b0fd26c9926c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeaa80be36613323cf8872b624df78391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d68d66ac8fbc17ea04cae89f499ec692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b20bedda08d731780adcfe7ee203f3493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d192e0c805d8320f657bd55efbc54eba94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a9f0502d01611184440d5d56613b395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bde3f43a13202ce4cd7a7a199aede796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0440e4818a0b9395d3f9454383311f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef51572acce19568c671791506b1d2d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbbffb9d5b2c01b8101769ab7b7ec4399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4525bbdb6cd955ef14299cb2d1a47271100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f30e26bc11cd6c9dedfe7f780e0262101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58911127e05480321518bba7dede00f6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c452c64022f84a1574fb79f64bf6f9e6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe1ed30f88fe4ec32733f290177108104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de39180eb2cd53d94bdb10eb00ec64105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3161a0a4fa5f5b7278f683db7ea026106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea6f96cff922fd5853ffd14694e618107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7083946c545d7793e614d1fb4158e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c2738f6142b8e92ee327ddaf59a03109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0926aa1669fecd65261d17671cae7e4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e43765cfe085ffe6c52b6db7840da7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d07f4a6cd4ec47f4099455401d648112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67dc2b57e80fc1d70f3d6583cad2a3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c178b1d3c3b084dd7c3675359ca26114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1603b163a004834338fd82bf93a693ac115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d968847d7427dd427d8d29600903b8de116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b8a013e7ca388c5300556591d14d1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046b5ffa760c8105dc1a90c954baaac8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befdedea6025341784c0234ca7789b33119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526efb89fcbedab57cd934d138a6dc66120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55eb4a71cd0d2c695d8d54b7cfc506121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835878656f5049a1e9fd90bdb9528b4f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9512db9d41bd5758a97359cb35a88c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec6cd8b3245f96359969680a8cc856124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37bb2bbbc364267f931bc7107e87749125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5056f06d8526baeccdab6541913bd0cf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f7ad07463c606bef0ef81235ca050a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d71a9640663b9a254041c8621f7b12128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ec0e593c859c7a15f835298fd8070129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6784f7e4e23a1cf599225159749f7f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f20a9731813cd7fe71b8199e92e8f6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5efe86ba49d323992be9813ec3e165d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51563ba316a014ae30f4cf87be2e1975133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db62fa394c97efcbdfa2d7e0206d873134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f724edb267f22bceb51054f3c0826135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a1ac88229342a35398c55beaa67cc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868dd16e8b8af505faa7cbb7445704d9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceaf3d5f6165aaa799cbba1dfe02388138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b71357e905a6bc84f5ccc5881cf3d2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff41897d699a47b927b200b355fe78b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39201d3984f23e7124079d0107be7e1b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067449e4664e4db803755e2d9058e33142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033fc2031daaa5619641abb87da5f079143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d52f05ba05359b237e5d564d4f953144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2677bcdd58ce06aab0ddba8909122a70145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4854172bfe293e5829dc5b7993f5e584146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ea05d6fcd076937270cba248c7c87147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de31f05b86e2b9b47e31ee3f9dc4c61d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66671a1f13aa8a6ee98c8f266e17f26149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7465e76703eaea052b6182e46d2f5026150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a01d6d395d266ac71dcb8610bc95b5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae6795c94cc69ae610d32591bfd0b78152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e3b19a00516c3fbc464e07e47eeee153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ababc7b5134c1edaa5eca78a3f00956c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241bfc77d0dfc5f05c26aadfd734cc66155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0369377c9644d834e683d9a872f9337b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e4b86f00bd6cf46157bb250190f439157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ee8c14d16e9b08a459dca7ba2eb9d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb8a91f7a07071ceab99667d85996e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cac545715dc3856b4184169159a10a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a8ff8001340fa8a3ea62fc51f6d1f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7abfdef48589ed6f2858f545ffb8caf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718dbcf5b32df96a75b8286d2b5ad762163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8957d574b57876524e3c9c7c0e332339164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd97c620e2f546b7d6febec0f4d7b6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b4cf630d5af73d203304028b77bfaa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227357d124b6c6e5fb89930caf22362c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f763285e2efe9081566db385ab5cbe82168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fcf6ecac6d587a1bae871dbdeaaed6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446874daccd7b480bbe8ea47975497d2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e33e9e1f4bb6e6dd7eab9b2a5cdc8bd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff0a08983325139d610a28c1d86cde172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c5ad60aeace2af6eec02813b1378ed173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d332cea877ff49278872b07222e20681174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06eaccaa1b8f843742f508c3933c09175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7534c532f34228d93d70be2de2850176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b4394206fb6bcaf85b9d9ec666601177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f06f2b044bb7d071f92fcf61ff08b06178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f50ecb22351ad92b22da7f77c1198179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f41de2779b86c8a9a61bab4c75a0298180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611575a1092a78f72b63f554eac650c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73103d1692cac1bfd39349cef7d0bc0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b0f9d306e7afe316b93721366de6b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad400934a10ff29c69c676582f9244184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3ee6180040fb1124fcfcc5e261b9a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf7668bfa55495f5dbb875d2c53dd05186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6198ffc18e906af4160ef31c138321187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f60ac5bda6339aa6dfebb16808fd9d0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92765e247798ba40f79155f0194a28d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428053fd2490127a32472af15ad6bb7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07683d0269e4fc4e8975987e0cb6a026191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f113cfbafa0c6daeb5fa0b1bb5662a4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d6a275b789dbbecca214701786bf09193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e241cfa6dd796e774b6f82b47ca221194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad626bd43ec5b89ac89811f8c4adc9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2113ca65de10e7a752b53a83a21a97b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2462efebda5a83f15c47ca6eda8defa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac82c3a160554b15f88ad20a1c59b30198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6332d3da16826f28e6a23a5dbb1945f6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a40cf86ce5b79bf23080b30b5fd3ed2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9948b451876fff55213c6b2d01d8811f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba8a4695be1dc1c78b500eb3f1b464202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b7794a6e1ce3a2d71b62593ba12af4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65110e7ac8d04459568602562fc1a151204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7669b912f5dba5d09b6f57942b0114c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ae0d062992adf5e8df864c77c7c38206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabea1c1ec9f38f8ccd587dd65b651e4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d150caba67dbd743d3674a286d0f1a09208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe49d6f38d7b62c0a119e6ed865cd5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040ab47a4d6ccb62e395ae1bc94c746210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e2c982de1845369d7670c155b8382211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5479b6aaa4b76babd4244adb0d0679d3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb4e9fd25dc0120315e950c40709c51213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9007538412ef60768fcccbe909b3d15214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c63177e5479fa38c1d55b00dce732215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dde23bb956084311f49f1ee601508e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f7e52cd26d707a940d0da1f5afc28b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0728616ba8bf1092ccb3fffcb8ba6f7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58691d823f49437d0759973813febb5c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcde1620daca23a559424f6c0930b50220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1975878e7780aa1c3c1f711f3b0b91de221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88dc4e724b31519655e280266ffa7e7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81192cce36d0891963ec2bfc3374b671223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dddf433e0e9fa5a2b8368f7a885470224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3802277b62e9fe6857554a40c3f45eb3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad9e9f5d2cc144f224095ab5980f61226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6995b6ad5faea0c71476cd3ad85a3f22227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef93b0696d2a73a9e690db06708aa41228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f64710c8b7a19190e36b1a407c9d4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ecc0befea1a65490cfc3e699773736230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a6f1662a21ee3900498b74fae5570d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9636ed6c09869277cef6d1ff1004d360232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de4feb479f754976d5a15277aedd72233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ea75be8308ea049f953749b573bee9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9664b386f13f76718c533cd0274d1b9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe4af4953b48b6d280cfb12c1b5e4f6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c304ae2732514d1d52ec95eea44bac1f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea963ed09653030f7fb997b3f0bf42f6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84cd2c16d2c87d28b1962fc38c1fc2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398e0099e4e119e0a25b0db5b0590e1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6872131428eecf937c69273f257c3465241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965de5bf23eefe31f476529da4ed76d3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe0d8b79ea46268ff0378d70c2b349f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bfd7122a0f3c3ec34aa5f5f617bd27244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada47a502d7e6e2e8531776fdec5277245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecfc048f11dd05cc02d8fabab0061a4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4cdc60c709e22dcb3126c501494b5a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc165a5edf5aaf55bcef54f20ee576b8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e4c7b8f380caa7315f3c7062415846249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116848180549bba16835d299c4b72c25250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f4e7e860980789c97d55246edbf77251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7020b3919fc2ffdab4bb0e9c76dc30252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d6d68cf76fbab1d1d06d82df6602a8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b37cee0dd174c54ad256775c3f3e4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c61997e52d72359ecd0f347673e14f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff2e50c70b77c4b79080b9f4cbc9c4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55b1f6dfc299c2992a8eb19bc5e8d56257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e4dfd5f2f15bba100a070e2baaaf33258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea095ba34209ccf70b1d82edac4053259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a20d41d09d91ff56552e030b6360d5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a8cbb0f7204dc112bbadb2c48f9621261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadce4666fb897d148e723536c736406262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f0e94fa0b63cf651d65b855035941263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5cff83ac9e6cf17cb61e0cbcd4768c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75c3aede68a1ec6673440f4e1c1e16265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb339f9591265ebf3a440053a9cd7f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a00dd6a02b3ac59451acd6c6ae2f7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb1236cac43a20c2571cedaf2a07ad1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3097ca7768a942136da84c91b80c8f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad146ff92c6769ce1b869f7d5231f65270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08bfd30573c035181cec34821dd5106271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb55e7ffd14eb12e1ebfca5a4e6aa1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76497e2da6b5773807c40ded7b6476da273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d95e2892b8618ec11d9bbaf01aec13274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73b22b04c7e5bc55469a8b0c2384692275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c60451b16436885fd9afd23480d5dd0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92caa0553befde79c5515b84e072efe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f328831b037064a0a321f1dbc7bee2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35352dde3a7b5b5f1f542b721c59861279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2427462c3e5c3d6b12a52f1db26e97280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceaa2de66a2a1ea5a1d45ddb4cca34e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8485cea3ec3a1d5e5362b1d79756992282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532a9aba56de831e7867e58ce93ce3d6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ebf91ba282ab62b4347fe027c7483c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6840174639c3dd2a5493aad0b3214285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27161df029c32af576446158aa163e9e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b359da211e58c4d9692563cf2a61e275287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df2bad4b39f2fa08d8c60c41a43a93288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab184d1a80c78531d926b0fb09cd5b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405943f624dd4a64b8ed762864384d37290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6029db72b8cee6f63875d35fbf2399ea291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf9057622796ba510aeb5d9c5a74cb2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3692cb02d7a72de82669542a8bcf4e0a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88127c455540d459f3d38e1070b742d0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5eb0483dcecc6503627503c6839ff7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b14794b01b678b41dd6ad241bb97e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de47ce58172b588b7bdcf71f939b9a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d34ac9cf68b5930529418b091014952298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e632d3e535ab05bb6e08eb0da722d13d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ff0388fc315d536db8dd1dd9a85f6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00cbeda90f616d986579dee3cd3d4a7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd40fadfe68cef048912e546f1497557302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d57f353fc6611747fcf5c1d0c9ce4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aed6e22719f663662c2d9337396975304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5589e2f3f06c949628064fc55c39dd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08d712d1e17470dacb9432da87ff7d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d648a73b624aa87433fbaff1ec3f4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac864abf9a4c50c42c96c29d92f646c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d7ad7d23fc0bc6452b251aeb41e39309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f521b498cd34380a7cf9ea63bcb3a1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30351583299b973acbb4107480daebd7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc81059d30cba32154bfe1f2e71fe8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71cb2cf0ba059dc4c37f63cdf27fa8a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ed31ec038617413908fe62bcf22b4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a47f68f81c4dd9831ff089d88b65f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b12e289e8fbfa86361aad1e727714316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee1ac45b042ff179228737c0d59816317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd5bc0b879d3e883c4eea2afaa7be8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b1191cb83f8164d0e3fa59c3af564319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a295cc9f193aee6708aaf300b45caa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea24fab98a901c07aac61366f5a74b78321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed8d3f058f0ab78da974b3922dada10322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49621bebabcffc62479ac24c381287ef323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146c36925ec5727fa3440cb48f136f3b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d48a4f16cfa1f262a70bfdf04690f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14948b84fa5d13e17c318e0caba11dfc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f3437f31d4c822ddb0d6da1059c0f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848da2dea3d5377fe6496e111758cb67328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f73d7661202093b11c70ab42d7d33329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43b9cf2a211aeb42d77b85a39909e8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83b560491e6a58ac77efe7fa34a3c7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c2520060fb7697afec2502bfda983332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d894fe9a435cb66ad43954b4f487d9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632649d238a3a0daabfece1759e99f71334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c215ddb5dd3cac587fafa5d024a75335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f26e137d72da2604ef9be38da81ae8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b6f167e8b8370bcc47e4391d6135d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d5defcd07c1e19879e23a2bb005297338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746de4d2469e7a75304ede0f0c604c0b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af537ede3f32e05c8e63a9fba14baff1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31505f813337ae7b454e6b3ad563a9d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a25cb208c6e30cee29825ff2710d5f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c5301f15e35a1093daef3e0f38d7ce343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48cb9a0bdb23ff23fc3019e287079af344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a28d84001155ca0f6c0c243fde949345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f13e1eff92cb17fb90074e325e611e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ee6111bbaecf3d4c2af9a34f8b6ea347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5682aedb53b467e525b5cd3266add6f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59399d35685137b8a9478eaad3fa9ef8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19bc30a1b4967a1d9dea19a9ef42fb7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f811e3faa2613025aa1073801431504351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1677e4bcd564b62e78d5a654cd21aa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180202172223bb5ce8540d114c08daf8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82cf89b914492f39dec81f7cb205f8b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb9c7a6cc488019a9c56dff326d4cf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2437e5a7e20d8b2175eb8f711f9a6d98356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa55f59732e7a90a73bed671ee4a2b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ded851b6a4847680d11b7d2067afbdf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759bbaafb4f8ad98c7f82d0398229377359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420fb073ae3c1918c6f7d0c6e746e665360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ad25264d80b8ef1925db06ac667fc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfaf5544f4d6865a45747fbece634d6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca257cf8721f5dcebb9f378668ee2a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad601d7baf2b07085dc4fd7e3d12970e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22ae4d7ecc510596d6079b51db966f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f3f86b73255a230d86657beeaba4da366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914babe0526fbc396a8a39cfbfcc575a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e56e14c69ade32f6026d09f28859f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005fc43cc94189d52931bf10338332f5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ab1434df127234582f24fd6036d10370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd55966671119ccd41f13dd705aed2e5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488ffd1324c0d18a98a1b2dd1b6b2e69372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8794ed7c2752207144c2304dfe8d74373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080b52ab00e40923987f2b2f925d5b7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb2d5cd8794003b084d986fa434a52375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e48c8be1a63919352dca86bef02f888376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42168116334beec164c9330ddf53bf25377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc7b5ddf59972dd84e8a7f16e995e80378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc22ff8fe6399222260d5ad76d50ab4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d08297fe71862e42af12a6bd525f70380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a749cb22dd9303fa5b159b035dc6f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa28409f8250604297b11563d1810f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d0c6d5b130df0d6978da6e0ff463e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f9f4c6b9345411dd2a4a4a976fb86384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dabe3c52efcdae7601cb5ccb1f74fb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dfe8eddc04aadfcf91d1e726c10c97386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2078f3e9ae2633a827f796a1a4bce960387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f977604e326d79c9dd9b5b0a0eb51134388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24843bf7be6a15bf738711405d218bb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae3b3cc469ff2d9cb5b041e83949e0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2f9ea41d20e293c8669e284201820391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4294b3aedc879d51f4754d385482b12392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3255fdb933f1a0ef2ea2cf4e751cf5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b37b03cdf48252909feb7880724ab394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c4937bbc791051c4863670269ec945395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f658ee8cb358e22633106a0f15f918d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bcc97a3b11de06e59340ccaa7adedc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954478df9469423ceb00b145d62bccc0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ad468e3ff19a985a3d874b15f7ff3a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a2df77e063d8351cc6fdd33855696400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5239bd97ea75bebcc2550865f1545b3d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f7070ae9f6d7093865d4c60cc4a92c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a246369246a5696a11a04bc68e658852403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5abc8babe90c47f4eeccfb4794865404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3799c51638aad1719442ba74c1620e7b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe914c889f36d61c3c9c82af6cc901a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27358e475ba504609667763d3f0374c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b565e4a722f39f06c96032ce444ab3a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a890f717b2e52bda2d3cbdfb72d6e8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7bb1eb3539b78f6e5cffc2f258ff28410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa33848ec455be19ce804c81d12c6ef411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2bf718e07a913e7ccd6dca84c65803412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fff8fd12ad4a1947c1a8cd0448e197413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3be1df6d6b3a63191ef4af4dd1f1a9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65138b0e01246c0469e6130e8bd56fa8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a3f6a8f11accd4b6d3932132a73576416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147dfb1bdbc20ecb3f39acdc596ced5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205fc740a3b9a27cafd7d0cbb2f0db03418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0012ce81fac2df8fde88c7309628e0f1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab33da70f3cb26e12cdd98e24870f64420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4c9a211a9db9bba26922296614a3a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c25d1e2212fb91bab8971eabd3ff8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32a68b8aa2a8af2c24ba3832a17c3fb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35796070288f10256024b3577477fa40424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9def33396ba1fd5d2fd58fa347e64b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f630572b75d3c72d9bd6fe39fc667865426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897f84d685eadb705a49f7e499e6092427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1cca6621895a561ce5586fa2df3f60428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01325f704f604918e2b8fd7bd2f167e7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fce52146298878aded2b4a7ac22538430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29586f97cc732d6fbb2938af359a90e6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a226d40011af233c6e7ad783a123f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3945b04ccccf64cbf156feb7eccc7c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a83baea1ae855a2dbfa7ec104f459434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b65fecad6f10335ee34db0fb27ecb6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f771d07c57c3b4935c6559d89d627ea436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413994cef1310d1795516bb5bf501e45437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ba47eafdace28e85fcccfa918b925438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d3996161f360eedbef46601c35083a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef3d4b70557b7d4b8e3255ba20fb2d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a8da00d28bf2fd9feb11693641b05441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca0a861cc9143ea170cee5cb4d22922442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc3cc7881bce39d5fb9effb3dac6788443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c72d945b33159ed04a865bff3faae02444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab99536dbffd9c2e89763408ebd76f9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f540c43d2acdd2fa795f1497a20c755b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba83f5fcc9d6f779014bc335bcef1c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1f6a9185313b40ca43bfa6932358f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15623f397793501d0b90867f2575e627449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df515fa2dc5e35299a65de73859c71450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e045193a1013c77f2fe260049f2f011b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae7172113a96587471553833c58a035452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276dfbcaa1c57765f26d24d057beef24453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff62905f0790851c2c189de64f07ff45454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95e0ebd1437bc0b324e257c25d572f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd645f61179ac90c2094db7cd76fdc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad247b3d3d43e2758bfab60339e89d5c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db815c7bee1649266b2a3fd9626939458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d76ed8ba89dcba8efb23298b2ec99459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319fcaa7d52564c79478b221a6b2e316460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c54a2d0e213018abe2694caffa486b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d229f6e41e840ae5be2aeeb26036256a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc52c60f09a2def921392033cb4f2e87463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fafe3782d9a5efd7140cc1f48bfafe1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d020acb455b37c0938d2caf4a161bc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7a7682adc45d569582df0eab3ce09466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6476739b0966fce2f277bd6c78a19102467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164efd6d2db00d85ecb68c1632ec1208468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaac091b9e5229fc481e7f3f539f0d1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1882789601cf7f2645af9979bbaafeb9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2bb83bc63ceb8ca1f12b0a0ad3548c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd22e1b9bdc8a74d16fd2b49c4a613472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef4a72f62438cd544a9637598e22e2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec2a4251db73a70b0915bf821851fa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c030ce070a96d2a3ad496f8be5d7ab475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e087799a9c3be9c33c445c67cc62a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f560c8dbb62d8b99b253eec9e91be477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747b1d5da083939ef54d5e7432986ca478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2344c66052446d671d0916ccd03e2c6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755205051fd4bd3fbc579346e857ffb2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17cdefadc33949edd1921f5985a7010481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d074f8ca620e3ee7587472735ede0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa2c8b614cee13889e4a7652602ce7d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d57826d9bace42b626b3379e713ce2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da43174935947e8e5282e48867d2cf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcdf3142e28c04a67d922f0da5753e1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f5d45927aa37a0ac85a678403e5d96487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6f9cb4387308327cf3b353a860cc15488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a78af74622a6b03ea72118ada387d8f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a55b2d08545d4194b3528cf61e402e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac477e27eeee426a179942592a3bf7a8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17267697ac3e0ed8996f1488861cef86492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02baa60cbdc7cb0de34b63333664125493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb68d31e90c3e896a59e11e7082fc0a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb83c0a2b5d610fdd56eb845973f204495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc944560609396ff2bf937b75af4cce496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae737d6ddf387924ae06fcc5a280681497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37156062c0082e9523b51e96582ecd4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e046f34b1fa4b503a79ecaf8c9ff0d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42bd3beb5bbf677682dfd3158a9861d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7284884de286cdcc191b31a9d1858819501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae98484c4679c205a052fafe2b579134502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc9146f43c1e1d1c698ccadffa74a9f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553eb9e18d2cfde868fde3bbf3e06ed4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac09606a83a1a1ae6dc2d02c893bce9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c00f12dcadec4cf69fe0d4e8ac13b5d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d239f92a19e6d240f6ca9d8402983d14507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d97887b9a57c741193674b2cbcd74508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa4c49de3d383181af2eddd4d2b060509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c051f7028585ceab74e185c0a59ddab3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db41df1ce140d5bf89f09acce909a8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7982acb651c29aecad81c51ccd66191512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ffbb9fa5b66031b52c62ce7dc0695513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c86542d6ede53be71646f39edf2d3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb7e7bfb210c8a71d4f4b2c181936a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345fc52e1346536c34c74e58a38bdc9b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de5e465d1770dc86c15e41ae3a921d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ace654440c5d9c5816416fb1a526a1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad25334504ff8f196e39965d7c00b8b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb358116f834df703c6029d78fe274520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ce6636368bf426a57e246b762ca61521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4fe8785dcd6ddac94388eef9ff0e11522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d907e9883362606136b86c3bb6a6452523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdd3e656865667ad832fbca4b43d9db524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad508d65609c86453c59ef43172bf2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b86f3389c7f3929f9c9754d18806f18526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c211d09c14bd6b6e1dd08121721fc1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2834ad00858519e6e8597fb820fe0a1f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636496dfc7d35d4d96fb778109a260f8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e60a2c9ec2070d8a3531610232fe3f5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d73658664ca95177a821f5c40473c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6274ae500384e42e874e88aefe2e82532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c77c7d9ed83d8429be38b240671c620533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3378082bf47da6aa29c91ee0b8c80534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f9711cc392cec6f87c9655091c625535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9adc1116245b9e4a7bfdbf1e648bfb9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69839f0b500ad1c5bb928da1df4d1370537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad77616ffdad677ebe17058faf46e79d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd3f7c23d435538021b7fce6cf3d60e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9342876e780bd3373c412a8542cb31540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb41c7918e940432b77ea623c3429c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e919ab3c86294bf026a30f6446580542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf66ddac8328cc94ee05cc0573bf73d0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f304bd2f902eb30836cf1278f5a614e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1400e329f88738ef4bcdf13d606cf6a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f2e57f5b27d0989afad47a86ec439546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66495237aecc04e04559b855be7d5c2b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de45216dec781d0072ea0150bdc0f1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f87e55481ca58dea27050bb9a79d71f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe0049ab054fafcc0b4e39ef9a3b727550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29800270a004526057837490405a9269551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbee52cab53fcfc09d6abf73b2ad4628552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b421bf640d4382ae3598bc2469e95110553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e57dc53e742a25131268ac6bfb7597554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea058701f73171236c95e507cab62b8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd1454e52e645c3ca57f0c9e33a3c37556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818fd2ab95390c9a41c3b55e2a5db53b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2563da2deb1bbbb5c96505a0fad8df9d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd97e2528b7fcadc6e6f9d56be2c443d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2999807c4f49a44769c135b4703ba253560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30c2657e7a728ecd4ecae3bf3d259f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae95dce6f38334775ab6bc4fd4512d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5802959b569e06ac9c18f42aa6db8b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c063c020dd424bfcf737c273f1bbce65564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7912faec7d581d692e74ccfe824d211f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14045f2a4007eac434b3c7466b609a91566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7caf4915877b324c354c476e46b0a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2068acb93a7037370a1ce64c8dded9f1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918080d85ce888a2f0313b496cd3cbbe569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc24ce95f23b6eebf95c98af1d715ca570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d856e5792cb7d7d40e0642c6ce62cabe571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c75df281c930889d690c52e8c18a1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae952f729ba9677e45676831d068d2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b55fd74fa545784ab708ee39ae3900574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b50629281e1c68d8b93aa66d9ae92b1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ecb8fd9d1864505024f575e326e68576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0de778790a92a65bc08c5f52696eb1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b6e111308b4d52ba14e94660f588f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afde71a7a32122cd5f3ad75198209ed579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d314b640eb472227fe08c758acb7d4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f0c4fe9a30401a3ceda856b3201a93581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba09ea29a4c337ffc7d251f001ae30582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f463e2fdf73a9ffba6d3f62c5c552ed8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f6cec36b0f46790ad0895ca8a6002f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3129465e16b28ceb86141cc44b524f47585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702b266ddc30329613362e6ca9256a7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4967cd90934ff02d2b9f7312d494b071587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d8ecc1333accb1dd20a154720a8546588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b415e373a17f6c07211a5c59dd8860e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05390b5f49e07ee5daae103201af97b2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76855e5d0474f1c28b4aa414dd7c6f3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f8d22ae742b0eb863bb3b97d3ddc3e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf2665038e89a3ba951e97adca0590593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b16be7f205bcbb36d34f30bef5c993594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01976985c16e1ebdc18af0baa4b74f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace05d15410c44ce59c4bba1a03bbf3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b332fa49ac844e2e7f004d85ae5cf8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517619845c3cd901f41581099072085598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2adc145eb41613d510884939507b56599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b851573631ef90367c06b14d02a692bf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd87bc24dc8208cfac32b464764e8c3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85e52150b4a87b9cc8aee6fda48d44602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ade4255de806940cbf7e85253f96c0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c168aec08f8ee2bf1125d6e20a68e8f9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd9ae87fa3bb67d3dbe82ae6030e8b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b71b4dc0e67a41fac48322e7f7679606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07102bcdfe10ac17b0dbc49478c13e6f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af5b463190b10b9041ef1810a6d39a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf5126e4f11e61bd13a7c067fc6c11609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906deb10b1dcd24647fa29a69a2d6e33610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc58da644049f56419b50b87843f120c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df82a980fceacd900b58489dfd7f4c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6585b6d4524edca5498d22ffaf161b2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa78b3f4786a9405f7a30b7f4340093614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d83f3c722cd266dd1dd2728b4442983615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a7c33a4e4d5d4026b3fe55c7849b93616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea863ad624a246756c1df5c2a603db617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff29d859f86aeca8c0fe2f0cc5d52f84618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165f9def9143bf00960f4c75c52a7a1b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa49476b93ee8b83f23b8de0d6124c8f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ad6a790c57015fa14ca9641c8205d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c877374f7f2170db1f8a0b3355abed4b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2923f0ecdabb89f9f066cf19012347cd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5291520bfe6faf1ee6f84bc5f035e61c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb5635f385837e43359c2e60f0577f8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2267d2c866af63ed03a6827d88282121626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33450b7eeda2cb1210b6a67631095f57627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d603f4c6c2e78f21948a59c8c960517628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c157777b3eb6a8c2cc861389b48e3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d6f6b3d83740f6225ea91d5859baa630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91315e311e023231e568aea60af941f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7bc8904a84a00837424fddd089a13a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065086faf0e41b5dee0ac3b0d92f2bfa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c8e5730a4e0beab01269e894645181634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc84d3bde222f383dacce4639018052635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d878ad2a18e1407a4d5b92565be406636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a7297a0dd11941550f6da945595a1d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983827cd7fe095b950c036a5f9c20def638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e150fa59d11141a5b7c5c8b3f288aa639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916e372d2d4e111cd2f9395dfae0024640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42291eb7d4b496807dec94924749971641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ebbeda69b0397823c36bfd4510e0e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baba8189cbd3669cf182ab81ac19737643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9461a39339ce38c0fbc17a9635fcda644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359f82cb212852c3eb805d22ff6faab645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f6ea31161a7671a22bc48eef2a0562646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134ec93ce16df69b4014c3527f207a2c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d48f60fb8743efc41f72ab4424f082648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70def291fe012b4895fba5d8a3d1acc0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a3bd09414bd3d074ace7e1549cda4b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7523a8c97bc95de9fa663c8dd36948651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd4a6fe52bb2ee611f33df9ae5823e2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d6ed7c88186162720550d6a1ba1bcc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dbc0dddbd04cd50e0356c7c1f8095b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff675fe65ce6b34326a6c228083c5272655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3967e27519f29f64e85bc9f35a7f46656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe2f81427fc54511c3cd966148fa15657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e1d95916b7040dab35134c6cf9ec1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd7d6ee0228987cbab0b1e6eb868d3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10d6ef7443197bf50f5ceab6c3d04b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b792c86895d2b3a7c999bd5b4f09b13661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64676a591bc0baa3bedf5d2b31ea977662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc984932708b1a1675f26f0d9603a39a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6b5a76a6eab6fc8c9da131b2096b7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5301cd1d8e419cebe219399599a3a3a1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f120ba6ee071ff8b2b8089e0c6d0c0e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffab5299d1a8a218efa78b677e160a9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480f39b40dd02ca901a6940b6055648c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a70c85fd0bed0740131bb5da208e7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf86b2779473c4f6e4f3bdffef53ad670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f622b46196086fcfe02a5ec260e737671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa4ab887b6f5cac6fc15f4b48d9b64672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a034f3a734a521d52c160edacf6e8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02403ab7d5880fd88318190103951b8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aacc42586d4d04bbb1443851b220a2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2be207aeecba239c2785990276b381676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c8efc2db277083b41a15b1fc1544d8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a77667d5cfc72039a147c0ca81933678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35fa6b9a9465ecc664205f596fa250a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d3ea421dd66669d8bfc920c11df5e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21147aaee181ecba8081a5bf51be07681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab84cfefa5171cf2f6af08b6c604e1a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b86fbd0c8a43d0e25e53d6f784b49ff683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba939a3f9d2f9634ed67c76dc9192d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a5fbb8a748d03a773777f0547970c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ebe5591a93646df1aeebca48b8d3e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4375c65c823082a2215a3b2507e94c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a2dd51d4c5fb1f47df8b078e9283b6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dfee9d4ee0115fe3f68982bfb90202689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e7609bbde6d18e59ffee822b38c60690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce3375dc06aad3bd090715a0a069e6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc5c840b95fe5e9616f4433cc4d170692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4471cc0932521542c2a22e938dc0dc5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf63d14b97ae4e4906809a17630aa8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da45e373a49b5a658727f93dc2f1ce695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f20a0e2aceea24e25d3dbc4f2696f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6557dc211cbdaf6a5eda27fb48d3c3ef697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e13ae97181a286791ae48dffa30f0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02276ca029b2839134cca4fedd491c9d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcdac175513445e539c21759b90924d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac32e916b3998cf08a82ddd9089baf2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d446c8fbc2de567c77aa3a92a587a84702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f727d1556cff6032cad499360f9bb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dbd6e22c3979e1708904f36cd32107704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e99a7fb4ecf4c67b69f74afffde11705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee5ffc3b8a912948efe6d214edbec8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b8eff819badeaade7167caf64d6eee707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14cfc49982ead461a8a6b24722df1d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e4d297d2f300355194eeb66abb6a2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24491817c99da52c1790062259a47fb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db5a651818b95d06561786e845e4f5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9142b60f90a89de3da5fb46dd6e01d9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b9bac32dcb480df65b16ac89603a19713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737553e4bf5b58c0f3996d2bc72ffc2b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718174dca57e90ff7ca326096d280fdc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47986477d9e3eedfba5df370349b7142716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac6b810cd6e1bcf320633c77fe32fd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d83c362b05c35cd4bcdf6fff51b42a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3dbeafe1afbb7b07778f65867deb84719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f5502b4bb4d6e0a86b7156e1d21a67720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f769054734b40e3f326e15b499d600721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a9a0b1ca0bbeb8dd125c458204918722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dbe7b280128b80b5647e0c47eaac06723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92acbcc5d42a71347054e3f0ae68dff0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802553dd9c14faa76416f34e65cd9676725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31168feab0f54ed0082382f6d449390e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc00986c3649c5aa7ca2df2eac67413727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a7bca4d0d282405a623510fa47051e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9189172408d25addba1ee983aaac72e3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f45c8583ae5f6fbd29ac429986a69a0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d64f86e3dc68154c2134234e54c752731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a619fb6cc7817dc601faae00e9586b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee673e372a33c071183590797461deaa733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9f59a9b8e265c7d2ef42b5fab5d57734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb278d012bd51097a0b705cb2194d3a5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044fa53c842a264778fa37a5425b4388736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f9246d6b31375981bebfdb8de7181737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380552dc13998759928cf7d247391995738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b91fead5d36895f20edfe9ab116c0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5942e3145d833851609db8b74793b63740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c86d0f18bc2a6ff64fa87c99b48c5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f7af7cd2faf6bcb28f49d92a90a540742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876c3a57c8843334ee697bb8cfb627b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357bc879c4cc436d0492002304f478da744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd23052278d78b3e1fef803fedc9ca745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383721f35a0795a1f31eccb696eb01e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0aa5b4e99316fadc609092193400e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f2bc51ecd89520918663ca4fbee87748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aea9a587dc0b5b0753bb2de8b7a9cc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926efb6e127e0879764ee33359f9b49c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd605660ef0abf70de0bd33345037e7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266aab9bbb4db87dd5c3f60366def2df752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d07b71211f23a8879e5ddaad5fa47cd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e9a22f005f205361401745e3d8677754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a152cfcd9a66934eef18db0427fc3c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf56e033791ce579ed9074e4f7f9c8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61091ccdb79ac506e5d0dc1b3fdbd496757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f553834b3d0ebb2d91c109dacc9daab758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b43e28e4271af306b5cf7b31c150b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a521e15d6273091e6d03487a9de662bb760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c40242baff792e3f9f01a8a2d742e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff75449f527588108d7aec4dfefdba762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b186d39bed5cd43c00b07a242abca02763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069fd3e49ea51e37d1ba355f83c6c66764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb1aabe8db1b5441e731eaa83ebd4c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd8e258fc3a9e3d4d6094e447fcff5766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5582651d1e63c0c1cb5b1102ef9bf8f5767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>