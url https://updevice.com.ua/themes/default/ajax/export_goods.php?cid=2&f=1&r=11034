--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f16b88b71674b2fe10d45a57219a171.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48551fe314f2039fde793232cbf464ea2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e07dcce9fb96f92e2994606a58427d23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b91528b4a4150f347c3b7a3154e4b9b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3069cdf11e3e3edefcf4a5d68f08035.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c05bf989bee3c9933dafd657af0cc36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d4eb117832fa620ed9d3e3530fd2e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e154adafde77ebd1e367792df1853b48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7032a497ad59f93f8e9120bd43f06a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c306133685149a14d8b23154d7701b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9380fc9463cd754b46c961c22a4e4a8211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fcd7f628bc75e7cfdf23163077076d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e40b6dcab4f3c479594714a7281eb313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037512a0538845159858607fb2c7ad0a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac72a0034ecb73b0ff2cb5da37a5f415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f9991f86d849bc3f8e649153560e016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e17b836c16b65168f170a5086c1de17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d15c244fcf8f95704750156f4978a4018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b54cfbc09188f6d5ceeb70394063119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b89aaf5a5f2d058a52b636d43a95420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d09ab7d806d5bde97f95908be1bc4ed21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f7e5bea2f3d97c465d0bb4d8fa50322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f02acff4379e1d16dbde0566d8eea23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e90224e338ce571d5c7fe3393dcabe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b0f36f28e0414b4a425b979710194a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f182d348e5047be3a57a4d12bb67726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e926441a6f63f0dc2f07930d059cc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b84cb560660dd63790ecff5904b8c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fbdb4d7f38e9b982bd39ff98a501fb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35feb5e7ba15d5e411beffef0bacc2e430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c5aaaa09e168d5cd20082b7098c4531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec69449a76cc665b75bdbb44747c0f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28431374713a2618cb8f12525efc5dcb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853806096da3f7276648f6e8c6af031e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9847f619f01dd97a7d915b4d74b6e035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6ba3a4ad1f67696f4ba9ca9adf987436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8bd9a335aa3e94a7ec4ab6bf19b0fa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd28ac2402eee27ced0ad38a0bcf60338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fcc81034f9f8fa1848126e1035b09139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f9082c20d30e56cdd5365a04023bd740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22fb89d0a11bec434522d8a98a3ca5d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce425f893aa32879911588e47c4e7d6842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c61f823cf032f6f39a7b93bb6f936543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2896b2bb744f3a5b62b7c667a68b117044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ecf74d302cc1a2b225c0301676a6545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe0b9a3b707a661af7677c4c91db2d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ffa1360cfbd5f839a8e92df42be40047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c89dc86e07d4e2de7cb9b8e6b91b6848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84163de2788131c74193d39977ccd70c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2adb6afbcad30f6524a7e198644e8650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30a123b31b9ba6b3cdafd3b9d1f40d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d954e0c26d58bcfd18af3f1e55cb052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb1c990ffda1496b26923c0ffcc6a5a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c2ca6540c1e5f2a42ab552215e328254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7047215f5fcd466dc74a054d58964055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f370e24152029ed8edc6a6a05ee9256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d8d09cb95f79a932ed06202df0150357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e61eca255ba87557537bfb833579858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f696b017e0bfde1d000b8ff89a5b0659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac37821ce737788e00aaa024409dba2c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05779ea6fb4aece59d903063fc36dc6961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b84285945de9c4b68c4f2e7d7a20d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ccf7e353f7e6302b4c87543ab48f7d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c72ce20190614c666d4c695b59ad264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3651291ca97ee5b65af83b04934ee64465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b7ea145fdf6fe84b0bb8c9bb0e6fdc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a559809c2c7dceb64807b8cc16736567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7879bf7dd1372c34e258b69173344268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b42ad83d6b92b32238ee47a2914075669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f3014245bc7399f9366a4eee1abb7970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0886e9221d80a8133e14b50a59ebc96c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ea8bd2b39a277944ae01419e9704a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4479e2761e5ce9d5abe4899e7b36d0f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a242218e6987c04be9319e85e775b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df944c1032824338ba873671f3368ff375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e098ea51cf3e254362dc6666eb34176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b4c0f23bceedf685577a2b3319efec77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452e8b96ca5001d13cee7bc78565ecd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f14c95b7258100f174ffdefb6609e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cbd99ca9891d6c8120fc772b6528e680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c983d4102e87133b6d82f7e2a607ab081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15cb0eafb7425bb9953bea18088592982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c60dd74ced52096b2748632e9926d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c384b8796f098b35a9d5db70e4e7c284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6be352ea4ceb37440cf8e2c308d39785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02aa6002e1d6dc12ce703eb6251610f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8378950d07812d859e77a8ea15efcdf987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e73d629b7eca431b09bfd23c6e2d488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74927c0caed4ded53fe831c60147c85d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b13d5701030625bf518e80314f72190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2aa00d598f1f5ff1fe6aadcf1279d391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc29386666dcadcdf846f31efe9aa3e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2cc3bc107431084f8d64881279ceaa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c325731de283e5d303518439cc7d5d094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898bc0067935466654cd026edc9f13d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ac30129f26037afc05674ff33b8d696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c5459c2e9d3a50ae6d0ff3d853ef5097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694360890b1a87e6d67cd8b73b44a9df98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e1a260c0aeab306795c4554eea52b999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5339c921c7ed024be53d8d78a60a0ee100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cdb355d682ba6d049fa7a00ad4a97a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af604d231932ca811773cd7ecb55d00102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb869687e52e35aa8ddc95079a2b4c2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7500dea4ad4e5146f6a266492935d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad62bc88d915f8a5291816f1b91f136b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d0ed68772044a3f6a1e2fa80a38d6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe914bf322d08ae3adad94a67acf28d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765b9419e6e247b2a527932ddd484d8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f017c3227ee28e3d8ecfbcd365adbe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab65a24c9c76337bfcc1a60761766c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd64ccd8d304dad1c42d2b97a8564ed111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b410fe18db3e1fdfaf56815db7c9ee34112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deab0803df2b092170174300377a2c0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2cbb94a024a7fc737e7e5bae7b6b27114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf7bbcc1733146ac36cc690cdbb3b9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e396af41090ac50fa7043ee9ce0dbb22116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90b25345c66859e8987831dbda629a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c390709a99ce4841a608030d1279dd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc7bd107b96a075af8234b80f8ca3e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c4d9b802a43395886b596cee8a3546120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c5edbd916cdb3366548a96d6df0f49121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd3894b25ccb5c319f5ccb70d12e709122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f5230bc2f0b70f770a6003966744a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23d970bca6ea1b4e386e0b41d684ff124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76859cb18afd90aa1e34082c12b7114c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c487cc0077591629414fc53ebfc4d6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e683248c3d91208284172941d61fc13e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c3173fb18502aa304d19fc2b1ab2f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36bf9b5134c021afd79b0adf571683b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ab703751f3ebf5ab824ed00c85d1f1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7611f1de509cc2f00124face00f666131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b773417aa70d88ddbabe62e9068b1167132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54743931f59ee360f02fadbd50a77eb2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6426b5e7fa78da028fb19a9a2480397134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13214b6e9512e0ce36163fa43afbcc23135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8d023386df3c9d81f686849a03c8b4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa174ad7c0ded73298306c2d98439b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a1d98d78157a7d10e828b03531e38138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417c9ef5559152290817b8f1dd3ffdcf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be9fc0f316917563069efed9b7bd2c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b5726eb90876856e42392d87c6f793141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba6749233f5fe0bd379cbf0947e4f1a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ad8381a80cd35d9e2726f7a7d00b4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031fa9182fe705357d1d78ec720c23f0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74822dc3e4524c8ac3d55df3468dacd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd567d2fd2b95c9a26d1d4fd7a2af8a0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120366fd1c5a402baae3523c415f2c6b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e10cd119881cae3994ad16bab1f40148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c9968e9f70e3c81458ed4ff1760cb3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd042b066cfa002d072bafc33f80b2d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ca690b5d5bf8fbbe48648274ad3c4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07bfc0cdc9d20b619fcd6c1b55e967a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f375f87bebc17c5c8f0dca945114dc38153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf450489010cffbc37a5e6723f0dbc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227db06254d3a305addf68266d2603df155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad09a5d923ecc595af2b64e9499c9f5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f527049574f6085842ca9552dcd95157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf6d6b463cc642737dc1ea5f6d1bf1d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5039733980d1a052c7b124f2e0a1e6d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a939f81fa2980b036ae890f9e959f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea62937c545427ace8027d213bbf8a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c364891b2bfdde5bdd20e2afbe9b71e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8577ad93a91443e97a89eb3652d0fb1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d5946fcef76a216ca8bae81218cf4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff36fcb721ffab9019e4fe51446f1e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e95dc198231bcb6ed6035c67f66fae5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a93be31ea71cf1b0238422774336091167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a23bbec9faf898740a63309454110168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8570a29d245cc37e46884c787ff89169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b0ea7f615be63d6788b66741e3646f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f03bffeb27e04b04563d98fea9f366171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c8dbf0c2e2569ba7c378fc1de6d12172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584bf41d8daf947bcc84bdd2a314211b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3438b38d53c9547b44512e62e3d789ea174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b80eda48d66887e3bb3cfb1be482565175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c2478f3e90c63a8f7ea05d40a7cc8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01642ce76cd0cd99e12f969ddc49d280177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d69e77775473f3ecb6f460f89c4abd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc7d5607b5af25bc0b179ace8bfd6a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88240bf09a87b619956aab39cf06de09180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a5074d498c9937bb9f7540d846caa8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a472fbfad33de97a9ee92024ef906e13182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a063b256ba80c8c6370707f1dc7874183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c58841c3c6ab36c73251a06720b3f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a9d679b434142fa10cb85d6cb5d0e9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3703a4168ab6b6980820e89b92189391186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b3ce12f785ef2495b843f41fa08309187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e3ed92bb0944aa3cf62ef32757662188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5edb176a9858dc557a62257ba1ce8a6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0bc6c04c1fe9f80640db9f8054e82190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b221b6c00f749fcecff8bb146ecc58191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846510d91f2f74e3ae8ed5823b24b6fc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde379a268e7399c102093b60e2295c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ec177281aa88f89f3ef3b23650c5d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0867c36baf261a8b93f8c8765221bd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d054aef9f97744f25da9b29e3e3a03196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac86746efae1b3b4c243b61895dcc729197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14227772a818a8d12588f443faac301198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb8045a6bbf85f70fa513a93a16955f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e83444f713b95e2c6ca7d32cd1808200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef28412260859f681abde04dd348bd91201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f574dd57a50fcb50b21971cc5c5fb36d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b8e7a55bab9002185e8370c2202f35203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d82cb045d22843424b344355702d5b1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f53544580dc29b2c604a8407f605f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab6d6bb912f3c6e4eb6a9ba2d7cf3c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b55b0110e42ca071fbe4e6c20fbb2e3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5fd7f3caa4232c31cede0c00fd254c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f0dac91f99c0ac44f05e122b7ff9a2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea019ea8044836bfea308c19efcf539210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e074b53dd996076934ed95004e45bff1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b5ae5205bc41dad7da2ded8a600e63212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f65fd9c74cacb2415b3e790995239213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaef8c161773e9940f11b5099ad3139214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799075a407169f47270f2d6ac79fef4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82066ac3598d30bcfce4b24dd896e10216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ce9efed87aa1c23d25131df8f45b9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b9963742974dbae68f0d3ea0dae76b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd66442f7212ad86d061a05f71f519219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f61b3f66bfd837304944b0b44ec846220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637357ee8d55d05a42f8cdf59d01681e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df1f52c05dafad274e653434915f32222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3742b404c907302095a1fcc6404881223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75296ef187b1e84f8c979364a725a62224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249bf5f40e70fb15432d4a87d6d1fc92225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdbf74142fb84b28c82ac0b4e3778bd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e420e9ecb42ea2d31312ccc6fd2e8844227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b61c2fb1cdec290317124dbdc2ef75b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1979e8312222d3881333760150dc241a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4335acc0da0c1234f3e47a622e77aaa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962946d487d648693e3f799324088ca3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ab0d790215f3f905962ce4ec0f5c1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d7d305f412c2b3a3ca4be6b809ef6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bdc6141abcdf1da648993ae5cb9949234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d04a93ecf29bc989067bb6f254f37c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582189fed41828f56efa93679982221236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b9dfe8437244eadd2a15b081f71fe4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d1fee2e55e5acceda839b24ccb8a8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82023c61c426a6f5797d7ec0225c45b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6313e116da63b7b88429a1bc24df8e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c3658c4c2e6a911b0e27b3c88f3e0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b285899b60f431efb36ead5dbe7c7d5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ea35598228d2e350cb688bc6ce5da243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b4aa41ab4cbcf767137ac878963fa8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470a61a2fe5f91cf2a2f57eef7c05a6f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d133d7adf266371fc7e1ad391d4bb1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d5700b1b39bfeeb91dbe7dbdc0ae19247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dde344ff164814fdefcb116de998e4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158fe7786a1bef0c2b3cd481bd999778249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3596a5b5952d09c1cc3e36b67dafd4f6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d1316bac14e7d5931d9cd624198d9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c202b8e1c19b5d7bb3c5d2a183574f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ef45f9c9e364db28c9dccd8538078253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c79a7fcc582a22de27d2c1be08e032254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b31810b47eb7bdb44e10489cb0a66a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f519267430f09f0286a6e28809542170256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3615225407d0c6048bd583958d80f30257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8bca2181198091f6a8a99370cfa34e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b53103426468d1d942ea205354970c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e42a8c12996cb3e6ddfdb84d5ae69a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf027736bce5988881f8522ddf25c5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7c2a8bb0cc73768e32f26156a46b1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac4642639d1b681453a89d436d0fc8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a142d1b151dd1d9fdd173095dceb3b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b57357395ef37a188790b4f1bd686e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bff4c144c29259c668eb05b02e8169266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2839859d65dfbcfe5afca8092ebf658c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085fe811b1d80582d206ef069cc8ff5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2927a72e23b449a04ece9fea0a034467269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b2f3f03cf9c116f9b6f717b2844a9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56754b4b8ad8f017c592bb86052ff07b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8984ba0ea8dce88f120fb673f0fe3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b315b1dffea6d6e1ee3c274767e2f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98063d5caaff10dc62d6297962ef005b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e6b9f44d0a72d5d8158f6b54812749275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21115c8959ae56b3c9d068b1d4b5e9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e39b17274b1dcec64fd599b5d3360ce277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d099adc0c56a456db27e9b5c73a2f5b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad0be348956600d359803e09e318db2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbcad0612c0d37495be0151d5a2d59e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5058dd28b453b09eee68797b69a8ea281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76547eadb744950f36f7bf9fd115a501282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a51c8eb28b70cb7f25128df684ab4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ecd9c2002f5b1b77e1b6ecd2e0783284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa2d8e31c9c0b0f3ccd57f90aa23ba285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c533ccdc0a536d6ae7d5e4368a49c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9684b8d8d24cde030de3c27cf68716287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f8bdb9945cd3753d205fc1baf3ab20288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9444aa98d9c2a04e905134b547ecb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe8079b1d5eb3170098a8513ec1c936290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaa77f63a18081f3af3bf8de00b9cdb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c006ebb03995a2765b017c702238e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e10c3c48c629216df82474da55539293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebbd8538fc6cc204a1efd64cc13fb99294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793441d44caee949a167a1d616523584295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3306d2046ce41d9ae789338783b5bfdc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f02467c3c52649d25632a446a36a45297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db5a3286bb3a884ef045f00659c109298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f68cdb5fa64068117ce7d1ded7e34299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede56eadc8d6bd08f8264189cad729fa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c949d7a24e9eab7da1936aac71bc1b4c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0297f7290498166189c7e836f62ff0b8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed73faecf52b3330bbcbf2745fcdb9e3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f1a1ddbd7feafd2526d6288d6911ce304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3aec749d5949f65dec39e021a7b2c3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df81b2f0dad8e98e286e2ceeb476d222306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d76264075f0ae533aa7cd924311770307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae05f063cde0dd22aa6fb5300e378c6b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec2dae95f3870388fd4b90bdc42c8fe309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa252128b5a72c3e8323730df277563310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2570d62b3994a4e208396253f47ced7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0739ba824628f3eb8b12c77b174f970312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487bd60b33d772fbfe908c64d4c20de0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc407967e94e5a089285c9671e2c18314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783089c86e0084449fcbf3d274546071315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319dd4854ce83a0d401237e21900a43316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94d88c333e499d41edcf3c52384d2a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02651e9dc75cfaa3fee4910e5dac7799318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992fd2ade4055df778c9ba99986f143319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629955e45cff21d89919f5d2a2e04e84320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db3900877563b2a5a4ef643aae3a3f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513bf236436eb31dcec5f2e68e84c9a6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d41cfd1ab95f98a04fa8017ea94ddaa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea392bbfc257b9a4de1f579c2130652324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5656f7b99755b836eeecd67f4b0d9a1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5494b6b548fdb12b3ee2753b98a899326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4564910eab83b50cf6c3e12803c9d3c1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b69c2034df77fa1dc94526675aced8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a998cf2ed4c0aa091cb5e553a667e3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f99f57d42d1a7426288feccf3a30712330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b810192fd79d8e56b036ea8b093d3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec907fa3b19670b74970a6929224ec71332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f3c493624a5d4c355dc09e63e6f763333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ba59df53a247856cc2bc5dbcac787334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8cded3bf67bc57c3e4ebd9397e35b2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328247fb88883926875945f5001809f0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3975108b948645e723e3715fdffb073337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e5c0936d7ddcd365fcf53b5e5a47f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd3f024e37991c31be71f4dacbb6cdd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf040faaa4e00f3d221bc8c9f7d6032340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa9aaa1bc56caedf6ac34fc6cb38e55341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98412b9c02f3e5e91d3cfdd09c7288b7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb4ef8180d010eff789f50207743dda343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e7b3a4904d57e06773a588831de07344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ee15a30b5e5e17ebd42e45cff63a5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10edc9d1b0f29c84270413879a4f0803346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e13323ff3050ed696a59532727a35f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7358f36de5e2648b0d17a45ccc495b4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b130fc505a6c7013f971493250b3e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dcf7dfea2b6b3e22a915d92afeb20c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca13d2136af8b11405c74db38e2416351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744642e1f23748bac671affa8dc4d885352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be366ef3b895d54bdcac8105733a79a5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b4265b800a39bc6ad7042649a7dcbe354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a332490ec21d9f297b4905cfc938aa38355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91910badf5704d044f0923d14cb1ad57356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c10f645ae0a480a831cf2f2da8dc46357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506055ac9a21019ce42c4f45d404dd5d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c7034efafcbaae0957af7f532d4567359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdd21418a030d8d5a2634daf14e1830360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6647ea5bc1403e9fb85869740efea0cd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142be569d32d08a6dab8b53e507cb5d6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb7ecc539fb9671c492e4054745a5c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdda9caf987bece37aad79aa3614a40364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3da790fb2050e71a910ab0478b24f4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d6ce655dec785e637af26feced86a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b262ef66cb748dce22f0d2756c81a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b6454975808ed30e87f93ea1fedcb1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c067825a042b2bd9607e40c5eff4b0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e989da8d5f1a4cdd5de2b83cb9987977370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9066b6724abba0aa334d250f764cf26371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b90c47645b7029e96f675035ecee2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307532259ef12721257279ab9eb93c1b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f48ffe2794d70bf2df873cf542a1c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af42d94eaf9cf2c64bf9d3ed353904375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700aa75fff6c90497d77fa350facfef9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db8644c08b9eb81ca651a137e634988377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c60f53a2fcd112e8be9bae1422aeee1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac98361e074a6a08523600ef913200379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef54d802616c273ab375114300bd817380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26fddc7cb72d807c0d392e5e4816db1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5464d83ff6381e6337e1ac7ed91acdf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a7cf521ee8e02187e9f6109f9117af383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5625e2fb22ffab100124946df8f854384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9613a524964e51505518ce4026582f3b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7542b057773d583e11aefa8e9efc3d47386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3244d0cdad0cd32a2fc8df50d457be33387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f4a71b2504677fd17f44f64caab2b8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31701a0488bc0f827f78f1188deb132b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e3738287715b96b62adb17f646e15390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5476e0e1875a7ba8ae82caf135a70391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0caa3fdef617f5708b04d6746607de9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb84279304b690432f785f406c1a19c5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf461b8f513ed74cb724ab43abc2525394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4235aef15745065a827ad5338b70923b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90861d095491d6a7b12c9dcc6edd6da5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e7534d85ac18990f913918f5b76483397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe965a2df1e1e6da578f87a1145657398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8434455cc99be0ffd22a3bcbc9d48b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b10b763143b284b974511b9a63da5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8433ba13cdfbcf4596e71faf16250cb1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc868d5712c46fd42dc7762de6690c19402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf91cc19fe8a88027238b8c605706b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb4c0df7666d1f03e8b705f03c908b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bdc895aee388fbd455a73b9c60db77405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7522e893ecb2a5a7db5c40e9fd594e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320be0b54aee766aa083672daf3469fb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a28efc850c9e5af91af161f2fedd36408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a33206a85420cec774dea69969e3a3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff75394b36c824a9dbcda27f25669e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df43ae809795fee5d41c05c94754085411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e188074dc061c50a39afe1d4830e2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f73cb3b396ca69d50880d7c94c9d3d5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a914d7bda8579b2e9459246350311414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3474662c5680b7d1ae6f6b7246688e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b360a4a64a9a4ae494921d96f5cc0c08416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e482f0bae4b0da571aa6c0acd2c81417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd6893df9643c7972d6630ccdf713cc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39b64b18d93331c8928fe09a92d0e2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb5698d4c0bb1bebcfc2952f48cf3aa420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a8901bcdea6597bcbe0d2192839f71421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57969396d2c14bcc21fc95dc97196e7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45945d72d6d94eadbb7c2d93448fc4a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683360903b95db370a8ff034c361402424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eea40ae5b82ef640cb5602b2edf5ec425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dde9428016f03013c3e8ee50d9a7a7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5147121d837bc1fdb5f8337f8933629427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29725641845be43d25cee0639d3e8a23428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f5bbf59a4004f879d4862096af1bcd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3145704976569fb928f57ab65c3692430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e74a48d930aab6caae6753e1edc4283431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b79d09d67d050d604ff13809eba853432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6529de26dfad4c36b15ec8bb512a8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f7043f59cf43a8e41e5f65a5b7b94434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab991ad76c17f03c4a0e39600c77ca28435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc8e4bd83fa730f4a2f1c36bd5620f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46575754c47919498000d781da9d06a2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a377370ba9e9698de27ba413301024438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e8e5708376ed8b4e833be654795773439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91b167e8df0bc2cb04193cfb210119440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8966f340da633dd0827e37243c527a3a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2340e1332df6b6fe2d292059f0444c29442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85019fff49ed8602ef8f5a19faada16d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec2c616324cd88303283f12d4d3606f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42bb295d7818418e1ca84ad452deaf3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2801afc1c90bdd244a6f52ab0ff258446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e65fb02a6d822167600a45cc589bbc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d33c373d959ddf5ea0534037a5bab448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a1bc240c83d8733141428de1d13a31449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e863c50fe142ae67d0920529bb55fa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c487f938aa6f431373692f9c05edbbb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac33c2b317ccd8ea493aad61dddba81452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef752204cbb660d9412329ece4761c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24924abbbbcd86698cd9fa7c2ada1401454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f58a060c78d6c2b44d4e4c5c0a3a2d3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb09222cab49fddb9f3cacbb872ab9f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4dca48c2cd6859ba19d732ef5f1b0b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba849907ece30e29e412435d50f160458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d3469b861295973d37a9de9cefc7e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658505628207e48f41d091ce9c23c8aa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09577d909f5ae30d8f23ba101db65a5c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8053337fa671781b55a05ea0e478d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e93c8ec71620bf1311979e1f6299f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807264cd5d44a2ea2aad5ae8ba27d2b7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b0fd615542224cc40c7f2220bd673465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b39c6a77ad6d1ab3f790d356f212467466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130269ebb20e75d441ec33e14d1d2fe2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d00818f86faefef322a6286434f62a1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec4f94a2a4c786ce1ce6231da3dea4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68681970f89ec3e8879adc679e4f4422470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db0c578f7fb73ae4888b2ab2a9739fb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f563a38a4b1003a5c77b5ac40c3afc7d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb4d31387e8d8698226a1be960f968a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c56c9401c5413df868c2ba46e557a14474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf19a1b6d0d506d5c0bf25387611b331475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5c4bc5df2edbca40260927636d9cb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb77f4f2527813fe98d46b4763d4062d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5687b45f29b808259e4a062cf103d823478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a1a66937be77e6a29048a9c8da9c8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0657dc7552720e6181b92556eac1e4a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c003c725e495577d6f4afe33a462100481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0ac49e0eaaa4c194bf3d2623794c1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aab79dfa926c5528325d9112777175483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb92cef75c78fb41b52e96d896ba417484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcda41a665c66f1f10c7d04943655e1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28505dc66360247820ae5a4edd8d1910486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb162c1bd860cdfb7118bd08e5551cb4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad33a310b9301b9b639e79c3dfccdc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f040676a581c71a3470c394d0229b4c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8782dba7d590501742698bbf458c9f5c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b58a998f44ce3303f1a4e2936f626491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f3f69ecdd875785d50cf975967d4d3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca15583ed734e70ae2da77c1605682493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0984e750ea36b92f5031901b8c6fc8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932486e31cf94fda6b9dfdbcb85b852d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc3331f5df166418265680906af012f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda1c505b90d86cae462b260e6fe35f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca20dfc52ab3c65002c7f1ead0da6128498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da46c7217fe5fe4df6f8dcddc68a07d3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a43d36e46496a29f86bd7b8dade4dd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a6e469e884abb6bac11e3b84658f3d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c63b43fdb78ecb3e7e6f78b7f9c3aa9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe596de6def1a58d9332ed36cd7558503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6795c84f9fe4f9cdce8ca4313c0a2093504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dfb4eb90b2e13560bb2ae915d7019d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc6233224330d850a67c43dc3f73e0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5613b8bfe1c4ba2524875cbae1c8c5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8afdc85d2d6dd78e413c84ec372b2c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de61c8807b8237700b1ef348a72526509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df2a6ef27b8de69ea878a119e9a6ab510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643b1ed485bc6a4ea50c180a3dacb12511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d829a134d3119e3bef81d7731213db79512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e1128e40cc63fa4a4b5d01b8d65450513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c723de1f2cc2d6770ecae42cc3ba6f6f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba1996e7b53f35fb2c3f65b9471bcf6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef5f4ff872d65f04101b252bb4ac4d5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fdd00d71f6d17ece58daf571c2a9e3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfbe93c27e0ad294eb9fd16c2c74cdd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f57e3ff7cb92e0e1656fa1d0e1b081519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccdd0d59d9179c1d887b378b7b8b13d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c52237024065a1c3df9fa39206c27cf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a229e3f2d5827feb1a190fc7ebd507ce522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9894e661403b5aac0b6bd2e8cee49005523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ceccc16f31faa8f14205b9fe46b6e1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a7017c5d1a7476b3939491422aee6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67181f17312cd3b5df593e76ff3d237526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264bcd9f50dc2b7886e526e76af343f0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8cf69f5af491e29c54a0880914296f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6530f5260f262945b88a8f8eb193e0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757bae84942e8c3807472ddfe82de945530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b119a86bf8cd7db4c2cb39a96206a1b6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f9da7dde9099b5a02e4ba84e366a8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0469c59bdbf6c5530d2add5a73a416c4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b424b5d57d0a229beb4e3423b2b1c2c4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f71c586d9263f0878d2e83f71afd3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fab784747bb44c34617a12b6088eaa536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc30a5adde612c0cadd4b5c8a5544d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5967c89034241186f14d2372c1e60a46538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca19ecf47756d0ff2d1a401dffe63cf7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ae0735cb07ef03ca06a40dfc971dc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3096038744a7835d0350cc987b22cf5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eabae15152fdb363b6640a80291914542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a368f7566090c7a8b10d9b19e0593d7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c8ceb9871026c30653d5db242994d1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca55e30254e6a2fc7eb9ad34b5235454545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc31ff4cca609e7f1230558a6fb7b8a3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99c8428f002f5a772d1131f581c1b0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b2d8b1def51546c3aa39923c956b1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35990c7cc3101367daf0fc7b6d46b53549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38361f18439bc2d1201b8433aed95e5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363dedbc4888b833eea465e3d3d42c48551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c2e6ef6ac973bd0cfa2eb732c155e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889aa6e7773793f36b81a4a0573b021553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8aff9badff861191b3a9247d188ef5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe26699a200d907e65885f11745c50555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03910cacebcfef3518daad95e7e7d7e0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b86969a2d7c6142da24c57fa6f30044557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf0c03dcf960eed9d97ad08c7933a77558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7763d1cf809a4ed181be8c85138c7fd4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be6f36cc585b491584a80f2da8b91a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb881bcb23699a67215f019c9cac200b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad7f9619af0aa4f35ece066142dad10562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702400c337ca9a9afbf02e4479c0a953563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9814e6576bcadd115d0849e738505c0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd74d1476a31f26405ae9b7ee8af1a6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb68202402b67e039d66bb086824c49f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d7fb5aee185d20492f967bfc0927b9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb05c4bd61335f34b5cd9c43919a24568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b39c795f3736afa1b3963733a6ddeab569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217063af1c31b86ae1e702d1bd34576c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c68bab47f9010fec5c93c32248832571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32450aff6dcc5bc07aafc21111991536572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9271bf0f5d6424dd7abd69291a0171ed573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec994d9368093b4c20e1bbed4e477f9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71100a91a303a49572c0241a6b865fa6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b5599835bd0a6ca2ae43fd5bc11607576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c26ff6d09d128724fe33e45670f82577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85457aca479ba4cff8f3cbc2101b24f4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2756e46408c8c324418ba57270b9e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e773c32dd65586ff61c63d8594fae9c1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918016e3fce9778abc19ba0ade697f41581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462514c8e96ab404a29dfb13aab4b04582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f327f86bfc085ea64b0e4add1ec7922583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457315cd8dc48f90169d2c6f27a53710584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc95c10b56ebaa8cb8c0b7d17c26693585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4038cd143fceadc50dde362e9aaccad5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b059f36ecb6f58956e266ab97d16cb8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2413b7d40522f65324d4b222c61d76588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07bbcb757c3927c5a47fb03e998f797589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9363505f1a850780a12820aeed9b2509590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6aadad1c2089fcd35a9011a874abe591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f859795d657e49ee46ae0ee5d15205592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64233586e48f532cd65df71be8760385593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacc556952e28fd540a575a7e97a3b19594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0378d0e898afd183b996a7bff8aac23595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018fe8c9a03c70774a07a0fe00f9ecf5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a830c294a053ad4e4eed11bfb9125ed5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6076d129f68c65206148be39d29ac6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4252fc38622b68f2a97646f77731de5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bbaa343660f955a842509c2b262f9e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7434142bb47425d133cd41377e05470b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b385f3073627e4e12231669a4e7eb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d0f336082121be2077eaf6820de18603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43550e1afba4ed1c0b910fd9b3e7b95f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84ff5c644414babfda18d01868f23ae605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adcaf991548f76c1b2291da788bd818606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e346a636355d676f6437e61c41d415e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c949ca95f9ffd8d4149caede06ca03608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744c730c1149dc0852eac987ccd00ac609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c66e60d5c68ca6103084d9248d62c7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d17eeb78e73cfe95049f68ba436d4b8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabce0ce96d9f9335f2de70b14e05ffd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48dfb903ebca30e13d1272ede4b84e1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67d6a58856a63287960f59970cde29614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a788b4ec9884538d265e5902eaf1c2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0421f9908301494ade1b94843a2e2faf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ba4d0f789a5c3862322c2f3edc58f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce7c5d69f6bb0d997b1e3909962cd56618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da11c89d00b891beb3d8c7c840a1b04619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a278000a5f3501f7f5e2a985f6026620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae5ee795afc541e791de997da74488621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38a0396c3269c576da816ddd7294c1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc1a69845384f2b307c141a50e0d52623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f249aebe5694f1a4e99a879261513f27624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb5850b967d0013160a8c8c90c1610625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c76e1155a9d76c6dd770c6346974eb5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e6f920e2903b49a5795fb9363197d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af19c488f617ada129b2d95385b35e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b65a4eea33da7901304bcff35b057f5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820054fe7d575f8ee53519731eb7db9e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15752238dbe11387fec3a9b876d04710631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c030ddc0a5a1730ad66ee25de13232632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5c39d7609f9289e43fab0fb1ea6e46633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d94f3f7d2e6d20f67b803713baa1a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf88602547aa5cc04f9218aae9a4c8f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b3030541436a7d9abf4e573e6a2381636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595571477ad966724ea6cd3224defcc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f325c4b6485b9e7019888ffd985fb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681fe31840863ab6b5991ec0708a0d5f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a04aa4d43d36aa303a027418da860c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca642288b8cd7a51a3ed6221b6ec57641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb70820d4a8e897378eea71e41a613642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f1dae129ad0f23fc1f37e06d08f92643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae5bac8542cef9897ff413f36239a6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd6987458a9874940077867a05241d4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add4b942b85a5f368f2f2a1fa15ad0e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ab1f2e16adbce3f97ae6149b40650647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd551a04e58173f80107b04379eb3b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7b1fc4ac6dd0605f15fa1e0e983b3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf88fd3858538e47ae84c2dd1035956650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa4c9b5993f35c2ae6492dbb052274651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def94eaf6ebc6a6de94f657275d38406652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c2459aa3e87f573c2e8c637039a6d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea53936f4a2cd7972190617bf362a72654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7905ad921fb6c1c44eb8068cef18fad655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b999ad91aba67dd3f97b240122a28656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a773aa54a7c687898b902be38802bd1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd5cf488d667ec226c91df0a65a0e9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0160390de968d6ce3b73dac81a1f2f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a18c810f30384a7480c9ceba604256660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dce7e8704ca40293155ebd407ae799661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f376102a4dfe339c076d2655f56779662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6583014f5e511e6bef3f9faddaa0c70f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98429787c5f06740d0249d2c9b3671b4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5dedeeace852c633694938a77b612665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291325a231084259a78d87eed14b6e9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8cd283668e5528521663a9de2e2db667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e992b328c942665658223d2ce556b81668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c1379c6b74ca7ad908880db72fe2e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b93dcf75f04a0e361de153012900b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad5beab848df340c36eb0b3e49ffe5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e365d93ae1d389da86b1488b3a1eb18a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fdb75ce93e71df02548a582f09c422673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae0789ac0e691ad3ddcbbc41692d804674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d038653b6c490476231421f32c506c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1641c26843f18453b73e483ce96d010676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b892de4c3054c6210ca50ffabc2e99f2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f33bcfdb9097b7646b668a7cfb1b2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe89d118b96be02fb0256233cb861e46679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106657ac8d5b08fdcf398b8b203135a8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17da7ef37824745637d0389a545e081681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6870fd800b070d2078be5eb5b25911dc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb33d1a70b39487e1d73c18da9cd6e19683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd52550d8c76249b079386bc5c1491684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7544c2cc44e9ac12af2fc6616044fbc8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c92eae3a7614ed00978b0e8b4059c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1cbdcfc93c600d4bea030330dc64c1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bcd374856f1265b5dcddf63dc02754688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2688633d4488cc92244f9a8d3a5a21689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71c3b347a14257b33eff50349f5a0b0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317296d47c71100448eb3f6ead25b3ee691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4122bf42b1b561ffa623afce8a28f3fb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d685c63649f88cb3d61c45c7b48014693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5640f739ca9f0206212dc536b4731355694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e9c3a109436f4960446ae62d4e938695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d279dbb83709bc7b363a8b307d28c948696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2923612228a4184f4c4a1aa339706d9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2531b77d86db6cb3a44e3c25b2123698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d396f3245faf5c3e14bfecc327931699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570d74e0c99326e8e21df785dd93e65700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf9ac0ec21b53c4a5f3019a16f0a317701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c67e48e17fac1f6072548bcd0ef0b5a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4db494da050f4fcccc518abf55e990703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c3819c13ccc25e2a31486693a8a21704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b816d085192186ffff82d045f6348ee705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eca578d3f041c65ad4a96ce4add13a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8ecb9a1fdfe7d18f1cfec0c8d716a6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4086bca85167fb64eb3775dd3eb98c7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbce5b18bca26d7562edd033d53c707709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c623b8bbf9fb162983271579d293659710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d045e0551bf5b17a9d187e8993078e50711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ee91dc65d3b8c6735fc50b1d94e5e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb139dd24ec9852f8863e0ad527b6b4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166b4cfe18a4bfa744b61da9f9ac341714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1dc9bd614e451f0fb2338308ac582a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f64944ce47d2bd33f270214688f68a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1808f2e738a2d376e823ae31e1eb5c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1002b99d85bbff8d42805687e4648718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c976d9a4ccbe7a867c756c9b2514c6d3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbecb508ed1f448ec0a77a981e762860720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e990a56c9b8b86170ab1d8cdf42ee71721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65213488b694cb46612d53bf1345db3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2001f544a4ea15ad72dcf1ab6e7c3af7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c81d21a7c6638589befb4408b1ec4a3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0429dc054d69a7cb0776419325b3cd5f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36178ae12a9264d256608fa3c43db08726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec77c33ea4ebd1d9941d228f8c18880727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336fa2ea8b4384375f8e439864fd8f5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95791425d34ef76e6d52db6dc0040f33729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f287741c8f95b32b1b581a90eb0fc3cb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5040cd74b8f803f8dd24e1a7a6cd826731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4823e64ca7c68a83e1afc318185d52732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565104685c04426fdda640115e968abb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e0e0ae452d9c2e2e0ef19114a5dec734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a82b79d37c3529361575bf7586a896735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e423a88608d6cdf757fb3534448c5c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d010e00df7da0436412ab6e8475089c8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf2be6d6778084df6764a632cce067738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504515138a5c2cf23cef425b31c1e955739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0567b80b2698be2e59dca75aa6a25e6c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0556f87d07f3d11a578887dcedf0e538741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7915df4b0f199fb8bffb5967a0cd6a3b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f728b406c21c1109b4e0670f6c2a099e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1162652cd0d4429295d26eecfea4fac5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd6188c98d537469e6341473d16bbb8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd2eb22f10a6a47400cf6fbe792322746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c06c8dcb79766f6e1c6a9479860b93747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d035b9c01496fe0800acf127801f7148748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f0aacfef4a341980f6bd65bd7b29fe749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbacad1e77d7bec843bfe82fa02c738750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7078ce54536977dd95d9c29d2b61a4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e72b777fea58ebea99b76a6a0ab441752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25abf086643d4731e9446fc35f2439753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c696ea8874de341be933aaf9ee3b770754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab10926c85ff8b7c5971a1b0cd2e816f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eae5180b4ab8bb2a23bff130ff0d1d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c2c085c09d62588f54bd124ed60e9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0615f2d74e492ce6e82aa6275f73b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef8c2aae70e1b36f044eab89089e60759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf73764b30dfd141c8e0e758596a71760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae6106fa61955c3de141008542f200f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f3492730673b5f0332b142601c4290762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319773375315aeab98c98cecc3b29510763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc2081eea0ff27f89b3d30cd3d3849764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5533e8de157d0d4057ff952fbd3b850e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0863ba2f71a79eeaa09d2311121834766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8380977bf61974b3ac4335e8af36eb767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ed3f1a5cce42ca8b12cff7ab3db12768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e406493f253998c17ff6879e1870f1769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4689812b21fcee0ae1aa87416c946eb770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d797b356cbb62b4e17ade7bcb08563771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8746388e38f9bf089cea938f7a388a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f89903f66bd37e041b918f434fff3773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0864696ca62adad501e545aadb89a97774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72137602e38ab8d59d5e4db19e8de229775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f47c4b3272e8aff40f125f66a87402f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862a1c2d403a1b2b46f0b726a05d8929777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b3f326998ead3310265be40f43ad6778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4aa917bf264d24c922b0e287f024a5779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f098313628371ad9baffa302f3f1b780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f670aa50f73ef9413da28828380485781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d09599d2e88ba6815a88b0e99566cd782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48751304560e262a7ccaddd1446dd2ac783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8012c52e468598a1e1b2d97bd05e75dd784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3bc4af8472169d3a33c159fa1701ab785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f429490d7e03398948f2b091d8f79a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be8168999d51c6df2c3fb93e6023871787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caacd2321b243adcd205671a6b6b0606788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e571bf5902a29bc446faa748b8c95789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f53577b5676476abb0bc40d189a3afa790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a701737adf3151ad8c4f04b5a7bc5ea3791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c15c5a89fc7ab777064c0b112bd524792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2555222beeb9c19edf9cf721c705c61b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587e8be884bb6fdbce63c9c744a1cc91794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caec23acef37c13ffff56cb5268349e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e795ec77a82e6afd67ac533a4832c2796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa4f04b666c65164521c081248ddd7f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f89152a5df69d5d58b0856925e2f55f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc09e7965dc2c69d1a02d3b4cb7be00e799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d004cdc7ab0dfedac5dfd3d9f63cd800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d20145b3b8537df3e07038be5c6d0801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abfc784b1f7ab8150e063ecbf387d9d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08292a1ff6e6b6d4bbb31d5a63e65e0803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb30e7e830cf0a8856338ee7fc06dac804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9053907830013ab2f60784289d6ad4805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0376fbf402ef9d54ebf314cd9f01296b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b14aca6c4f4caaae18887376d3e94807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db28c637d31b9856130e9db6d6ff6a51808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b16bcf92deb62e9a9bb55b9b0f0158809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941278563977c2ead3e6c85ce3700eaa810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e77d8ed4d1f181ac2a14e973caeeb22811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb1b4c64f026260baea0b8d328a9f28812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ca66082ec798297f01b2e9abbf646813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0aa5ce632c6b1e4f60e9f05e83ced8814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d9b191b871c08f4eb05dfcee295cb815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f428ebbc42b38f25bac1d927527c07b816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a1ffa9f359fa40de72be10e76adcf817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf475ed8fab05da66fcd21a5fdeea1d6818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d928f271b6352bba6581599e27a2c819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff52f510c94d4166426310cd2a9775c820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb11ebc1dcc40860501bf314a8e2a1821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea69fdcf3629ded2ca90bc7f4ad926fd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a767a5cfd1b13ce5ba6a118a904f6c82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a5f2427b8fbb9d7f866a39181db79e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00896e63c64ee2bed2390f0fccc561e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7643edaf2a90c4422dc65652ccd0ee765.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf121f6092896d468a2563a57a49aa56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2518928d79170df16fb2edb60da62257.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af3000ac3120e55c04bda7cb8e822f78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c3398c399dfe62563a8b538669f1c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e008d3484aa97768d1ce5cc067f7c510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0985c75521b47f53cb8af06f924fdb1b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f325f988b70934fa30f902b27ad2912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb881ede988ca8284cbd80c27441235713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee2692247f8ccc1e65a11d80272516714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44326b0c6d4006c952b359d6b21df42715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e2fa8244bc59b745f111d5496b96a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0673cef0a237818c02fb720d5f4a7e6517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6fe61600b435133102ee908648d80718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d813f65ce33bf1a6432ca09d295de6819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93043b5468db9eed45f01d10c83927f620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff64a431922a70aaf2567be2ea96c2c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5943abf7726ed66ba228fa2a866127622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e794ba554fea9db2a1ca3ad2dc86e6623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab218b18c023f94c79fe3d0e117e21b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cabed4c2eb46e7985dede1dbc72c70f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0e45649ea6cf953d606fd847f02d726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4119d89c72ef57ea566a9ac24fed845927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db53e5edd86b19f1691da415590964428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e3a0b04a51cc75b85edf5a471005a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2524d21ed91c722037543b2d9707382230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e10ec9aba401b5cbf9da5d57de7c831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07adf942b0992732ec8bb266744d133132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576f9b603091474cd3d5aabbe1e560933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b276d8bb1c5beb44e48fc3ce9387b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd100aa1687698c3d1bbc6e97467cce35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d7283dcc0711b2efb52440735c41fe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34efe29f85fdf81b6b04aafdd972a22f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca3fb4f9f8e04cd93efb42f485c62738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b4d7995774524d2afc5aa2d0e375a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9e7baa5835970f7988cd6c8c1f34740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f40031d5e3a3b9f88b372895170d041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd390756f9caaf46fbfeaab5ad305d1242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab28cd312697f245fa223a2e7cb942743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11f47477df3c6174bf57f36801090e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d34419679daa254eb15860c3174b8ca45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d942960b94b04d28614dee4a046077db46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702907f9d643e922260dca110bb676a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59b897976bf26ad482aca9b0abcfbc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbfdb2506b381a89186aaac4bf6869949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8898dc80b9539b57e569245403893150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c5dbf20b555b3d88c7a932c0a416351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b1fb49f00784b74f10323489a99a8252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64184b416741ef0b0122b1fda33c657c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ceb2ee4ee7a5536735e48168499cae54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8368c755a7600a74196dbb56c4004be55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb871472e5bbdda00e406eefc2b825556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b45ce70f5c98a1e6f94c93de4bddf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c7e5a191d0e938635168a837e9da758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b264150cfac784552880922d83de9e759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc130b9d9760ca674eb2452d8617784460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf257c112593ec46f75978bafcd610061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769af6de30abb65f997422f987caec7962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd1649dcc311c3e6ee4a1b93e2399263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb21e9692a7da4c799c33ab323674164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117749549e98656c2b168b6400e973f565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c41eed59c60de6124a9876104eb1b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ada58a9aab60d27ed3840bb698476fb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc243f7e5274662e4994694ba486e1468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca5c6f355c772e4656c235bbad25a0b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4101e62e424115f58b27b7684c857070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d228741f6bed9710ab28c08e6036a9471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25787b6b3fd81f6d49aa30091631f3c672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f060661b2dc14d4d571704b4d766e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d2a203f96f7f922d60537f14cbd8dd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc774c28e377b5948d51de1690621975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a54d32a2c4b4c0b8c3f639e06568b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138eacb463366020d546ca915823e18377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416a8c7f4dbce22c10cb1a877b0f5bd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91943634696b4592c0f244b4e5074db379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff99aea1852c6aa22e47549fb631dcb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c334f3cdb4d91bad94bad4928352c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b42b6a457d57ae64534883bebfb22c582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd02cc5246318da33403b18f7c088bc683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c45dba25517ee837efd6fea97f090684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc6e8ade88b25bdba0c9878c94b7c1a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a4e840c859bae8c9c125142c802f386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff704599ee1e8e9d5a5da74fc6619f887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea5033dd70c1fd269a2b247a41ed2388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf33b14fbef60b5c6e2d6df1162851fa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9bdb7698db8fbf7f8641e3947197d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e011797069b56d7de63a7cfd41834fc491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7cee161863f3562ad1813208fd838792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b9f54f29cd2b0ae09fa543ef48710f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b6d29707d50365a8c2e0b63c2101b494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f58c2b188c574ac667c6a32af69b195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e717d19ed466b18637c5511e234da96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd60dc965486cd877c33410bdf9861797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f760522d87ce7a83698e7057b604b698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86076da5cb171480e46c63c269c31dbf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c23e56730fbf7411022ef3d0958010100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727180e89c04480f9d162ce434e99887101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e133ea95da563e9d7d46fa732443a3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0971e89b9718e94b18f17edfb6c40bda103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a846085cf58d956bd33c41297bb339f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b72a82c49815c92534b298e15bb48d4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f3f2d9f8901906173f2d887a516d5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf9c43deef40aff5ab65b8556fd5a0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e846d84f9fe3199e09116f83d60f7f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a00d0b8806b6949ec63286899ad74109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896acc4a6cd5f92984271993f90e685110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db6e4e89046f30f1a1754f406bfeaf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665496a1b81f7cdbb1376ed3aaca96b9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a99a485f5124b857e8332685c72e5c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc693015d3b9eb1e3b44aca5efe8d1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712002f16eaa51c41537809e7da4d98115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bafd119d5370254baf9161131941f5d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa83cfbe327f1fec71c78ea2e168486117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d7ea151248bcdf3c71eb97041b3d7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff0aa5b4859787e6c064361cd8ec31119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da291e98bd59d5d93c03c7245afbb37120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c5b9393b0ae21f4c8a7deb1dc4ba4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04503197d730c4fc4c9e569e9eaffd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a53da43123066267efd379589e213a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a06d985971ba57af2c44f24c7f3fc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd5cf348a965ea07dd9e993688c0bf9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bfd300cd0ccad90d24086247540cd4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e5e509429700ae578d59a2cf0e6870127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351bfca0759c67bc10b81f109316a58d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54474235755bfd5925fa7a960d339b1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2292b2b91fda6b4a6cfa2dee2d91ed38130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec8c658597ed746b2dac276477f4156131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e96e23a914a01f0a15e306ba15119d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd338ae3149e88579f9385fa5e36421f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde5d87c84578bcc69621ae8cf74ec03134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b829e59bd010a8d69b89e6ea7838ea5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89e94bf0d21452d26bd522307c3ac12136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91473071b7c736fd3726805c6b458d2b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4b80def4548369f960504d513d558138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e3874a4e4094c125fff94ec556b200139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a051d0319b0c1a86064169426360365b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f58a0b829c1b91e3a3fb51a524b872141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b44623a63a2f3d19a43552da1f89d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64d0422ecf45f82e8362f308c232eb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4490d0cdb520f76966c1a0ad161752b5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080971ee76e946a8387822a9061bae72145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c169135fd4a5ec97fca91867e3a682d7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dbd91a2374f4c0f166f1648d99a779147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8cb7ed8e42ad87d1fa42d65e903618148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21bef0d8e1d0bdc0ccc308b6b34d68f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd10dfc1bebfa323f9bcddeb3ae869150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cfc184b1aaadb27de560e850aa8a81151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac94a15f3561b7d856f6209e164471bc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c9396fbe3fc635150638f102f2703153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a494585343f40abee8444a07111798154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f225599bf96d800285bfda3a6e1c0f3d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d040964e352c0d188575a5a5a85c65156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28f45da10bd439a70f5eaa41e2f029157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a58420153eb85456616d1e2d657ac1e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78d5c62489f5cb6926657a06e1ef62159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6cc450db7b03e783fe449361a2e4d5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677707a60821a6e457bd273e70dfa90e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f04a42f64e0c210c99071d9297710b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b870fdfc6ee6f7af83a26eea4dc66163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff11e9d908b16b0f081f02515a4bb8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ae51737be5da01fb90ea74af96b0b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b41896e8219a950ca90facad39e2bc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0971969c4dc637451201e3bcecf83ff3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de2753c55892afdb2c1048224955ca5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae863bdc424e45fdc02c1b5e932a216169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e575dfca28b14d74b048d3c383c58170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d40a2d3201b232c0549da74166786a6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a075b68f93a146e4498005225be2e77172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df6614987e5bf5ca7b771b6faa20ec173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c59fcfbb4a36764a537e1ce5e02a961174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a72ebfe6028a027cb494cf5c4c358c4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29104434c79fc5dec74d0366851e27f4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafef52d5fdb37b39eae1072498d334d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e0fa0713c73ef69b4f57800582a20178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f0608c1b5e9b2cd7a558efb377c0c4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483173a8411c29eeead054f685d50ae0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e0a27c88cbd55ca065d50eaadda879181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9949e75bf277961745186249d5e075ee182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f0e00b5dae2a75070ace0901c41269183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d6fce0a1fadb6b0abde4cbfc1e7369184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d1282d31cbf433bffd8034292b2ee185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0de64b2a072f06c1ef14b261777a7f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e64b7ef5a979f461899cae8c05a8e6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf00897a82933b98d859a6e982ca3d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a6f4d6f25cf6801819684dc6c2d26189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e083aceac2a4a0c009f4d7aaa85493d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb0c00fca2aff0aaf04e7de3fcf887b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731aa367cc220234d0792abb40ade3a3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0fde42b591a1f1f404b5abbad0e9d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f50a58d8dbfa218c0c88db12eb895c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354130ed287b8b4ce7baea6ff20814fc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af48c3d72866de5e98dc1bf2deadc8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedfe7f09f8f805cc854416cb9b375cb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309b88e619b8cf8202f8b4f7816a36a5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b9e57a759d33ed6470c67c8403353199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22423162432ef630979c1b8c433fe3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fddaa8c34480545104b233bd8b16e4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d73d21a62c263fe0f63ee60d927cc7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084110c57d5b06451aeaed6967f4479203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adeafc885374caf0b34ae0e46e3a63d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e35a1b89982bc287a9026bab592861205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485716170ec47b5560adbb73fca864f1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78583bb9735009e75ea7b5535a01aa9d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c235bee4371708ef6e5e0878c96e6da208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356790bd7b7124f78d3fc47f16234390209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf6763cad773285393b03329a3a4466210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94677370b80cd1ca63120ba151a89374211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc34e8b48644580cf0b9d92d72d7694212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6120fc7013ef505e9aad973fee86011213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145a71c1a78c477e564b7b78cb9412d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59ad2dced594e8c82b14409ea521eb5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b66522570ed858a514c074cc05114216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94414ad8619906ab6dda7d50ba754f5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d61153336e19f57a036efb490ca540218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d792bbc3b5b502d2dd01c5d819b22d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45cd1ddbc5db3450da27994a56b78fa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b75795e0ce3308507457073d45af01d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee9c3bb8736a7a1cb78525d490ed96222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d35bf558a7ed6cdfcb8b5080040eb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd638973fa7d10f1d98914655038c7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f044787a0fbd3a48f5b79e66ef32eae225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9019e57b01a92122abd6d2fc955255f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500dfda4506f644046836b736d44fd52227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1424b40a7ed2f8f6ffea8047b4dc1e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420463e8774787a1f4dbfd65a5af32cd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457874c8ee14b1ce6bdfe5d6fe4b221230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7502eef83931d2e1a793d4b2dfff07231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f548d6519c3c5a917431d55432a3ac8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e331fa948d8972850974c4a866581f68233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20263dcbc5f346ba450b3a0765b66ec234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48995f3b75c9f8d3a7f16a56917e982235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b2ddf8f3e8d80ff42edc838ffd8ba236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328e98fa9ea77a7b07d7b19d01cd813237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c51b6e8516c4f3f480b67e8c12c875238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c24f0b0a86fe7f82077c14bcad2ea06239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced42bebb8f1835867b76c5245d3000240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057e305a23d63675dcd319b0904f1c4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5103965b3d3b9318dbf34dacf0f706242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b42b84291d9aaa86956cfbc19d08a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd07903dd4f0027ddaea709aa811d547244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af38ccf91498985f9ce4c33ab3b1bc89245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b4c55784df98d5a4f6edced53ff2a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff97c5a6f5c91bfa2ff6ec5caa0e203247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a6e45b76d4255e05eb75e66ea0c1c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a8317d469d0eea136072c7d9640a6c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3bd7bdc5652949a04cbaaf9dcc5db3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079084248467c9c9b903e7f44b23c7d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc10df28c4605477a442a6fc28bbf9d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f6557402aee59664174e5f095d688253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0232f1b4cc91913073033c8f5f989bfa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e26f69727830cf9700a0bc849e4519255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66212d79d27716af3978a531693301e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e72214adec174a892c1aca7b6ed044257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f3e1483884995b5a033895d7e65ea258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307660411eb9e7cf668bda44151847d0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb348275358c1bd6d2ed10ce3533d7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca7eac52b4baba58288614937f42fe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053cb758b831f9633970ebe595b0aed0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b349887d49e48b889afe84c6f2884263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae19757e0eda9f9cfc74e5a56872d1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a60b0ac32878ebcd88f1aadeef06398265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c8620412cdf21d93ab6573fcca516266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f82307d5e2964084e6656dbf3629925267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b3b9a34bad2e36bac98b37615292bd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ff6b397733f2a59fb439f60d8308d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494675c3a1ac68b60d82ff2767dcc72b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d2245a4f88abd3ad3489f6cc0abf1b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace43170736d7707f5c326216d945f7a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc0a56cecce3cecdd2811f55561c503273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a549b4c143d52411f7717dcc293cf71274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3449d4a9a737415768a3ae6975a5413275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6378e1f829c7ef5af7ea2fe34d831dd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4118cce447ddf3c913b1d8e5a24340ad277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a7aa096ea850c55c618808a42b2e5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a4e55ff9767177bbc75cb21ef97b2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d88881b63970be507c952c71f2cce8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950275907b92fa39425ed0f3efc3cec281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c11ab1fddd92476581f9f41bd89e33282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43386f2c2dba43513a0b02c8130780e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc4aeb191a52e1c46daf8747f38dd24284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd5f39803fd6c1c5133c5777eea84b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8c54a3f57e1762edd979f917d49a0f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef593342b5fc3c088d732ea96fb0fdd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f47c362ef29a1034b91c5810243bec2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7908204ac04deec3f79f806ccda17289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b7b2c8a09143f5954bff0d3ced0ce0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a5948cf304ac881c0cc2af880f9478291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bcca0c609aa4d580410895a5d0fa3e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab1833dd92ea75f86e3351d0f27219293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75914fab9354bba17a43f8e14c4b4cc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434697a952a2457b01772024d7c99b76295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54189496bfb6287cb905d3adf1ef1c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509254b78b5f1095d428e0ed0cbf9fd6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60219bf9aa50d63c6448e49052293b57298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b42678a41ac05f0ae3ca6bd5a31d4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b737a243bd0f89db3feccdbb9f8ed84e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba9c0533e3ef94c4b7b4842f2798c0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236c3d0f96fb4faa93cf869b4d9090f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd3fa0373718a17864a4dc7777c6e7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1072abd68c491a5a80f711f1ed3395ad304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d082249d994cbe388fade19e9ea5e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aa9c673f89e0e35e45e7008d51cc0c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d4a5a6a52c31f400fd263f7ae86e7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564f0978fef539ffa8e5a62d3934394308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c038a3ebd034f4590c97f1050349db309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecdf8e44a01f79cf18c62916b279ad6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662c408f31ef785b54ccc9d7e2d64de311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04d2eabc1176c31667720ef8571c42312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e67dc097f0fc189c89736844aa65fd4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd1294cd4be567092be455678513af0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b28f03f11a5ce62636ad2223b70a71315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb011ccafec08d185bed5d62f55259316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff03337b24e5fabf236acc6a33bc245317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41411d93637809e1c10e745f44a30254318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad53cbef5ad8f0801f643e164c0c2fea319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e9a0cc5ffb39628ae6d42a0e10da4f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf24b16b828a2f1df99a9c31029770321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0090555fc50e1d82629d68319d9984f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7444676aaf7f8fdbe5a6fe7cd92d99323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f42080c81c4e93789a76bc17910aa1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab01afeffd8ed424957f08b919ce6ab325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005fe80b40935c9d93a9060839ce3287326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b239155ca02758cb75ed869ee3b76d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01039dcb33840fb749d1829bf923aa7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0833342430d11e3ef97415c96c583a7f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aeb172d6c48454588b6f89349808e0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5783c7c422b065ef07cd524aa5a51b95331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a7572df4bcb2cb4270338715bcce0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891460b697199b97ce861cc1f20efdb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218311f9f75d72e114e3f1a09762fb93334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab5648b07adcab0ed7bbdc5398f118335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a756a7a21ed7e6a1597f318d2b3a083336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba4c78a05b3aa1dd683bf530b8bb488337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96692c7ffa54af213d16fa09e295648f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559eb09807600ae4d87e3ab69c851d19339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf56f64759b0d0a0d28671dc49e324340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b070ae42687bde403225ff09adf1b6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3763811ac55777978558c132a6413fd8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25891652d34d0cb4f64ab8f88588bda343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c6f27d4e4ab7e7376624eb3e899bf1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363261910b3eb9607f36a6ccc9b3be7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc3fed40f7d82656d7de16b599905e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff469dbac92588426190599ad12829347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8140133dd37860d45d00b6b7511579e2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dc9e2a069cad72aa11082e2c830156349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac2907456e12c5c741b173dbf22cc2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95002001e7e9f390c754018ed99db86351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b13bb1326ee08d986e1d585d18453352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c993f5f3523b32db5b0721c4401433353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a0aacef6bf6b4640f41d05a51e763354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a552b73d50a0b8add47bc6abbf267a92355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde98b48e777d2ad89c4395b3bcc8c32356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32facfe73def490112eaf3bab038f994357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738fbf7877ffaa8d052c04ac2c10fd87358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b64cf4ded950aa4d30a815e599ccf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af9d2b5bec57dbe1c1430e43b577f85360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dacedc0df3060658ab325c8383318fd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e968a508e555bb714335f1d6636a0b5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15654d994ed45aae4fa119892d5b38d4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff08ee9f62242a95e41055463ea3bd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd23af41c69322c5b6a3bd73fc285863365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2dae03cef05d5c6c249ad7348c486366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b455a22a8b91d9c16bb7d4d090152db7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26011ce5692c4606ced7cdda42286c3f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cf2c61b3767f381a52483dd9cb9985369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a7ed029f2af7491e43553f8b8a4844370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267dee25531d50dfd582cc13b5ab247371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e6eeb6a68bb43805f59ae26013b7a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e99181f0f572e9d00024ed09026f622373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69896dec8a04b33ba898c45f3c621891374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3fa84aceafa6560d2f94303f5cd562375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371847712aa0f0958f16c56d85f39951376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f931b8282c3e13452bb2ef2125a913f7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff5e62b0932ddbb7027cb66a562bba378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a1c530b46941972d9afbbaa1c59c9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d57cadba9bb9d4cd515a009c05db274380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9fc0e35c8aab456587eb9f3f976484381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e82030a62eff7460536a7ccb2dab6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05117fd0b893975e57aff3627974d33383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e69148496b781c386a26c4a854331384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a44be8ec45d9c4802cc84fa350fccfe385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fab5f8a9523d28218c155703fccc9f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930853afe0d606e4011fe87fbc8c31aa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40ed7a4895858363d3d6bdad03985df388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d578a397c1f4d51518eed15ce7fa827389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe7041443f97d0a9c33733dac1564c8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea9913034f1d06f0916cde7e1968650391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d5276c927335dc1874da827a3dbab392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5b4b3061e4b2afa5892e234bd6c578393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920001d3ca5818838c4c5904776658ea394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1996edb214ffa319a6ff7ffe24074622395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c103729f9c85b940525b9ded55099396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b7c96fdfb93c3ba6d992c712acd70397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269678e2d0c213b5210636406b78fb46398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e19fe1de723b491281fe07e7c17b57f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b47da6cef1428a37bce0b45bed4b7ea400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38c98873a42558b70693fdc8a544f3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8164609d197a047a7e1670c5430cdb2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901bbdc45fc67d6468b586e02a379fb3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed77bb54216e8e869291aa6c75ce20f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a118381c9df579d975e47efe36275e3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed9cd707aa4612aa114a773c587a04406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7970e93be31862ec03ab9433467a91407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d03d13b753310e6b596a7b16955cc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61e4b07f391a730fb645838e5d3a5b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3680187a6ac5866edb8f484c5c727410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52099dfcb365708d6b6beb83de25db47411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3d6dd154a97e5535497139c0723a1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9de2cf2ea4e2c107d04ec39448a86a9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6264cfddcbacf609fa22d0c950d59a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044fb7409ede44410e2c914467bce01e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf018672e033ff50b3edec76c8a9b0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e88592970a3f4ca3906cc80a63eba417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33703aca024214412f37cc986304e696418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc3b08dbdd853d7ffca1f91e4a90e79419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c80bf321981fb068d10a517f44dca420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af235c55046064d28995fc9d94c14bc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a4a7a129f4a52cdb071b85bb0f6a38422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812051f466a705b652ac6f3b3dea7796423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067104b614147ad35ecc8156bf005ba1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb985d310e950c1deadefbe8f474ad61425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c67620fa27e64115c81bfecfb90e3b7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a2eafebfa2259409b44bd6385cf349427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c34afb22c6c582646d0bb799b955f7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252bf7f6dbb540f29659e8d03d2cfc64429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b77033f3360f436a512bc81654285430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc7ac7fa2ef2e0437947624aee78815431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864cc95d7c81f1d35f0771bf88b4abf0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d763e9e870846edba61c5c3d3bffdbbd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989ec5ad956742fe05c12f858ca072b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3350c60efb505ea527b01bfd44f0244435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289beeb3cce1c1a296989be944455833436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68090898580caed19174abbcd34bfd66437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb3640487212f2bf2b0d290852335f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a444c47d15bf08d1b9e05cc59f55d863439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b317711cdc46cfbf41c9b74bd6cb5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ff7ddf2d0a58a2a21c920a73aa77a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019184d4d9e352720f3779e50bdc095442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c553e3b48131df2ade81d33887dc3399443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d3ae138b83d083360d666cde81f8cf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db45f8d2c5dc265aa672147bb80230b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb661dedf83f15d6dbce6ce702546fce446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20eef1c9e87cf6ff2db697a4fcdc871447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8425de41ab94132f43e95d0e351f2e47448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec7f3f4157705035ddbffc65ab4009449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b337ed3b3f02fb2b14ae4a871fa36450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0539f5268bb1ea0723baca96a72b64451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8198a9ace709b106a121df4938187c6c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b29c7c1d797cb066d9cda157dae99453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2014ad7bc8ae8f594838e745f3c75f2c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107cb885e6a03f6991bf6fb9e4038207455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398f6586c37a1fd91763e88d01cd0f5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5569a486d22e447b09eab098ba5e982457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab489ecf38a594ca604da49c55a90b0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb6f395de1e05799c9c369d8e6a6d9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2cc0b935e20864073b842ab5711a4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f1ebd55cf119ef19a9c231c5e450d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39875373c16a6ad3873733862f43a2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e51bf140b1788d14097e8bc549c09463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f103a5c5b36f1c9e7ab208019cba7b4e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8905f37283d4ad25d269d6fd9dac6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac86edca0ebf7c0ce165def5eadc66bd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1455e72f4587301885ad4beb1f69e7d5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f977cbe6c60b3f60b0390b58fd9490468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f25501b86e6df913a7c3b1ca1efb641469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19482d31b3aca466ef9139c0d619fce9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cdde9abed78c5f1fea4fc916191037471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1bdfdeeaaebd77a7c247af70b422d9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87d6a12bfad6fafb8c8678f5777cd6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc746c91fd385f3d173a0ee630967c1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9188176c6ae57731eac975fceb93cf7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e165564c553ce495414425b417a99476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559208e54b87dd8fdb906c1fdc544be8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62632ea3858e3415a2697280246bf51d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d68b36d3a4da8bd8e1ca71dad0b84f4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f369aa2110bdc92cdce2e808f5558f6d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df497a5e8648b53ef08421edea57b103481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6362910487933c5d6bbabe645641b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f6e7208b531aa06452bfcb5722fe4a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bef4013fe170a6b91318f3fceea500484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ed76c20b464b36aaaa822904e0c2c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ffdcf71bc3c288bef972765550fad3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85dcca5bc25b1ff78d6c03dbc2a668b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b533dbfa308f0782cb1bc0c2f6ace4dc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c5374ef351782e0175693000dd7890489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c85c631798d1caaec2128e3bc50e5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d462a4fbe6c9efdc59c9fffa14967dc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68f7b1dcac216b1c0d70d0f6cfdbd4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc23ff3ac35d49dc2080aec601667d6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc2eaa188d37ea5cdf86e99db0b836494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d33c861e1b5ad186f3670b91db35d7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ffd85645aa541d8af81609b9cc098496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652fe33fca8a1a423940d382ce92939c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe549abfa97b3ad8becc452fc31a4a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d690fff21dda169df74268f8009c8a0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb51cd5a97a572125de7dbe5d52611e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e976cb4e23888c73bd745201b44a84b3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e5a26782f4c0ac1ab8337c4ba3d8ae502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922cde17abbb01082326a6553d790b98503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb211c83e84143ac3fd771e6c7a128b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85132c45b96898b70a5a0a8a92f35786505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464f7b71a6dcfe18d4d4b495f4062d0a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccc8d93d2afc8c67f4cabc1a37d0e5e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05693803d8ab6ce09464f2e8ba2bd226508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4779b9e5e3ae46ab7a2e5f8b2037c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9beb04eaf8d8f3ceadf0673a031a8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897109c50029ce2a9c682531c1ac5e5f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a6c23a9152062b84ca6ffe7775771512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c49f3bd4e1964a22778e1949a72410513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fdd6a74e932dbcd64bfd43f9a1f9b4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cacb300054b74d914669ea10220bd1b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a40b985f749a09b96d2bf46417552516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4523e4fe08aca1ab51c30d733e24edfe517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a6268d8f497a42a66d2d77b612902518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53299545c59864aa4207dbbb5fa628f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f8e766d9569ad87154cc1b026bc22520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3703c590ce0d04b331114aa62c0bd8c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3837eafd225ede61bbdab92836151e8d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82974f8749fd53064400f1fb4821929523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11c39d74f1f151b61dfbafb469cfeb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ff7ae3ef67c890f17d8ce1bc270d1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d165c1cab77c4e2d9731dc09b8b20526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac3f94262978b39fd84dd1e372fb38527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dac6a7e0c1c2849e0b82ee1d6ae3d0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b9f22723423937dd3a58e52801471529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da266779082c62df5ffe1c7cec2316530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e6575fcb2b0232dbfba2f05967e46531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347dee4a608ca0f6a077eb9dc847849a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca8bddea6d1c17be249f322cea25c7e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a9e90b43a110722b22187e7b305fdf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8afb8cdfc15ceda0e07f8084c503247535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c9b50657c7aba89e227b0ae3c77eaa536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d2d14f04ad8945126689ae00a3470537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f33a3ce43adfb3ea387131809b17e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd7a773e9344af42fd735e5cc613da539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d7b0c8f9679444a01f2254d952e64540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1108d29083c1281f7ecde30b5e97b4b2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9843dbcd4c5362a64aa0169a8dd6c28d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c9fae3b7e054edd766ef58ab13901b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920893f003b9ab4f8e4a468bce367f23544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cde274d3133869f0e3891c05b56949545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a003bf6859ca922b723d4603125b0f45546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c6f9f1953251b0722dddacf827ddd0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3083ac7e3c6e76d28eca208bc0e705c2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980153ed6f8ba7a13fc3d7a4ddbb9b90549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ba7ce9c7a50af8b9f2580e722c411550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e5bdf7829a579ee3eda3020879e6d2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c903929885146fcb344f9b9f321af27d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84243ed58504415e67e3cb2362dc3ce7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01adaeeca86bfa9be94561e12d0b0f4d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10833306f0ec89a9ad3349fcaddb68bd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec116db417c5eba007f1c81b55a4eed556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a54fbba92e48e570e725a3f5fff08e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b867a8c17ce434aaeb7a87003c22ac558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae2d2fda6e2930440af8d440f1f777b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e479c80de0cf2116c550c148e26511560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8370879deaa9e926123c89815947fdb2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f714177b17061926572d17fd57abb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c59b27197b62eb76ddc9d35e82e258a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4143c588fe1972430c8a73c83a3a940564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d204bc0763b79ef3beea8ccddca4c1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182bb1fbc709f826439dadcdaa7e78d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a35402e92c56fe0eab149188fdd0e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da1561af293bc9e98746d49a85eaeb6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536bf736740afc05e27219575b64865e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9474fa3624edd10e187f163580261570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32861d0400932ea0a0d28bb612fbcd8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a26fe7cc8236e8c374af1317ae4a7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf257c6ea40649f21fbbae01b3f5c9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f35fd91893c8757ce210f987354b0cb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b568fe142a3123199c34a3b5cc9c9c8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd1dfd59739f3ec0d7d0f8a47c8dca576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab1168fd21ce71481093a06034ae222577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efabf53e5a10df914154e74b03dbb2c5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0840d7dcb16d76846ed9cd7db8b5f5a9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c85836cfaa8b5284e882713ec57a54580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769870103d50f6ef64ada29608f056c6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05602699791b0272b3390f04b6c0a6e4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec80168927ffaa823e173304787688f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5cedfb5b83d042fc5a43393d196b7e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de1c3b412963b1f405850a8885f2eff585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a6f584cbbbed3a6b0135c27c80609586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0479a4c2ee04359f6a8d78a0c3daa1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302634c70f625c33c2e1315f4bcffcf6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24512d4e9246a746d2bd1cbb94ed31589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a44e00c79f513cde29a2ead415dcf95590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70996fa3da8c673714c5694e92b3d2c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dc91992b289299f38127fd93068dc6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cafcc9cc62ad549fe06aba50b13f5e1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ef7973a155c4b95ce8361e7cbb0f3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b16b063ebfb50fa82a817fd44fc65595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b1b6ccfad18aec28f822596436678596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75b12332c313b6038e023dbb94f490597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e2eedf14304e9ed32fe739ddad003e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389c5d1c6490ca317952d483e8fa4bb8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f00efd6b6f84ecb20288016c73c531e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0399da5b6839b2c3ca076f0c847eb16b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eefa6d9685c8a8e606a9d5ab37c0e9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a194a5fe109ce689b8c93c7958148b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b4770039d6867f7b340d3f2aea6c7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a029b2139cb9916f655fd95aaa8a48a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf9103bc3e390c32693e349924bd818606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ec8fd48573d3adf2ec17379e66d96607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a029398d863cfcf3711727443e450b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d74d9caa1ff88b3226c22a5a2655c3d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ba29fb0ce3101f6d3c124081efc74610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df184062d1642b2e77e4cebfb651b1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725864d3578f90df07e27277833fc81612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336f76cea89e784b00a35256667d609613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bf256b266149281458c96f3dffd0ce614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc78a8f6557df98cc89ee3901e0bdf30615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a5ad72ee122abff54e534ab7deb14616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce5201cc307116e634abfb74d1eb84617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437dde9af5e5fa16ebcc8fe5b3f7b1a3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d3acfc4ab1a961bf2f3b0b009a38d5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10f7e3c768928cecd3e3183e04a2e83620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d54415fa3136e4c83cf8a3ae1f3053621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d1a0c890772a70c4b0ca85f8129b0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae51cc6e731b322f7cf1645e43a6f0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba98a3ac257a82865dcad532025589a8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba423675211fbee7346036e97a8f76e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78888e2124f3d99c3356e7a493fd5be626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795dfc2d45c24f89ef504196a535e6fb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f7139ab8cc5ef9a3acf2ba04b018a5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf5410755f18481475f55347557ab84629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a053dbb9a19042d375540fd33cd9ea95630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c9457fa1c29e8fa3350a7bcebc3973631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d4a6200fdc2ce2a608e46994fa78d6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424dac175c98ea6587fc4519a523adda633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba99e1cdb34c3cfc6e6482635aea03ca634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea4e1c50b9d81a6ad9911f4f2bf894635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c901f0f3ca5032b0b0b40df223f0f524636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6fb18399002f9e0e6597bb963645bf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25724a172c073c7d1f8ac709d8410ff638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e6231042b7482a7264ada1ecdba5e7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50364319b641dd75e056f6696f51812640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa463c6539e95d656ee30a63c0b47b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4346481cc3b9c4d819ba9ffc0b74195a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245cc7220f4463cca75a2abad16a23e5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f566d957db0c0a80438376a0707ab73644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a89e0359d71794a056597551e32fec645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74df8ef29aea76685b3740778b5f9d3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256dea36a152fddec39766b3fff894f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed48c1057a34d0c9ea47d8626c6c383648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc866528d0c6d2344a4a06d9c48785db649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b8e0961511ce5793ba4ab5c713fb21650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf37b9d354b622a08ab26111a4f145651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d6dd3039f2e2109e0ed43a2c26d18b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850e79893e8b9cbb81fa319c4ff63b64653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad3f456bf93da0136cf85501c217e08654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a577f9f6286b8af57af73b3c93ce8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e20971e5a88fc6487e3cd6103ce64c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232334b7316a22cf6af5b33126ff0fc8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a531ad144a4e32f85e1a9e91113c2886658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df978da7227c7bd61452e2e775cef7e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f5cf6503f13036068c442765c17bf0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b6c520ff5a07d0a15cfdb82f63d0c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60308b7c6e22d73f4afc1782ae3511d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f97b67cf4c3612c190ba0568c34a2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a42c1e39d0117fd603b3d1c21465e9c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4fd3fb59616bc95ceb86cd87e684dd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23bed2f5ee28a815ce3d9e8e0050626666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984143906b4688a04e668c90b41f1776667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336952a863e3795262bc4dd54bfd741668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd47522cb1fbb8b9bb6aa5a75a3b7d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70c72efb15031c917228baa61a82c0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b01cf3bcf52f24b5730efb1077f8ea671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6861b134b97fecc971fb3e8c40d009672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31623cd3938fb444f93edf2f07c97f35673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52465af03f29c1b0d13833f1027283e2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba0d3e5d3d79655183451a879af8d7a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37043ae4c0ba2387a922b2b8b69dbf31676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b50806a128a29e178d3fd61d4f07c3a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a820b173e267232112a0d09d184928c9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55176e8fa5a89ee1b261a888f305d983679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8bff63bada061f2e2907f906793d1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56955e2044785753ebaf93761651214681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b56127d26611428f194227de16ff68d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d41acb0c4e5f81a90ecff35682715683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca5f6b80b65e95f17ca3d5fd8e8e5f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b46146d847538ae27431c361cb176de685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83077aa74e4ae5cbac438f723c840406686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d459e076128e764764713e9ee83254687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe686b2de1142b48c31cfa66b07bae5a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6008fff15cc651b994fb82369ba980a6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041d60aa12758b00f2823ab9e841270690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e266043649073be81d408425d74fc9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e0e41523946797afe07816b410c76692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a99a977e534a94caa0da59c0f5ebed693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce4799f9a67d082fa5a871271061c0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae5efd66d08178cc077c363c2e58624695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26a423f709c1ed801db45dd86460f5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5df62a057a08d111560e9e04a14ebf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1790a9d34474ddffd207aa576cc31116698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cfdf3b179dfe28ca09b98ee17924fb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f20b4ea4e09afbe8ec275965fb48c7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba48e0d08dd37665246595d8e4c8ebf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883040e05b623f3400b6abe42f26dfdd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d9f7461322e031bf952cd656eb3ba703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e1e52e1e3c4718144a4513cf52d2bf704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fea66287b88ad7554d73b793493dca705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24a0c952910f81790026aca349d5db7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d250b4127f5aa3b3ecdc36cb3b7fa519707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0857c83563e25c1be2f8ccdb210b8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca9c470cdcc70dac50f40632dce023c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b98bef1ebd68c6da46d0e9a9a019d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ef49eee5c1d21b31df9a20bd8b61f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b4a4efc794ed44fa3532ee67baa8b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e2f0b7c128d59a8a193f8b2b53b1c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f11c0497dfca5c6a8dcac27fbb3051714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc77fe6fa46589ac43baa04812707e5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d401a133999bac448c1c8858c71cdb31716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16dd67a8932f878c7bc2d685d79cf86717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f312a007218a9223c982dd54646e8799718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b381db4cac0bfbfe8fe04a90fd619719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98529bee8c491a5c80377d66234bcca5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47982890b46ba154210f563065bfad3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc31e54a0b0a69bd72af775e9a082e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df643f562560ab2c2e1c99f3a6e7a0e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2663cf51b9268e9f1a8334a392c68b0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a5f22ca927c8363e50291e8d24ed57725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a78c942f27c7ce43165e38c61830345726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd7971891c0f0b3a458124fcad58b9c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ce15787e236a2477e31039b6040cfd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa300e2ce40231b49c9c78c5f582dd05729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71fadffd357f719d6ed723a5fec3245730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa838b260a5f342c1eae9328d040b28731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebcd1a521b3097d3d2c59baa2b06cf8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34cfd21428bcedb78a4e2bdff509f3f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b383432ead804a51c86a2ed00651dbf3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4071ebb01eac63239a2b941dd011161f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a5104da89b8396fb1c2a79f714565736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed06fef56fa72685ff1c720df2b5ae8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a276ff530c95b40967409d7c6aa8c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f5d3b6ce9ca878903539caedb543e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a5f15a66397784d39bbf189f2de37740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f01f2d383e8c9ac0306f5173290a05741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c69e1f79a23027f9662d462b575da91742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aede131d69b1caf2392a405c912477743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00072ac6c2e964379c48005eb39d1ea5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d93860ccf4e59e868354ee20063fc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d6ff9f520ef0ceb8034e7c19dcd394746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89915cbde0e58c589ed2a9671a7b768747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf232f74e39ab1d1bd677ead164839748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f66f76e8c7fb547952651c1b5a0c632749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0688dec23387ac1cedfaa4d606242d14750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b9d406c615bb179e070df7c4e7f446751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a35c643d66fbbd921f8ee42f20741752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8931323d4464df2b58fca22357c4a4ba753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99baec9dbc0b99f892e745f301242f08754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad576f5452b8c8fd763c058a927db708755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3a52229f59ca01c0b2b6568c0f3655756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b82a448f9ed5d184485951ccef4a7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37af672c1ba29c14b165f68b1e006a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4adf1b3a6b3e6d1b4d10a467d84fbb759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e759cf984fcd7971934b9412dfd826760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0b01c950ae619bda370ef26a00c75761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67d23cedf65aa03604395e5fcfa30f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b8460e77ef1f8ceadc5311b211a00763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d869534e3e0c04cb2e792f272bd85764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d2ea779c72e9dd929a72f63f6c21e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d8826afb8eb9f140e2813a9c6ebcde766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad29999730c8e3bbf29b26e2482a149767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.47</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.3</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.61</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.01</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.76</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.51</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>